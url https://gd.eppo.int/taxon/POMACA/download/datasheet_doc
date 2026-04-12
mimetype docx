--- v8 (2026-03-23)
+++ v9 (2026-04-12)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Mollusca: Gastropoda: Architaenioglossa: Ampullariidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> channeled apple snail, golden apple snail</w:t>
             </w:r>
-            <w:hyperlink r:id="rId874269c16c6b0d3ac" w:history="1">
+            <w:hyperlink r:id="rId934269dbebd50baf9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId833669c16c6b0d42a" w:history="1">
+            <w:hyperlink r:id="rId690669dbebd50bb71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POMACA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48289959" name="name576669c16c6b0dc84" descr="14139.jpg"/>
+                  <wp:docPr id="32116548" name="name855469dbebd50c25c" descr="14139.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14139.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId730569c16c6b0dc82" cstate="print"/>
+                          <a:blip r:embed="rId290669dbebd50c25a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId693069c16c6b0ddc7" w:history="1">
+            <w:hyperlink r:id="rId392269dbebd50c382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2157,63 +2157,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38347147" name="name303269c16c6b0f6a7" descr="POMACA_distribution_map.jpg"/>
+            <wp:docPr id="38782061" name="name137369dbebd50e091" descr="POMACA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POMACA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId957769c16c6b0f6a4" cstate="print"/>
+                    <a:blip r:embed="rId902469dbebd50e08e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5804,51 +5804,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2552, 57 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId519469c16c6b1104c" w:history="1">
+      <w:hyperlink r:id="rId402069dbebd50f9ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2552</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5941,51 +5941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in the ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex’.: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId641269c16c6b11136" w:history="1">
+      <w:hyperlink r:id="rId219069dbebd50faa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9351,101 +9351,101 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea canaliculata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId717269c16c6b126a2" w:history="1">
+      <w:hyperlink r:id="rId194769dbebd51107a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId159369c16c6b126f7" w:history="1">
+      <w:hyperlink r:id="rId332069dbebd5110d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9511,51 +9511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403769c16c6b127ac" w:history="1">
+      <w:hyperlink r:id="rId867869dbebd511184" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9568,63 +9568,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51861107" name="name772469c16c6b12886" descr="eu_funding_250.png"/>
+            <wp:docPr id="98036445" name="name142269dbebd5113a4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId761269c16c6b12885" cstate="print"/>
+                    <a:blip r:embed="rId787269dbebd5113a3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9722,137 +9722,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74467707">
+  <w:abstractNum w:abstractNumId="47706944">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57188277">
+    <w:lvl w:ilvl="0" w:tplc="29277147">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57188277" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29277147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57188277" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29277147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57188277" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29277147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57188277" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29277147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57188277" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29277147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57188277" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29277147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57188277" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29277147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57188277" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29277147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74467706">
+  <w:abstractNum w:abstractNumId="47706943">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82292284">
+    <w:lvl w:ilvl="0" w:tplc="26182312">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10604,55 +10604,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74467706">
-    <w:abstractNumId w:val="74467706"/>
+  <w:num w:numId="47706943">
+    <w:abstractNumId w:val="47706943"/>
   </w:num>
-  <w:num w:numId="74467707">
-    <w:abstractNumId w:val="74467707"/>
+  <w:num w:numId="47706944">
+    <w:abstractNumId w:val="47706944"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22202,51 +22202,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId282826840" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId854078381" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId874269c16c6b0d3ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/" TargetMode="External"/><Relationship Id="rId833669c16c6b0d42a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/categorization" TargetMode="External"/><Relationship Id="rId693069c16c6b0ddc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/photos" TargetMode="External"/><Relationship Id="rId519469c16c6b1104c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId641269c16c6b11136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId717269c16c6b126a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041" TargetMode="External"/><Relationship Id="rId159369c16c6b126f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877" TargetMode="External"/><Relationship Id="rId403769c16c6b127ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId730569c16c6b0dc82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId730569c16c6b0dc82.jpg"/><Relationship Id="rId957769c16c6b0f6a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId957769c16c6b0f6a4.jpg"/><Relationship Id="rId761269c16c6b12885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId761269c16c6b12885.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId491269832" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId635123447" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId934269dbebd50baf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/" TargetMode="External"/><Relationship Id="rId690669dbebd50bb71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/categorization" TargetMode="External"/><Relationship Id="rId392269dbebd50c382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/photos" TargetMode="External"/><Relationship Id="rId402069dbebd50f9ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId219069dbebd50faa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId194769dbebd51107a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041" TargetMode="External"/><Relationship Id="rId332069dbebd5110d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877" TargetMode="External"/><Relationship Id="rId867869dbebd511184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId290669dbebd50c25a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId290669dbebd50c25a.jpg"/><Relationship Id="rId902469dbebd50e08e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId902469dbebd50e08e.jpg"/><Relationship Id="rId787269dbebd5113a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId787269dbebd5113a3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>