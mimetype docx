--- v9 (2026-04-12)
+++ v10 (2026-05-02)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Mollusca: Gastropoda: Architaenioglossa: Ampullariidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> channeled apple snail, golden apple snail</w:t>
             </w:r>
-            <w:hyperlink r:id="rId934269dbebd50baf9" w:history="1">
+            <w:hyperlink r:id="rId768769f65f8ed48ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690669dbebd50bb71" w:history="1">
+            <w:hyperlink r:id="rId147669f65f8ed4920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POMACA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="32116548" name="name855469dbebd50c25c" descr="14139.jpg"/>
+                  <wp:docPr id="38828191" name="name844969f65f8ed504c" descr="14139.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14139.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId290669dbebd50c25a" cstate="print"/>
+                          <a:blip r:embed="rId267669f65f8ed504b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId392269dbebd50c382" w:history="1">
+            <w:hyperlink r:id="rId827469f65f8ed511b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2157,63 +2157,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38782061" name="name137369dbebd50e091" descr="POMACA_distribution_map.jpg"/>
+            <wp:docPr id="24363073" name="name768569f65f8ed6909" descr="POMACA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POMACA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId902469dbebd50e08e" cstate="print"/>
+                    <a:blip r:embed="rId135469f65f8ed6907" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5804,51 +5804,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2552, 57 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId402069dbebd50f9ae" w:history="1">
+      <w:hyperlink r:id="rId730069f65f8ed81bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2552</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5941,51 +5941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in the ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex’.: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId219069dbebd50faa5" w:history="1">
+      <w:hyperlink r:id="rId349869f65f8ed8298" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9351,101 +9351,101 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea canaliculata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId194769dbebd51107a" w:history="1">
+      <w:hyperlink r:id="rId605769f65f8ed9843" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId332069dbebd5110d2" w:history="1">
+      <w:hyperlink r:id="rId205869f65f8ed9899" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9511,51 +9511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId867869dbebd511184" w:history="1">
+      <w:hyperlink r:id="rId472969f65f8ed994b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9568,63 +9568,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98036445" name="name142269dbebd5113a4" descr="eu_funding_250.png"/>
+            <wp:docPr id="76123387" name="name459069f65f8ed9a08" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId787269dbebd5113a3" cstate="print"/>
+                    <a:blip r:embed="rId671969f65f8ed9a07" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9722,137 +9722,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47706944">
+  <w:abstractNum w:abstractNumId="36888102">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29277147">
+    <w:lvl w:ilvl="0" w:tplc="60520275">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29277147" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60520275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29277147" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60520275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29277147" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60520275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29277147" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60520275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29277147" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60520275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29277147" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60520275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29277147" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60520275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29277147" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60520275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47706943">
+  <w:abstractNum w:abstractNumId="36888101">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26182312">
+    <w:lvl w:ilvl="0" w:tplc="97554911">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10604,55 +10604,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47706943">
-    <w:abstractNumId w:val="47706943"/>
+  <w:num w:numId="36888101">
+    <w:abstractNumId w:val="36888101"/>
   </w:num>
-  <w:num w:numId="47706944">
-    <w:abstractNumId w:val="47706944"/>
+  <w:num w:numId="36888102">
+    <w:abstractNumId w:val="36888102"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22202,51 +22202,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId491269832" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId635123447" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId934269dbebd50baf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/" TargetMode="External"/><Relationship Id="rId690669dbebd50bb71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/categorization" TargetMode="External"/><Relationship Id="rId392269dbebd50c382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/photos" TargetMode="External"/><Relationship Id="rId402069dbebd50f9ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId219069dbebd50faa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId194769dbebd51107a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041" TargetMode="External"/><Relationship Id="rId332069dbebd5110d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877" TargetMode="External"/><Relationship Id="rId867869dbebd511184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId290669dbebd50c25a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId290669dbebd50c25a.jpg"/><Relationship Id="rId902469dbebd50e08e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId902469dbebd50e08e.jpg"/><Relationship Id="rId787269dbebd5113a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId787269dbebd5113a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId251266772" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId706117208" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId768769f65f8ed48ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/" TargetMode="External"/><Relationship Id="rId147669f65f8ed4920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/categorization" TargetMode="External"/><Relationship Id="rId827469f65f8ed511b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/photos" TargetMode="External"/><Relationship Id="rId730069f65f8ed81bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId349869f65f8ed8298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId605769f65f8ed9843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041" TargetMode="External"/><Relationship Id="rId205869f65f8ed9899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877" TargetMode="External"/><Relationship Id="rId472969f65f8ed994b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId267669f65f8ed504b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId267669f65f8ed504b.jpg"/><Relationship Id="rId135469f65f8ed6907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId135469f65f8ed6907.jpg"/><Relationship Id="rId671969f65f8ed9a07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId671969f65f8ed9a07.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>