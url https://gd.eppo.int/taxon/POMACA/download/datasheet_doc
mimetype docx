--- v10 (2026-05-02)
+++ v11 (2026-05-25)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Mollusca: Gastropoda: Architaenioglossa: Ampullariidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> channeled apple snail, golden apple snail</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768769f65f8ed48ba" w:history="1">
+            <w:hyperlink r:id="rId52086a13b76c9eff4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147669f65f8ed4920" w:history="1">
+            <w:hyperlink r:id="rId70526a13b76c9f05f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POMACA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38828191" name="name844969f65f8ed504c" descr="14139.jpg"/>
+                  <wp:docPr id="79802021" name="name73186a13b76c9f13a" descr="14139.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14139.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId267669f65f8ed504b" cstate="print"/>
+                          <a:blip r:embed="rId30526a13b76c9f139" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId827469f65f8ed511b" w:history="1">
+            <w:hyperlink r:id="rId68876a13b76c9f268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2157,63 +2157,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24363073" name="name768569f65f8ed6909" descr="POMACA_distribution_map.jpg"/>
+            <wp:docPr id="23852372" name="name67696a13b76ca0d32" descr="POMACA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POMACA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId135469f65f8ed6907" cstate="print"/>
+                    <a:blip r:embed="rId78826a13b76ca0d2f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5804,51 +5804,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2552, 57 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId730069f65f8ed81bd" w:history="1">
+      <w:hyperlink r:id="rId39666a13b76ca274e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2552</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5941,51 +5941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in the ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex’.: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId349869f65f8ed8298" w:history="1">
+      <w:hyperlink r:id="rId49686a13b76ca2831" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9351,101 +9351,101 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea canaliculata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId605769f65f8ed9843" w:history="1">
+      <w:hyperlink r:id="rId68526a13b76ca3fdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId205869f65f8ed9899" w:history="1">
+      <w:hyperlink r:id="rId88846a13b76ca4035" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9511,51 +9511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId472969f65f8ed994b" w:history="1">
+      <w:hyperlink r:id="rId87286a13b76ca4120" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9568,63 +9568,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="76123387" name="name459069f65f8ed9a08" descr="eu_funding_250.png"/>
+            <wp:docPr id="42657844" name="name78056a13b76ca41e9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId671969f65f8ed9a07" cstate="print"/>
+                    <a:blip r:embed="rId63506a13b76ca41e8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9722,137 +9722,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36888102">
+  <w:abstractNum w:abstractNumId="59268282">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60520275">
+    <w:lvl w:ilvl="0" w:tplc="77965153">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60520275" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77965153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60520275" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77965153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60520275" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77965153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60520275" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77965153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60520275" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77965153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60520275" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77965153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60520275" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77965153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60520275" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77965153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36888101">
+  <w:abstractNum w:abstractNumId="59268281">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97554911">
+    <w:lvl w:ilvl="0" w:tplc="82269653">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10604,55 +10604,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36888101">
-    <w:abstractNumId w:val="36888101"/>
+  <w:num w:numId="59268281">
+    <w:abstractNumId w:val="59268281"/>
   </w:num>
-  <w:num w:numId="36888102">
-    <w:abstractNumId w:val="36888102"/>
+  <w:num w:numId="59268282">
+    <w:abstractNumId w:val="59268282"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22202,51 +22202,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId251266772" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId706117208" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId768769f65f8ed48ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/" TargetMode="External"/><Relationship Id="rId147669f65f8ed4920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/categorization" TargetMode="External"/><Relationship Id="rId827469f65f8ed511b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/photos" TargetMode="External"/><Relationship Id="rId730069f65f8ed81bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId349869f65f8ed8298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId605769f65f8ed9843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041" TargetMode="External"/><Relationship Id="rId205869f65f8ed9899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877" TargetMode="External"/><Relationship Id="rId472969f65f8ed994b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId267669f65f8ed504b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId267669f65f8ed504b.jpg"/><Relationship Id="rId135469f65f8ed6907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId135469f65f8ed6907.jpg"/><Relationship Id="rId671969f65f8ed9a07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId671969f65f8ed9a07.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId337924957" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId253823228" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52086a13b76c9eff4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/" TargetMode="External"/><Relationship Id="rId70526a13b76c9f05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/categorization" TargetMode="External"/><Relationship Id="rId68876a13b76c9f268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/photos" TargetMode="External"/><Relationship Id="rId39666a13b76ca274e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId49686a13b76ca2831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId68526a13b76ca3fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041" TargetMode="External"/><Relationship Id="rId88846a13b76ca4035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877" TargetMode="External"/><Relationship Id="rId87286a13b76ca4120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30526a13b76c9f139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30526a13b76c9f139.jpg"/><Relationship Id="rId78826a13b76ca0d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78826a13b76ca0d2f.jpg"/><Relationship Id="rId63506a13b76ca41e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63506a13b76ca41e8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>