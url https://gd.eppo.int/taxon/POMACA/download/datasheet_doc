--- v11 (2026-05-25)
+++ v12 (2026-06-15)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Mollusca: Gastropoda: Architaenioglossa: Ampullariidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> channeled apple snail, golden apple snail</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52086a13b76c9eff4" w:history="1">
+            <w:hyperlink r:id="rId66156a2ff9134f245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70526a13b76c9f05f" w:history="1">
+            <w:hyperlink r:id="rId78006a2ff9134f2c3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POMACA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79802021" name="name73186a13b76c9f13a" descr="14139.jpg"/>
+                  <wp:docPr id="58314967" name="name82246a2ff9134fbe6" descr="14139.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14139.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30526a13b76c9f139" cstate="print"/>
+                          <a:blip r:embed="rId13446a2ff9134fbe5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId68876a13b76c9f268" w:history="1">
+            <w:hyperlink r:id="rId15596a2ff9134fd44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2157,63 +2157,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="23852372" name="name67696a13b76ca0d32" descr="POMACA_distribution_map.jpg"/>
+            <wp:docPr id="26033598" name="name65366a2ff91351739" descr="POMACA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POMACA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78826a13b76ca0d2f" cstate="print"/>
+                    <a:blip r:embed="rId95006a2ff91351736" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5804,51 +5804,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2552, 57 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39666a13b76ca274e" w:history="1">
+      <w:hyperlink r:id="rId27856a2ff91353220" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2552</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5941,51 +5941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in the ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex’.: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49686a13b76ca2831" w:history="1">
+      <w:hyperlink r:id="rId85176a2ff9135330e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9351,101 +9351,101 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea canaliculata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68526a13b76ca3fdb" w:history="1">
+      <w:hyperlink r:id="rId93476a2ff913548c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88846a13b76ca4035" w:history="1">
+      <w:hyperlink r:id="rId24216a2ff9135491a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9511,51 +9511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87286a13b76ca4120" w:history="1">
+      <w:hyperlink r:id="rId96946a2ff913549d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9568,63 +9568,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42657844" name="name78056a13b76ca41e9" descr="eu_funding_250.png"/>
+            <wp:docPr id="62919501" name="name88506a2ff91354ccb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63506a13b76ca41e8" cstate="print"/>
+                    <a:blip r:embed="rId42076a2ff91354cca" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9722,137 +9722,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59268282">
+  <w:abstractNum w:abstractNumId="13240020">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77965153">
+    <w:lvl w:ilvl="0" w:tplc="11991564">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77965153" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11991564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77965153" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11991564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77965153" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11991564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77965153" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11991564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77965153" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11991564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77965153" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11991564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77965153" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11991564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77965153" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11991564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59268281">
+  <w:abstractNum w:abstractNumId="13240019">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82269653">
+    <w:lvl w:ilvl="0" w:tplc="58542426">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10604,55 +10604,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59268281">
-    <w:abstractNumId w:val="59268281"/>
+  <w:num w:numId="13240019">
+    <w:abstractNumId w:val="13240019"/>
   </w:num>
-  <w:num w:numId="59268282">
-    <w:abstractNumId w:val="59268282"/>
+  <w:num w:numId="13240020">
+    <w:abstractNumId w:val="13240020"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22202,51 +22202,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId337924957" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId253823228" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52086a13b76c9eff4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/" TargetMode="External"/><Relationship Id="rId70526a13b76c9f05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/categorization" TargetMode="External"/><Relationship Id="rId68876a13b76c9f268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/photos" TargetMode="External"/><Relationship Id="rId39666a13b76ca274e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId49686a13b76ca2831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId68526a13b76ca3fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041" TargetMode="External"/><Relationship Id="rId88846a13b76ca4035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877" TargetMode="External"/><Relationship Id="rId87286a13b76ca4120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30526a13b76c9f139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30526a13b76c9f139.jpg"/><Relationship Id="rId78826a13b76ca0d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78826a13b76ca0d2f.jpg"/><Relationship Id="rId63506a13b76ca41e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63506a13b76ca41e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId645386189" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId766150096" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66156a2ff9134f245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/" TargetMode="External"/><Relationship Id="rId78006a2ff9134f2c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/categorization" TargetMode="External"/><Relationship Id="rId15596a2ff9134fd44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/photos" TargetMode="External"/><Relationship Id="rId27856a2ff91353220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId85176a2ff9135330e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId93476a2ff913548c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041" TargetMode="External"/><Relationship Id="rId24216a2ff9135491a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877" TargetMode="External"/><Relationship Id="rId96946a2ff913549d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13446a2ff9134fbe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13446a2ff9134fbe5.jpg"/><Relationship Id="rId95006a2ff91351736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95006a2ff91351736.jpg"/><Relationship Id="rId42076a2ff91354cca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42076a2ff91354cca.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>