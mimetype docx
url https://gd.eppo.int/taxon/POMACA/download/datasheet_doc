--- v12 (2026-06-15)
+++ v13 (2026-07-07)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Mollusca: Gastropoda: Architaenioglossa: Ampullariidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> channeled apple snail, golden apple snail</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66156a2ff9134f245" w:history="1">
+            <w:hyperlink r:id="rId19996a4d6f1133f93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78006a2ff9134f2c3" w:history="1">
+            <w:hyperlink r:id="rId33436a4d6f1133ffe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POMACA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="58314967" name="name82246a2ff9134fbe6" descr="14139.jpg"/>
+                  <wp:docPr id="23728655" name="name15786a4d6f1134611" descr="14139.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14139.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13446a2ff9134fbe5" cstate="print"/>
+                          <a:blip r:embed="rId91696a4d6f1134610" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15596a2ff9134fd44" w:history="1">
+            <w:hyperlink r:id="rId21276a4d6f1134756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2157,63 +2157,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26033598" name="name65366a2ff91351739" descr="POMACA_distribution_map.jpg"/>
+            <wp:docPr id="53651998" name="name91636a4d6f1135dca" descr="POMACA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POMACA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95006a2ff91351736" cstate="print"/>
+                    <a:blip r:embed="rId86616a4d6f1135dc7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5804,51 +5804,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2552, 57 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27856a2ff91353220" w:history="1">
+      <w:hyperlink r:id="rId97986a4d6f113770d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2552</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5941,51 +5941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in the ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex’.: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85176a2ff9135330e" w:history="1">
+      <w:hyperlink r:id="rId16196a4d6f11377ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9351,101 +9351,101 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea canaliculata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93476a2ff913548c5" w:history="1">
+      <w:hyperlink r:id="rId93186a4d6f1138d40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24216a2ff9135491a" w:history="1">
+      <w:hyperlink r:id="rId48486a4d6f1138d96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9511,51 +9511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96946a2ff913549d1" w:history="1">
+      <w:hyperlink r:id="rId48126a4d6f1138e4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9568,63 +9568,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62919501" name="name88506a2ff91354ccb" descr="eu_funding_250.png"/>
+            <wp:docPr id="55727309" name="name69446a4d6f1138ef2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42076a2ff91354cca" cstate="print"/>
+                    <a:blip r:embed="rId43326a4d6f1138ef1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9722,137 +9722,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13240020">
+  <w:abstractNum w:abstractNumId="32447283">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11991564">
+    <w:lvl w:ilvl="0" w:tplc="42265461">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11991564" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42265461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11991564" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42265461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11991564" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42265461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11991564" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42265461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11991564" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42265461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11991564" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42265461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11991564" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42265461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11991564" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42265461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13240019">
+  <w:abstractNum w:abstractNumId="32447282">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58542426">
+    <w:lvl w:ilvl="0" w:tplc="21199183">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10604,55 +10604,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13240019">
-    <w:abstractNumId w:val="13240019"/>
+  <w:num w:numId="32447282">
+    <w:abstractNumId w:val="32447282"/>
   </w:num>
-  <w:num w:numId="13240020">
-    <w:abstractNumId w:val="13240020"/>
+  <w:num w:numId="32447283">
+    <w:abstractNumId w:val="32447283"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22202,51 +22202,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId645386189" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId766150096" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66156a2ff9134f245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/" TargetMode="External"/><Relationship Id="rId78006a2ff9134f2c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/categorization" TargetMode="External"/><Relationship Id="rId15596a2ff9134fd44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/photos" TargetMode="External"/><Relationship Id="rId27856a2ff91353220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId85176a2ff9135330e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId93476a2ff913548c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041" TargetMode="External"/><Relationship Id="rId24216a2ff9135491a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877" TargetMode="External"/><Relationship Id="rId96946a2ff913549d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13446a2ff9134fbe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13446a2ff9134fbe5.jpg"/><Relationship Id="rId95006a2ff91351736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95006a2ff91351736.jpg"/><Relationship Id="rId42076a2ff91354cca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42076a2ff91354cca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId473278153" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId467039128" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19996a4d6f1133f93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/" TargetMode="External"/><Relationship Id="rId33436a4d6f1133ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/categorization" TargetMode="External"/><Relationship Id="rId21276a4d6f1134756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/photos" TargetMode="External"/><Relationship Id="rId97986a4d6f113770d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId16196a4d6f11377ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId93186a4d6f1138d40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041" TargetMode="External"/><Relationship Id="rId48486a4d6f1138d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877" TargetMode="External"/><Relationship Id="rId48126a4d6f1138e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91696a4d6f1134610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91696a4d6f1134610.jpg"/><Relationship Id="rId86616a4d6f1135dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86616a4d6f1135dc7.jpg"/><Relationship Id="rId43326a4d6f1138ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43326a4d6f1138ef1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>