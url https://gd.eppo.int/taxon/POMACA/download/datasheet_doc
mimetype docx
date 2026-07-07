--- v13 (2026-07-07)
+++ v14 (2026-07-07)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Mollusca: Gastropoda: Architaenioglossa: Ampullariidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> channeled apple snail, golden apple snail</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19996a4d6f1133f93" w:history="1">
+            <w:hyperlink r:id="rId27546a4d7d0730354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33436a4d6f1133ffe" w:history="1">
+            <w:hyperlink r:id="rId36796a4d7d07303bb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POMACA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23728655" name="name15786a4d6f1134611" descr="14139.jpg"/>
+                  <wp:docPr id="85498855" name="name50966a4d7d0730973" descr="14139.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14139.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId91696a4d6f1134610" cstate="print"/>
+                          <a:blip r:embed="rId84276a4d7d0730971" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId21276a4d6f1134756" w:history="1">
+            <w:hyperlink r:id="rId33836a4d7d0730a7a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2157,63 +2157,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53651998" name="name91636a4d6f1135dca" descr="POMACA_distribution_map.jpg"/>
+            <wp:docPr id="455020" name="name49946a4d7d073204f" descr="POMACA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POMACA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86616a4d6f1135dc7" cstate="print"/>
+                    <a:blip r:embed="rId50076a4d7d073204c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5804,51 +5804,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2552, 57 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97986a4d6f113770d" w:history="1">
+      <w:hyperlink r:id="rId35566a4d7d0733918" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2552</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5941,51 +5941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in the ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex’.: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16196a4d6f11377ec" w:history="1">
+      <w:hyperlink r:id="rId10146a4d7d07339f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9351,101 +9351,101 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea canaliculata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93186a4d6f1138d40" w:history="1">
+      <w:hyperlink r:id="rId57976a4d7d0734f4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48486a4d6f1138d96" w:history="1">
+      <w:hyperlink r:id="rId22216a4d7d0734fa3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9511,51 +9511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48126a4d6f1138e4b" w:history="1">
+      <w:hyperlink r:id="rId78916a4d7d0735056" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9568,63 +9568,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="55727309" name="name69446a4d6f1138ef2" descr="eu_funding_250.png"/>
+            <wp:docPr id="30169563" name="name52056a4d7d07352ce" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43326a4d6f1138ef1" cstate="print"/>
+                    <a:blip r:embed="rId66726a4d7d07352cd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9722,137 +9722,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32447283">
+  <w:abstractNum w:abstractNumId="64595615">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42265461">
+    <w:lvl w:ilvl="0" w:tplc="95946317">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42265461" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95946317" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42265461" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95946317" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42265461" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95946317" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42265461" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95946317" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42265461" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95946317" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42265461" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95946317" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42265461" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95946317" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42265461" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95946317" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32447282">
+  <w:abstractNum w:abstractNumId="64595614">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21199183">
+    <w:lvl w:ilvl="0" w:tplc="59060009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10604,55 +10604,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32447282">
-    <w:abstractNumId w:val="32447282"/>
+  <w:num w:numId="64595614">
+    <w:abstractNumId w:val="64595614"/>
   </w:num>
-  <w:num w:numId="32447283">
-    <w:abstractNumId w:val="32447283"/>
+  <w:num w:numId="64595615">
+    <w:abstractNumId w:val="64595615"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22202,51 +22202,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId473278153" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId467039128" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19996a4d6f1133f93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/" TargetMode="External"/><Relationship Id="rId33436a4d6f1133ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/categorization" TargetMode="External"/><Relationship Id="rId21276a4d6f1134756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/photos" TargetMode="External"/><Relationship Id="rId97986a4d6f113770d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId16196a4d6f11377ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId93186a4d6f1138d40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041" TargetMode="External"/><Relationship Id="rId48486a4d6f1138d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877" TargetMode="External"/><Relationship Id="rId48126a4d6f1138e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91696a4d6f1134610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91696a4d6f1134610.jpg"/><Relationship Id="rId86616a4d6f1135dc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86616a4d6f1135dc7.jpg"/><Relationship Id="rId43326a4d6f1138ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43326a4d6f1138ef1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId192509277" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId561913603" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27546a4d7d0730354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/" TargetMode="External"/><Relationship Id="rId36796a4d7d07303bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/categorization" TargetMode="External"/><Relationship Id="rId33836a4d7d0730a7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/photos" TargetMode="External"/><Relationship Id="rId35566a4d7d0733918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId10146a4d7d07339f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId57976a4d7d0734f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041" TargetMode="External"/><Relationship Id="rId22216a4d7d0734fa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877" TargetMode="External"/><Relationship Id="rId78916a4d7d0735056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84276a4d7d0730971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84276a4d7d0730971.jpg"/><Relationship Id="rId50076a4d7d073204c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50076a4d7d073204c.jpg"/><Relationship Id="rId66726a4d7d07352cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66726a4d7d07352cd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>