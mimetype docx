--- v14 (2026-07-07)
+++ v15 (2026-07-28)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Mollusca: Gastropoda: Architaenioglossa: Ampullariidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> channeled apple snail, golden apple snail</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27546a4d7d0730354" w:history="1">
+            <w:hyperlink r:id="rId13516a6812f7b95c5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36796a4d7d07303bb" w:history="1">
+            <w:hyperlink r:id="rId10216a6812f7b962f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POMACA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="85498855" name="name50966a4d7d0730973" descr="14139.jpg"/>
+                  <wp:docPr id="99657750" name="name33036a6812f7b9dbb" descr="14139.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14139.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId84276a4d7d0730971" cstate="print"/>
+                          <a:blip r:embed="rId56116a6812f7b9db9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33836a4d7d0730a7a" w:history="1">
+            <w:hyperlink r:id="rId32076a6812f7b9f14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2157,63 +2157,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="455020" name="name49946a4d7d073204f" descr="POMACA_distribution_map.jpg"/>
+            <wp:docPr id="51827103" name="name21206a6812f7bb9f6" descr="POMACA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POMACA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50076a4d7d073204c" cstate="print"/>
+                    <a:blip r:embed="rId59726a6812f7bb9f3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5804,51 +5804,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2552, 57 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35566a4d7d0733918" w:history="1">
+      <w:hyperlink r:id="rId49456a6812f7bd9b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2552</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5941,51 +5941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in the ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex’.: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10146a4d7d07339f4" w:history="1">
+      <w:hyperlink r:id="rId50406a6812f7be11e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9351,101 +9351,101 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea canaliculata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57976a4d7d0734f4e" w:history="1">
+      <w:hyperlink r:id="rId74516a6812f7bfa5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22216a4d7d0734fa3" w:history="1">
+      <w:hyperlink r:id="rId16726a6812f7bfac3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9511,51 +9511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78916a4d7d0735056" w:history="1">
+      <w:hyperlink r:id="rId60456a6812f7bfb86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9568,63 +9568,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30169563" name="name52056a4d7d07352ce" descr="eu_funding_250.png"/>
+            <wp:docPr id="17701211" name="name38616a6812f7bfc6f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66726a4d7d07352cd" cstate="print"/>
+                    <a:blip r:embed="rId12716a6812f7bfc6e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9722,137 +9722,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64595615">
+  <w:abstractNum w:abstractNumId="73290982">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95946317">
+    <w:lvl w:ilvl="0" w:tplc="13966219">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95946317" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13966219" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95946317" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13966219" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95946317" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13966219" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95946317" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13966219" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95946317" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13966219" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95946317" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13966219" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95946317" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13966219" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95946317" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13966219" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64595614">
+  <w:abstractNum w:abstractNumId="73290981">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59060009">
+    <w:lvl w:ilvl="0" w:tplc="41037300">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10604,55 +10604,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64595614">
-    <w:abstractNumId w:val="64595614"/>
+  <w:num w:numId="73290981">
+    <w:abstractNumId w:val="73290981"/>
   </w:num>
-  <w:num w:numId="64595615">
-    <w:abstractNumId w:val="64595615"/>
+  <w:num w:numId="73290982">
+    <w:abstractNumId w:val="73290982"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22202,51 +22202,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId192509277" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId561913603" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27546a4d7d0730354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/" TargetMode="External"/><Relationship Id="rId36796a4d7d07303bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/categorization" TargetMode="External"/><Relationship Id="rId33836a4d7d0730a7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/photos" TargetMode="External"/><Relationship Id="rId35566a4d7d0733918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId10146a4d7d07339f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId57976a4d7d0734f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041" TargetMode="External"/><Relationship Id="rId22216a4d7d0734fa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877" TargetMode="External"/><Relationship Id="rId78916a4d7d0735056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84276a4d7d0730971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84276a4d7d0730971.jpg"/><Relationship Id="rId50076a4d7d073204c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50076a4d7d073204c.jpg"/><Relationship Id="rId66726a4d7d07352cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66726a4d7d07352cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId303310497" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId648191012" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13516a6812f7b95c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/" TargetMode="External"/><Relationship Id="rId10216a6812f7b962f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/categorization" TargetMode="External"/><Relationship Id="rId32076a6812f7b9f14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/photos" TargetMode="External"/><Relationship Id="rId49456a6812f7bd9b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId50406a6812f7be11e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId74516a6812f7bfa5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041" TargetMode="External"/><Relationship Id="rId16726a6812f7bfac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877" TargetMode="External"/><Relationship Id="rId60456a6812f7bfb86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56116a6812f7b9db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56116a6812f7b9db9.jpg"/><Relationship Id="rId59726a6812f7bb9f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59726a6812f7bb9f3.jpg"/><Relationship Id="rId12716a6812f7bfc6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12716a6812f7bfc6e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>