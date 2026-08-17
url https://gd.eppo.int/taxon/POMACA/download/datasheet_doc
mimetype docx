--- v15 (2026-07-28)
+++ v16 (2026-08-17)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Mollusca: Gastropoda: Architaenioglossa: Ampullariidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> channeled apple snail, golden apple snail</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13516a6812f7b95c5" w:history="1">
+            <w:hyperlink r:id="rId66956a829c5f807f1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10216a6812f7b962f" w:history="1">
+            <w:hyperlink r:id="rId28216a829c5f80897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POMACA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99657750" name="name33036a6812f7b9dbb" descr="14139.jpg"/>
+                  <wp:docPr id="90204347" name="name86046a829c5f8104d" descr="14139.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14139.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId56116a6812f7b9db9" cstate="print"/>
+                          <a:blip r:embed="rId87306a829c5f8104b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32076a6812f7b9f14" w:history="1">
+            <w:hyperlink r:id="rId98906a829c5f811b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2157,63 +2157,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51827103" name="name21206a6812f7bb9f6" descr="POMACA_distribution_map.jpg"/>
+            <wp:docPr id="73432930" name="name67696a829c5f82aeb" descr="POMACA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POMACA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59726a6812f7bb9f3" cstate="print"/>
+                    <a:blip r:embed="rId25606a829c5f82ae8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5804,51 +5804,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2552, 57 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49456a6812f7bd9b8" w:history="1">
+      <w:hyperlink r:id="rId77806a829c5f84786" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2552</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5941,51 +5941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in the ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex’.: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50406a6812f7be11e" w:history="1">
+      <w:hyperlink r:id="rId35046a829c5f8486e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9351,101 +9351,101 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea canaliculata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74516a6812f7bfa5d" w:history="1">
+      <w:hyperlink r:id="rId59406a829c5f85e7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16726a6812f7bfac3" w:history="1">
+      <w:hyperlink r:id="rId97006a829c5f85ed9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9511,51 +9511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60456a6812f7bfb86" w:history="1">
+      <w:hyperlink r:id="rId90496a829c5f85f8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9568,63 +9568,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17701211" name="name38616a6812f7bfc6f" descr="eu_funding_250.png"/>
+            <wp:docPr id="1565253" name="name24706a829c5f86075" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12716a6812f7bfc6e" cstate="print"/>
+                    <a:blip r:embed="rId11766a829c5f86074" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9722,137 +9722,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73290982">
+  <w:abstractNum w:abstractNumId="31289662">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13966219">
+    <w:lvl w:ilvl="0" w:tplc="17452623">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13966219" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17452623" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13966219" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17452623" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13966219" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17452623" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13966219" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17452623" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13966219" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17452623" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13966219" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17452623" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13966219" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17452623" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13966219" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17452623" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73290981">
+  <w:abstractNum w:abstractNumId="31289661">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41037300">
+    <w:lvl w:ilvl="0" w:tplc="34719511">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10604,55 +10604,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73290981">
-    <w:abstractNumId w:val="73290981"/>
+  <w:num w:numId="31289661">
+    <w:abstractNumId w:val="31289661"/>
   </w:num>
-  <w:num w:numId="73290982">
-    <w:abstractNumId w:val="73290982"/>
+  <w:num w:numId="31289662">
+    <w:abstractNumId w:val="31289662"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22202,51 +22202,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId303310497" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId648191012" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13516a6812f7b95c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/" TargetMode="External"/><Relationship Id="rId10216a6812f7b962f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/categorization" TargetMode="External"/><Relationship Id="rId32076a6812f7b9f14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/photos" TargetMode="External"/><Relationship Id="rId49456a6812f7bd9b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId50406a6812f7be11e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId74516a6812f7bfa5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041" TargetMode="External"/><Relationship Id="rId16726a6812f7bfac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877" TargetMode="External"/><Relationship Id="rId60456a6812f7bfb86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56116a6812f7b9db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56116a6812f7b9db9.jpg"/><Relationship Id="rId59726a6812f7bb9f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59726a6812f7bb9f3.jpg"/><Relationship Id="rId12716a6812f7bfc6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12716a6812f7bfc6e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId233912967" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId529269825" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66956a829c5f807f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/" TargetMode="External"/><Relationship Id="rId28216a829c5f80897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/categorization" TargetMode="External"/><Relationship Id="rId98906a829c5f811b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/photos" TargetMode="External"/><Relationship Id="rId77806a829c5f84786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId35046a829c5f8486e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId59406a829c5f85e7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041" TargetMode="External"/><Relationship Id="rId97006a829c5f85ed9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877" TargetMode="External"/><Relationship Id="rId90496a829c5f85f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87306a829c5f8104b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87306a829c5f8104b.jpg"/><Relationship Id="rId25606a829c5f82ae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25606a829c5f82ae8.jpg"/><Relationship Id="rId11766a829c5f86074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11766a829c5f86074.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>