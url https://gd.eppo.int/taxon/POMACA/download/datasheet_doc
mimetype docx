--- v16 (2026-08-17)
+++ v17 (2026-09-06)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Mollusca: Gastropoda: Architaenioglossa: Ampullariidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> channeled apple snail, golden apple snail</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66956a829c5f807f1" w:history="1">
+            <w:hyperlink r:id="rId18416a9d60ee8cdbf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28216a829c5f80897" w:history="1">
+            <w:hyperlink r:id="rId83406a9d60ee8ce2d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POMACA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90204347" name="name86046a829c5f8104d" descr="14139.jpg"/>
+                  <wp:docPr id="99818699" name="name30596a9d60ee8d758" descr="14139.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14139.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId87306a829c5f8104b" cstate="print"/>
+                          <a:blip r:embed="rId88716a9d60ee8d756" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId98906a829c5f811b4" w:history="1">
+            <w:hyperlink r:id="rId93736a9d60ee8d870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2157,63 +2157,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="73432930" name="name67696a829c5f82aeb" descr="POMACA_distribution_map.jpg"/>
+            <wp:docPr id="90377934" name="name29936a9d60ee8f259" descr="POMACA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POMACA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25606a829c5f82ae8" cstate="print"/>
+                    <a:blip r:embed="rId12666a9d60ee8f256" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5804,51 +5804,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2552, 57 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77806a829c5f84786" w:history="1">
+      <w:hyperlink r:id="rId24326a9d60ee90c66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2552</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5941,51 +5941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in the ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex’.: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35046a829c5f8486e" w:history="1">
+      <w:hyperlink r:id="rId28356a9d60ee90d4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9351,101 +9351,101 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea canaliculata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59406a829c5f85e7c" w:history="1">
+      <w:hyperlink r:id="rId36586a9d60ee92359" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97006a829c5f85ed9" w:history="1">
+      <w:hyperlink r:id="rId29256a9d60ee923b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9511,51 +9511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90496a829c5f85f8f" w:history="1">
+      <w:hyperlink r:id="rId51736a9d60ee92467" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9568,63 +9568,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="1565253" name="name24706a829c5f86075" descr="eu_funding_250.png"/>
+            <wp:docPr id="53185337" name="name67836a9d60ee92965" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11766a829c5f86074" cstate="print"/>
+                    <a:blip r:embed="rId46236a9d60ee92963" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9722,137 +9722,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31289662">
+  <w:abstractNum w:abstractNumId="95275199">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17452623">
+    <w:lvl w:ilvl="0" w:tplc="90445947">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17452623" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90445947" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17452623" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90445947" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17452623" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90445947" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17452623" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90445947" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17452623" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90445947" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17452623" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90445947" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17452623" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90445947" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17452623" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90445947" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31289661">
+  <w:abstractNum w:abstractNumId="95275198">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34719511">
+    <w:lvl w:ilvl="0" w:tplc="91069907">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10604,55 +10604,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31289661">
-    <w:abstractNumId w:val="31289661"/>
+  <w:num w:numId="95275198">
+    <w:abstractNumId w:val="95275198"/>
   </w:num>
-  <w:num w:numId="31289662">
-    <w:abstractNumId w:val="31289662"/>
+  <w:num w:numId="95275199">
+    <w:abstractNumId w:val="95275199"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22202,51 +22202,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId233912967" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId529269825" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66956a829c5f807f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/" TargetMode="External"/><Relationship Id="rId28216a829c5f80897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/categorization" TargetMode="External"/><Relationship Id="rId98906a829c5f811b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/photos" TargetMode="External"/><Relationship Id="rId77806a829c5f84786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId35046a829c5f8486e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId59406a829c5f85e7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041" TargetMode="External"/><Relationship Id="rId97006a829c5f85ed9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877" TargetMode="External"/><Relationship Id="rId90496a829c5f85f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87306a829c5f8104b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87306a829c5f8104b.jpg"/><Relationship Id="rId25606a829c5f82ae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25606a829c5f82ae8.jpg"/><Relationship Id="rId11766a829c5f86074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11766a829c5f86074.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId211534420" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId905535605" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18416a9d60ee8cdbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/" TargetMode="External"/><Relationship Id="rId83406a9d60ee8ce2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/categorization" TargetMode="External"/><Relationship Id="rId93736a9d60ee8d870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/photos" TargetMode="External"/><Relationship Id="rId24326a9d60ee90c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId28356a9d60ee90d4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId36586a9d60ee92359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041" TargetMode="External"/><Relationship Id="rId29256a9d60ee923b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877" TargetMode="External"/><Relationship Id="rId51736a9d60ee92467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88716a9d60ee8d756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88716a9d60ee8d756.jpg"/><Relationship Id="rId12666a9d60ee8f256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12666a9d60ee8f256.jpg"/><Relationship Id="rId46236a9d60ee92963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46236a9d60ee92963.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>