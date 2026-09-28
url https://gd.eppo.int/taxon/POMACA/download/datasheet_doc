--- v17 (2026-09-06)
+++ v18 (2026-09-28)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Mollusca: Gastropoda: Architaenioglossa: Ampullariidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> channeled apple snail, golden apple snail</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18416a9d60ee8cdbf" w:history="1">
+            <w:hyperlink r:id="rId27816ab9b7b37999a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83406a9d60ee8ce2d" w:history="1">
+            <w:hyperlink r:id="rId78076ab9b7b379a13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POMACA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99818699" name="name30596a9d60ee8d758" descr="14139.jpg"/>
+                  <wp:docPr id="51468558" name="name91706ab9b7b37a1df" descr="14139.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14139.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId88716a9d60ee8d756" cstate="print"/>
+                          <a:blip r:embed="rId46626ab9b7b37a1dd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId93736a9d60ee8d870" w:history="1">
+            <w:hyperlink r:id="rId36776ab9b7b37a322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2157,105 +2157,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90377934" name="name29936a9d60ee8f259" descr="POMACA_distribution_map.jpg"/>
+            <wp:docPr id="27072756" name="name63626ab9b7b37b918" descr="POMACA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POMACA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12666a9d60ee8f256" cstate="print"/>
+                    <a:blip r:embed="rId68316ab9b7b37b915" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Israel, Russian Federation (Western Siberia)</w:t>
+        <w:t xml:space="preserve"> Germany, Israel, Russian Federation (Western Siberia)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kenya, Reunion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5804,51 +5804,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2552, 57 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24326a9d60ee90c66" w:history="1">
+      <w:hyperlink r:id="rId82096ab9b7b37d69e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2552</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5941,51 +5941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in the ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex’.: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28356a9d60ee90d4a" w:history="1">
+      <w:hyperlink r:id="rId90056ab9b7b37d786" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9351,101 +9351,101 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea canaliculata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36586a9d60ee92359" w:history="1">
+      <w:hyperlink r:id="rId53116ab9b7b37ed68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29256a9d60ee923b2" w:history="1">
+      <w:hyperlink r:id="rId26256ab9b7b37edbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9511,51 +9511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51736a9d60ee92467" w:history="1">
+      <w:hyperlink r:id="rId55976ab9b7b37ee77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9568,63 +9568,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53185337" name="name67836a9d60ee92965" descr="eu_funding_250.png"/>
+            <wp:docPr id="42679755" name="name40226ab9b7b37f0bd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46236a9d60ee92963" cstate="print"/>
+                    <a:blip r:embed="rId27866ab9b7b37f0bb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9722,137 +9722,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95275199">
+  <w:abstractNum w:abstractNumId="43777257">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90445947">
+    <w:lvl w:ilvl="0" w:tplc="16401531">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90445947" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16401531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90445947" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16401531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90445947" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16401531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90445947" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16401531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90445947" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16401531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90445947" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16401531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90445947" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16401531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90445947" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16401531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95275198">
+  <w:abstractNum w:abstractNumId="43777256">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91069907">
+    <w:lvl w:ilvl="0" w:tplc="81485635">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10604,55 +10604,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95275198">
-    <w:abstractNumId w:val="95275198"/>
+  <w:num w:numId="43777256">
+    <w:abstractNumId w:val="43777256"/>
   </w:num>
-  <w:num w:numId="95275199">
-    <w:abstractNumId w:val="95275199"/>
+  <w:num w:numId="43777257">
+    <w:abstractNumId w:val="43777257"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22202,51 +22202,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId211534420" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId905535605" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18416a9d60ee8cdbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/" TargetMode="External"/><Relationship Id="rId83406a9d60ee8ce2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/categorization" TargetMode="External"/><Relationship Id="rId93736a9d60ee8d870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/photos" TargetMode="External"/><Relationship Id="rId24326a9d60ee90c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId28356a9d60ee90d4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId36586a9d60ee92359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041" TargetMode="External"/><Relationship Id="rId29256a9d60ee923b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877" TargetMode="External"/><Relationship Id="rId51736a9d60ee92467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88716a9d60ee8d756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88716a9d60ee8d756.jpg"/><Relationship Id="rId12666a9d60ee8f256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12666a9d60ee8f256.jpg"/><Relationship Id="rId46236a9d60ee92963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46236a9d60ee92963.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId231169138" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId393505704" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27816ab9b7b37999a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/" TargetMode="External"/><Relationship Id="rId78076ab9b7b379a13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/categorization" TargetMode="External"/><Relationship Id="rId36776ab9b7b37a322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/photos" TargetMode="External"/><Relationship Id="rId82096ab9b7b37d69e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId90056ab9b7b37d786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId53116ab9b7b37ed68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041" TargetMode="External"/><Relationship Id="rId26256ab9b7b37edbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877" TargetMode="External"/><Relationship Id="rId55976ab9b7b37ee77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46626ab9b7b37a1dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46626ab9b7b37a1dd.jpg"/><Relationship Id="rId68316ab9b7b37b915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68316ab9b7b37b915.jpg"/><Relationship Id="rId27866ab9b7b37f0bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27866ab9b7b37f0bb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>