--- v18 (2026-09-28)
+++ v19 (2026-10-18)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Mollusca: Gastropoda: Architaenioglossa: Ampullariidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> channeled apple snail, golden apple snail</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27816ab9b7b37999a" w:history="1">
+            <w:hyperlink r:id="rId39286ad4561650c47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78076ab9b7b379a13" w:history="1">
+            <w:hyperlink r:id="rId22156ad4561650cb1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POMACA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51468558" name="name91706ab9b7b37a1df" descr="14139.jpg"/>
+                  <wp:docPr id="12470042" name="name51946ad456165147c" descr="14139.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14139.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46626ab9b7b37a1dd" cstate="print"/>
+                          <a:blip r:embed="rId78686ad456165147a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId36776ab9b7b37a322" w:history="1">
+            <w:hyperlink r:id="rId55296ad45616515ae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2157,63 +2157,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27072756" name="name63626ab9b7b37b918" descr="POMACA_distribution_map.jpg"/>
+            <wp:docPr id="71794169" name="name20156ad4561652888" descr="POMACA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POMACA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68316ab9b7b37b915" cstate="print"/>
+                    <a:blip r:embed="rId71196ad4561652886" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5804,51 +5804,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2552, 57 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82096ab9b7b37d69e" w:history="1">
+      <w:hyperlink r:id="rId79916ad4561654230" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2552</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5941,51 +5941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in the ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex’.: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90056ab9b7b37d786" w:history="1">
+      <w:hyperlink r:id="rId13336ad4561654312" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9351,101 +9351,101 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea canaliculata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53116ab9b7b37ed68" w:history="1">
+      <w:hyperlink r:id="rId54236ad45616558ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26256ab9b7b37edbe" w:history="1">
+      <w:hyperlink r:id="rId15126ad4561655948" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9511,51 +9511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55976ab9b7b37ee77" w:history="1">
+      <w:hyperlink r:id="rId32056ad45616559fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9568,63 +9568,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42679755" name="name40226ab9b7b37f0bd" descr="eu_funding_250.png"/>
+            <wp:docPr id="42956328" name="name93386ad4561655a9e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27866ab9b7b37f0bb" cstate="print"/>
+                    <a:blip r:embed="rId79216ad4561655a9d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9722,137 +9722,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43777257">
+  <w:abstractNum w:abstractNumId="74386344">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16401531">
+    <w:lvl w:ilvl="0" w:tplc="18748038">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16401531" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18748038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16401531" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18748038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16401531" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18748038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16401531" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18748038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16401531" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18748038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16401531" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18748038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16401531" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18748038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16401531" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18748038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43777256">
+  <w:abstractNum w:abstractNumId="74386343">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81485635">
+    <w:lvl w:ilvl="0" w:tplc="17500571">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10604,55 +10604,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43777256">
-    <w:abstractNumId w:val="43777256"/>
+  <w:num w:numId="74386343">
+    <w:abstractNumId w:val="74386343"/>
   </w:num>
-  <w:num w:numId="43777257">
-    <w:abstractNumId w:val="43777257"/>
+  <w:num w:numId="74386344">
+    <w:abstractNumId w:val="74386344"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22202,51 +22202,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId231169138" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId393505704" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27816ab9b7b37999a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/" TargetMode="External"/><Relationship Id="rId78076ab9b7b379a13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/categorization" TargetMode="External"/><Relationship Id="rId36776ab9b7b37a322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/photos" TargetMode="External"/><Relationship Id="rId82096ab9b7b37d69e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId90056ab9b7b37d786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId53116ab9b7b37ed68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041" TargetMode="External"/><Relationship Id="rId26256ab9b7b37edbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877" TargetMode="External"/><Relationship Id="rId55976ab9b7b37ee77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46626ab9b7b37a1dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46626ab9b7b37a1dd.jpg"/><Relationship Id="rId68316ab9b7b37b915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68316ab9b7b37b915.jpg"/><Relationship Id="rId27866ab9b7b37f0bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27866ab9b7b37f0bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId920952637" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId675529753" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39286ad4561650c47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/" TargetMode="External"/><Relationship Id="rId22156ad4561650cb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/categorization" TargetMode="External"/><Relationship Id="rId55296ad45616515ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/photos" TargetMode="External"/><Relationship Id="rId79916ad4561654230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId13336ad4561654312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId54236ad45616558ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041" TargetMode="External"/><Relationship Id="rId15126ad4561655948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877" TargetMode="External"/><Relationship Id="rId32056ad45616559fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78686ad456165147a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78686ad456165147a.jpg"/><Relationship Id="rId71196ad4561652886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71196ad4561652886.jpg"/><Relationship Id="rId79216ad4561655a9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79216ad4561655a9d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>