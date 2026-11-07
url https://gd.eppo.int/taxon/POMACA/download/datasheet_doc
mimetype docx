--- v19 (2026-10-18)
+++ v20 (2026-11-07)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Mollusca: Gastropoda: Architaenioglossa: Ampullariidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> channeled apple snail, golden apple snail</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39286ad4561650c47" w:history="1">
+            <w:hyperlink r:id="rId22166aef5835ee7ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22156ad4561650cb1" w:history="1">
+            <w:hyperlink r:id="rId42276aef5835ee7e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POMACA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12470042" name="name51946ad456165147c" descr="14139.jpg"/>
+                  <wp:docPr id="2598723" name="name87136aef5835ef105" descr="14139.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14139.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId78686ad456165147a" cstate="print"/>
+                          <a:blip r:embed="rId31326aef5835ef102" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId55296ad45616515ae" w:history="1">
+            <w:hyperlink r:id="rId83716aef5835ef2b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2157,63 +2157,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71794169" name="name20156ad4561652888" descr="POMACA_distribution_map.jpg"/>
+            <wp:docPr id="30014050" name="name37446aef5835f056d" descr="POMACA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POMACA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71196ad4561652886" cstate="print"/>
+                    <a:blip r:embed="rId44046aef5835f0569" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5804,51 +5804,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 2552, 57 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79916ad4561654230" w:history="1">
+      <w:hyperlink r:id="rId83126aef5835f160c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.2903/j.efsa.2012.2552</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5941,51 +5941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in the ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex’.: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13336ad4561654312" w:history="1">
+      <w:hyperlink r:id="rId50046aef5835f168b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-02).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9351,101 +9351,101 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea canaliculata. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54236ad45616558ee" w:history="1">
+      <w:hyperlink r:id="rId83866aef5835f2353" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15126ad4561655948" w:history="1">
+      <w:hyperlink r:id="rId98556aef5835f2388" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9511,51 +9511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pomacea canaliculata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32056ad45616559fb" w:history="1">
+      <w:hyperlink r:id="rId14256aef5835f23f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9568,63 +9568,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42956328" name="name93386ad4561655a9e" descr="eu_funding_250.png"/>
+            <wp:docPr id="62295983" name="name77476aef5835f2784" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79216ad4561655a9d" cstate="print"/>
+                    <a:blip r:embed="rId23956aef5835f2783" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9722,137 +9722,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="74386344">
+  <w:abstractNum w:abstractNumId="12175093">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18748038">
+    <w:lvl w:ilvl="0" w:tplc="93243676">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18748038" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93243676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18748038" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93243676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18748038" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93243676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18748038" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93243676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18748038" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93243676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18748038" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93243676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18748038" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93243676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18748038" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93243676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74386343">
+  <w:abstractNum w:abstractNumId="12175092">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17500571">
+    <w:lvl w:ilvl="0" w:tplc="98325372">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10604,55 +10604,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74386343">
-    <w:abstractNumId w:val="74386343"/>
+  <w:num w:numId="12175092">
+    <w:abstractNumId w:val="12175092"/>
   </w:num>
-  <w:num w:numId="74386344">
-    <w:abstractNumId w:val="74386344"/>
+  <w:num w:numId="12175093">
+    <w:abstractNumId w:val="12175093"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22202,51 +22202,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId920952637" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId675529753" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39286ad4561650c47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/" TargetMode="External"/><Relationship Id="rId22156ad4561650cb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/categorization" TargetMode="External"/><Relationship Id="rId55296ad45616515ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/photos" TargetMode="External"/><Relationship Id="rId79916ad4561654230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId13336ad4561654312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId54236ad45616558ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041" TargetMode="External"/><Relationship Id="rId15126ad4561655948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877" TargetMode="External"/><Relationship Id="rId32056ad45616559fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78686ad456165147a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78686ad456165147a.jpg"/><Relationship Id="rId71196ad4561652886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71196ad4561652886.jpg"/><Relationship Id="rId79216ad4561655a9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79216ad4561655a9d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId962496176" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId247407926" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22166aef5835ee7ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/" TargetMode="External"/><Relationship Id="rId42276aef5835ee7e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/categorization" TargetMode="External"/><Relationship Id="rId83716aef5835ef2b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POMACA/photos" TargetMode="External"/><Relationship Id="rId83126aef5835f160c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.2903/j.efsa.2012.2552" TargetMode="External"/><Relationship Id="rId50046aef5835f168b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/cfba256e-2652-4c75-b4ff-53e7311c9e4d" TargetMode="External"/><Relationship Id="rId83866aef5835f2353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/68490#CDDB33ED-EC00-452E-A471-ACEFCE479041" TargetMode="External"/><Relationship Id="rId98556aef5835f2388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1877" TargetMode="External"/><Relationship Id="rId14256aef5835f23f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31326aef5835ef102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31326aef5835ef102.jpg"/><Relationship Id="rId44046aef5835f0569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44046aef5835f0569.jpg"/><Relationship Id="rId23956aef5835f2783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23956aef5835f2783.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>