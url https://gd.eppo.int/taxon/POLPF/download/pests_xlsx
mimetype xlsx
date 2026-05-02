--- v0 (2025-10-01)
+++ v1 (2026-05-02)
@@ -58,51 +58,51 @@
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 ------- as Persicaria perfoliata.</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>DIABUH</t>
   </si>
   <si>
     <t>Diabrotica undecimpunctata howardi</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae, Chrysomelidae, excluding Bruchinae). Coleopterists Society, Special Publication 2, 1-476.
 ------- Larval host.</t>
   </si>
   <si>
     <t>TOBRFV</t>
   </si>
   <si>
     <t>Tobamovirus fructirugosum</t>
   </si>
   <si>
-    <t>* Wang D, Wu Y, Cao Y, Yan Y, Ding T, Tian Y, Rao S, Li J, Song X (2025) First report of mile-a-minute (Persicaria perfoliata L.) as a natural host of tomato brown rugose fruit virus (ToBRFV). Plant Disease (early view) https://doi.org/10.1094/PDIS-12-24-2662-PDN</t>
+    <t>* Wang D, Wu Y, Cao Y, Yan Y, Ding T, Tian Y, Rao S, Li J, Song X (2025) First report of mile-a-minute (Persicaria perfoliata L.) as a natural host of tomato brown rugose fruit virus (ToBRFV). Plant Disease 109(11), 2450. https://doi.org/10.1094/PDIS-12-24-2662-PDN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>