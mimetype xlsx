--- v0 (2025-10-07)
+++ v1 (2026-09-04)
@@ -12,89 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="POLMGR" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Known vector</t>
   </si>
   <si>
     <t>BAMMV0</t>
   </si>
   <si>
     <t>Bymovirus hordei</t>
   </si>
   <si>
     <t>* Jiang C, Lei M, Luan H, Pan Y, Zhang L, Zhou S, Cai Y, Xu X, Shen H, Xu R, Feng Z (2022) Genomic and pathogenic diversity of barley yellow mosaic virus and barley mild mosaic virus isolates in fields of China and their compatibility with resistance genes of cultivated barley. Plant Disease 106(8), 2201-2210.</t>
   </si>
   <si>
     <t>BAYMV0</t>
   </si>
   <si>
     <t>Bymovirus hordeiluteum</t>
   </si>
   <si>
     <t>WCHMV0</t>
   </si>
   <si>
     <t>Furovirus chinense</t>
   </si>
   <si>
     <t>* Guo LM, Jing HE, Jing LI, Chen JP, Zhang HM (2019) Chinese wheat mosaic virus: a long-term threat to wheat in China. Journal of Integrative Agriculture. 18(4), 821-829.</t>
+  </si>
+  <si>
+    <t>PCV000</t>
+  </si>
+  <si>
+    <t>Pecluvirus arachidis</t>
+  </si>
+  <si>
+    <t>* Dieryck B, Otto G, Doucet D, Legrève A, Delfosse P, Bragard C (2009) Seed, soil and vegetative transmission contribute to the spread of pecluviruses in Western Africa and the Indian sub-continent. Virus Research 141(2), 184-189.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -398,51 +407,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D4"/>
+  <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="367.91" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -466,50 +475,64 @@
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">