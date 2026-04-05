--- v6 (2026-03-07)
+++ v7 (2026-04-05)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Blandford</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese silver-fir bark beetle, Sakhalin-fir bark beetle, four-eyed fir bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId880869abd14c67eec" w:history="1">
+            <w:hyperlink r:id="rId318069d2b6b586f97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266969abd14c67f58" w:history="1">
+            <w:hyperlink r:id="rId463169d2b6b587001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POLGPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="37292486" name="name503369abd14c68a23" descr="15819.jpg"/>
+                  <wp:docPr id="86235558" name="name133469d2b6b5878fa" descr="15819.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15819.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId186469abd14c68a20" cstate="print"/>
+                          <a:blip r:embed="rId319269d2b6b5878f8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId577969abd14c68ba0" w:history="1">
+            <w:hyperlink r:id="rId137969d2b6b587a3e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2877,63 +2877,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. sibirica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24067405" name="name580669abd14c6c44f" descr="POLGPR_distribution_map.jpg"/>
+            <wp:docPr id="86933942" name="name310169d2b6b58969d" descr="POLGPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POLGPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId785169abd14c6c44b" cstate="print"/>
+                    <a:blip r:embed="rId137569d2b6b589699" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7450,51 +7450,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Entomologist </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29-44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId556169abd14c73add" w:history="1">
+      <w:hyperlink r:id="rId696969d2b6b58b6d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00779962.2003.9722106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7531,51 +7531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomologicheskoe Obozrenie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 54–55 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId990669abd14c73b6b" w:history="1">
+      <w:hyperlink r:id="rId560869d2b6b58b75b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S001387381901007X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7719,51 +7719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 32-39 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId942869abd14c73caf" w:history="1">
+      <w:hyperlink r:id="rId967869d2b6b58b88e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.35885/1996-1499-2021-14-2-32-39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7905,51 +7905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Report of a Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Polygraphus proximus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(revised version). EPPO, Paris, 7 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId332969abd14c73df7" w:history="1">
+      <w:hyperlink r:id="rId723169d2b6b58b9bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8211,51 +8211,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomological Review </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1059-1066. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId261869abd14c73fe0" w:history="1">
+      <w:hyperlink r:id="rId176869d2b6b58bbc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873814080028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8301,51 +8301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8281. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId550569abd14c74070" w:history="1">
+      <w:hyperlink r:id="rId854569d2b6b58bc53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.8281</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8587,51 +8587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId353669abd14c7423c" w:history="1">
+      <w:hyperlink r:id="rId110369d2b6b58be24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.7679805</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8677,51 +8677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1003-1022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId680969abd14c742ca" w:history="1">
+      <w:hyperlink r:id="rId423369d2b6b58beb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.10199570</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8805,51 +8805,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103769abd14c763d0" w:history="1">
+      <w:hyperlink r:id="rId529469d2b6b58bf7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/ieaa140</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9374,99 +9374,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 156-164 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId573169abd14c7679b" w:history="1">
+      <w:hyperlink r:id="rId762669d2b6b58c32c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873818020045</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurentsov AI (1941) [The Bark Beetles of the USSR Far East]. Academy of Sciences of the USSR: Moscow, Russia; St. Petersburg, Russia, pp. 1-234 (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mandelshtam MY (2013) [Annotated list of bark beetles (Scolytidae) of the fauna of Russia] (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId939169abd14c767f0" w:history="1">
+      <w:hyperlink r:id="rId683769d2b6b58c37f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 27 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9501,51 +9501,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 58-75 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId187769abd14c76872" w:history="1">
+      <w:hyperlink r:id="rId930669d2b6b58c3fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21266/2079-4304.2018.225.58-75</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9970,51 +9970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 282-293. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId314869abd14c76b70" w:history="1">
+      <w:hyperlink r:id="rId521369d2b6b58c6fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b05-164</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10078,51 +10078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 63-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId981269abd14c76c21" w:history="1">
+      <w:hyperlink r:id="rId908869d2b6b58c7ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111718010137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10264,51 +10264,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71-84.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Semenova O (2023) [In the Perm region, 17 hectares of forest will be cut down due to the invasion of the polygraph beetle] (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId791669abd14c76d4d" w:history="1">
+      <w:hyperlink r:id="rId152669d2b6b58c8d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 17 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10519,99 +10519,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67-84 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId903969abd14c76ee6" w:history="1">
+      <w:hyperlink r:id="rId131169d2b6b58ca8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17238/issn0536-1036.2017.2.67</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stark VN (1952) Koroedy [Bark beetles]. Fauna SSSR, Novaya Seriya, No. 49, Zhestkokrylye. Tom 31. Moscow, Leningrad: Zoologicheskiy Institut Akademii Nauk SSSR, 463 pp. (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subris A (2023) Fir trees are being destroyed by the thousands. Visitors to the Taganay National Park are sounding the alarm due to mass decline of conifers. 74.RU Chelyabinskaya Oblast. [In Russian] </w:t>
       </w:r>
-      <w:hyperlink r:id="rId711969abd14c76f37" w:history="1">
+      <w:hyperlink r:id="rId569969d2b6b58cae1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://74.ru/text/ecology/2023/06/28/72434447/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10646,51 +10646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e10274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId605469abd14c76fb3" w:history="1">
+      <w:hyperlink r:id="rId437369d2b6b58cb5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ece3.10274</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10756,51 +10756,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">428</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14-19, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId797769abd14c7705f" w:history="1">
+      <w:hyperlink r:id="rId153469d2b6b58cc0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2018.06.030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10846,101 +10846,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0246812. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId233469abd14c770ec" w:history="1">
+      <w:hyperlink r:id="rId313569d2b6b58cc9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0246812</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Taxonomy Browser:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Polygraphus proximus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BOLD SYSTEM (2023) Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId101669abd14c7713c" w:history="1">
+      <w:hyperlink r:id="rId500969d2b6b58ccf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22[tax]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 September 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11115,51 +11115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemoecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183-195. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId802269abd14c7826d" w:history="1">
+      <w:hyperlink r:id="rId595169d2b6b58ce55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00049-022-00377-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11252,51 +11252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Forest Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId420169abd14c78353" w:history="1">
+      <w:hyperlink r:id="rId150769d2b6b58cf34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10310-003-0056-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -11362,51 +11362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EN-1780, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId264369abd14c7840a" w:history="1">
+      <w:hyperlink r:id="rId721969d2b6b58cff1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1780</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11472,51 +11472,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Polygraphus proximus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId498669abd14c784ce" w:history="1">
+      <w:hyperlink r:id="rId139769d2b6b58d0ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11529,63 +11529,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3831177" name="name261369abd14c79184" descr="eu_funding_250.png"/>
+            <wp:docPr id="11072937" name="name768669d2b6b58d4a1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId486769abd14c79182" cstate="print"/>
+                    <a:blip r:embed="rId396269d2b6b58d49f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11683,137 +11683,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13638969">
+  <w:abstractNum w:abstractNumId="95465332">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31797188">
+    <w:lvl w:ilvl="0" w:tplc="49191804">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31797188" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49191804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31797188" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49191804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31797188" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49191804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31797188" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49191804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31797188" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49191804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31797188" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49191804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31797188" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49191804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31797188" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49191804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13638968">
+  <w:abstractNum w:abstractNumId="95465331">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80919616">
+    <w:lvl w:ilvl="0" w:tplc="27016869">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12565,55 +12565,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13638968">
-    <w:abstractNumId w:val="13638968"/>
+  <w:num w:numId="95465331">
+    <w:abstractNumId w:val="95465331"/>
   </w:num>
-  <w:num w:numId="13638969">
-    <w:abstractNumId w:val="13638969"/>
+  <w:num w:numId="95465332">
+    <w:abstractNumId w:val="95465332"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24163,51 +24163,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId526734299" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId607178261" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId880869abd14c67eec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/" TargetMode="External"/><Relationship Id="rId266969abd14c67f58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/categorization" TargetMode="External"/><Relationship Id="rId577969abd14c68ba0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/photos" TargetMode="External"/><Relationship Id="rId556169abd14c73add" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00779962.2003.9722106" TargetMode="External"/><Relationship Id="rId990669abd14c73b6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S001387381901007X" TargetMode="External"/><Relationship Id="rId942869abd14c73caf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35885/1996-1499-2021-14-2-32-39" TargetMode="External"/><Relationship Id="rId332969abd14c73df7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId261869abd14c73fe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873814080028" TargetMode="External"/><Relationship Id="rId550569abd14c74070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.8281" TargetMode="External"/><Relationship Id="rId353669abd14c7423c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7679805" TargetMode="External"/><Relationship Id="rId680969abd14c742ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10199570" TargetMode="External"/><Relationship Id="rId103769abd14c763d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieaa140" TargetMode="External"/><Relationship Id="rId573169abd14c7679b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873818020045" TargetMode="External"/><Relationship Id="rId939169abd14c767f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm" TargetMode="External"/><Relationship Id="rId187769abd14c76872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21266/2079-4304.2018.225.58-75" TargetMode="External"/><Relationship Id="rId314869abd14c76b70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b05-164" TargetMode="External"/><Relationship Id="rId981269abd14c76c21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111718010137" TargetMode="External"/><Relationship Id="rId791669abd14c76d4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa" TargetMode="External"/><Relationship Id="rId903969abd14c76ee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17238/issn0536-1036.2017.2.67" TargetMode="External"/><Relationship Id="rId711969abd14c76f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://74.ru/text/ecology/2023/06/28/72434447/" TargetMode="External"/><Relationship Id="rId605469abd14c76fb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.10274" TargetMode="External"/><Relationship Id="rId797769abd14c7705f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2018.06.030" TargetMode="External"/><Relationship Id="rId233469abd14c770ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0246812" TargetMode="External"/><Relationship Id="rId101669abd14c7713c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22%5btax]" TargetMode="External"/><Relationship Id="rId802269abd14c7826d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-022-00377-5" TargetMode="External"/><Relationship Id="rId420169abd14c78353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-003-0056-9" TargetMode="External"/><Relationship Id="rId264369abd14c7840a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1780" TargetMode="External"/><Relationship Id="rId498669abd14c784ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId186469abd14c68a20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId186469abd14c68a20.jpg"/><Relationship Id="rId785169abd14c6c44b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId785169abd14c6c44b.jpg"/><Relationship Id="rId486769abd14c79182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId486769abd14c79182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId721669784" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId259389284" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId318069d2b6b586f97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/" TargetMode="External"/><Relationship Id="rId463169d2b6b587001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/categorization" TargetMode="External"/><Relationship Id="rId137969d2b6b587a3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/photos" TargetMode="External"/><Relationship Id="rId696969d2b6b58b6d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00779962.2003.9722106" TargetMode="External"/><Relationship Id="rId560869d2b6b58b75b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S001387381901007X" TargetMode="External"/><Relationship Id="rId967869d2b6b58b88e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35885/1996-1499-2021-14-2-32-39" TargetMode="External"/><Relationship Id="rId723169d2b6b58b9bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId176869d2b6b58bbc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873814080028" TargetMode="External"/><Relationship Id="rId854569d2b6b58bc53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.8281" TargetMode="External"/><Relationship Id="rId110369d2b6b58be24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7679805" TargetMode="External"/><Relationship Id="rId423369d2b6b58beb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10199570" TargetMode="External"/><Relationship Id="rId529469d2b6b58bf7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieaa140" TargetMode="External"/><Relationship Id="rId762669d2b6b58c32c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873818020045" TargetMode="External"/><Relationship Id="rId683769d2b6b58c37f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm" TargetMode="External"/><Relationship Id="rId930669d2b6b58c3fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21266/2079-4304.2018.225.58-75" TargetMode="External"/><Relationship Id="rId521369d2b6b58c6fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b05-164" TargetMode="External"/><Relationship Id="rId908869d2b6b58c7ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111718010137" TargetMode="External"/><Relationship Id="rId152669d2b6b58c8d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa" TargetMode="External"/><Relationship Id="rId131169d2b6b58ca8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17238/issn0536-1036.2017.2.67" TargetMode="External"/><Relationship Id="rId569969d2b6b58cae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://74.ru/text/ecology/2023/06/28/72434447/" TargetMode="External"/><Relationship Id="rId437369d2b6b58cb5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.10274" TargetMode="External"/><Relationship Id="rId153469d2b6b58cc0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2018.06.030" TargetMode="External"/><Relationship Id="rId313569d2b6b58cc9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0246812" TargetMode="External"/><Relationship Id="rId500969d2b6b58ccf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22%5btax]" TargetMode="External"/><Relationship Id="rId595169d2b6b58ce55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-022-00377-5" TargetMode="External"/><Relationship Id="rId150769d2b6b58cf34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-003-0056-9" TargetMode="External"/><Relationship Id="rId721969d2b6b58cff1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1780" TargetMode="External"/><Relationship Id="rId139769d2b6b58d0ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId319269d2b6b5878f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId319269d2b6b5878f8.jpg"/><Relationship Id="rId137569d2b6b589699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId137569d2b6b589699.jpg"/><Relationship Id="rId396269d2b6b58d49f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId396269d2b6b58d49f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>