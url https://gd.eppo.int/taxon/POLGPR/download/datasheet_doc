--- v7 (2026-04-05)
+++ v8 (2026-04-29)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Blandford</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese silver-fir bark beetle, Sakhalin-fir bark beetle, four-eyed fir bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318069d2b6b586f97" w:history="1">
+            <w:hyperlink r:id="rId729369f1d277a99ea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463169d2b6b587001" w:history="1">
+            <w:hyperlink r:id="rId595169f1d277a9a59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POLGPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86235558" name="name133469d2b6b5878fa" descr="15819.jpg"/>
+                  <wp:docPr id="78880300" name="name582669f1d277aa1df" descr="15819.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15819.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId319269d2b6b5878f8" cstate="print"/>
+                          <a:blip r:embed="rId716869f1d277aa1dd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId137969d2b6b587a3e" w:history="1">
+            <w:hyperlink r:id="rId359169f1d277aa31c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2877,63 +2877,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. sibirica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86933942" name="name310169d2b6b58969d" descr="POLGPR_distribution_map.jpg"/>
+            <wp:docPr id="1576492" name="name312569f1d277abf79" descr="POLGPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POLGPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId137569d2b6b589699" cstate="print"/>
+                    <a:blip r:embed="rId956069f1d277abf76" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7450,51 +7450,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Entomologist </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29-44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId696969d2b6b58b6d1" w:history="1">
+      <w:hyperlink r:id="rId311769f1d277ae157" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00779962.2003.9722106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7531,51 +7531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomologicheskoe Obozrenie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 54–55 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId560869d2b6b58b75b" w:history="1">
+      <w:hyperlink r:id="rId235269f1d277ae1e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S001387381901007X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7719,51 +7719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 32-39 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId967869d2b6b58b88e" w:history="1">
+      <w:hyperlink r:id="rId732069f1d277ae340" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.35885/1996-1499-2021-14-2-32-39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7905,51 +7905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Report of a Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Polygraphus proximus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(revised version). EPPO, Paris, 7 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId723169d2b6b58b9bf" w:history="1">
+      <w:hyperlink r:id="rId203069f1d277ae46e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8211,51 +8211,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomological Review </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1059-1066. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId176869d2b6b58bbc2" w:history="1">
+      <w:hyperlink r:id="rId490569f1d277ae687" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873814080028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8301,51 +8301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8281. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId854569d2b6b58bc53" w:history="1">
+      <w:hyperlink r:id="rId500769f1d277ae719" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.8281</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8587,51 +8587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId110369d2b6b58be24" w:history="1">
+      <w:hyperlink r:id="rId672969f1d277ae915" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.7679805</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8677,51 +8677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1003-1022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId423369d2b6b58beb3" w:history="1">
+      <w:hyperlink r:id="rId783869f1d277ae9a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.10199570</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8805,51 +8805,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId529469d2b6b58bf7e" w:history="1">
+      <w:hyperlink r:id="rId658569f1d277aeade" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/ieaa140</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9374,99 +9374,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 156-164 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId762669d2b6b58c32c" w:history="1">
+      <w:hyperlink r:id="rId989869f1d277aeed3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873818020045</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurentsov AI (1941) [The Bark Beetles of the USSR Far East]. Academy of Sciences of the USSR: Moscow, Russia; St. Petersburg, Russia, pp. 1-234 (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mandelshtam MY (2013) [Annotated list of bark beetles (Scolytidae) of the fauna of Russia] (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId683769d2b6b58c37f" w:history="1">
+      <w:hyperlink r:id="rId557969f1d277aef27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 27 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9501,51 +9501,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 58-75 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId930669d2b6b58c3fe" w:history="1">
+      <w:hyperlink r:id="rId233569f1d277aefa7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21266/2079-4304.2018.225.58-75</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9970,51 +9970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 282-293. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId521369d2b6b58c6fd" w:history="1">
+      <w:hyperlink r:id="rId965669f1d277af2c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b05-164</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10078,51 +10078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 63-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId908869d2b6b58c7ae" w:history="1">
+      <w:hyperlink r:id="rId106969f1d277af37a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111718010137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10264,51 +10264,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71-84.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Semenova O (2023) [In the Perm region, 17 hectares of forest will be cut down due to the invasion of the polygraph beetle] (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId152669d2b6b58c8d8" w:history="1">
+      <w:hyperlink r:id="rId696169f1d277af4bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 17 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10519,99 +10519,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67-84 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId131169d2b6b58ca8d" w:history="1">
+      <w:hyperlink r:id="rId105169f1d277af68b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17238/issn0536-1036.2017.2.67</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stark VN (1952) Koroedy [Bark beetles]. Fauna SSSR, Novaya Seriya, No. 49, Zhestkokrylye. Tom 31. Moscow, Leningrad: Zoologicheskiy Institut Akademii Nauk SSSR, 463 pp. (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subris A (2023) Fir trees are being destroyed by the thousands. Visitors to the Taganay National Park are sounding the alarm due to mass decline of conifers. 74.RU Chelyabinskaya Oblast. [In Russian] </w:t>
       </w:r>
-      <w:hyperlink r:id="rId569969d2b6b58cae1" w:history="1">
+      <w:hyperlink r:id="rId959169f1d277af6de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://74.ru/text/ecology/2023/06/28/72434447/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10646,51 +10646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e10274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId437369d2b6b58cb5f" w:history="1">
+      <w:hyperlink r:id="rId474869f1d277af75c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ece3.10274</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10756,51 +10756,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">428</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14-19, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId153469d2b6b58cc0c" w:history="1">
+      <w:hyperlink r:id="rId278269f1d277af808" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2018.06.030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10846,101 +10846,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0246812. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId313569d2b6b58cc9a" w:history="1">
+      <w:hyperlink r:id="rId468769f1d277af895" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0246812</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Taxonomy Browser:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Polygraphus proximus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BOLD SYSTEM (2023) Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId500969d2b6b58ccf8" w:history="1">
+      <w:hyperlink r:id="rId950369f1d277af8e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22[tax]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 September 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11115,51 +11115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemoecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183-195. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId595169d2b6b58ce55" w:history="1">
+      <w:hyperlink r:id="rId895669f1d277afa99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00049-022-00377-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11252,51 +11252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Forest Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId150769d2b6b58cf34" w:history="1">
+      <w:hyperlink r:id="rId348369f1d277afb7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10310-003-0056-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -11362,51 +11362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EN-1780, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId721969d2b6b58cff1" w:history="1">
+      <w:hyperlink r:id="rId638469f1d277afc63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1780</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11472,51 +11472,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Polygraphus proximus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId139769d2b6b58d0ad" w:history="1">
+      <w:hyperlink r:id="rId987269f1d277afd2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11529,63 +11529,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="11072937" name="name768669d2b6b58d4a1" descr="eu_funding_250.png"/>
+            <wp:docPr id="63485026" name="name838569f1d277afe77" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId396269d2b6b58d49f" cstate="print"/>
+                    <a:blip r:embed="rId248369f1d277afe76" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11683,137 +11683,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95465332">
+  <w:abstractNum w:abstractNumId="22597497">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49191804">
+    <w:lvl w:ilvl="0" w:tplc="25191764">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49191804" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25191764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49191804" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25191764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49191804" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25191764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49191804" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25191764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49191804" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25191764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49191804" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25191764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49191804" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25191764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49191804" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25191764" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95465331">
+  <w:abstractNum w:abstractNumId="22597496">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27016869">
+    <w:lvl w:ilvl="0" w:tplc="97417101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12565,55 +12565,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95465331">
-    <w:abstractNumId w:val="95465331"/>
+  <w:num w:numId="22597496">
+    <w:abstractNumId w:val="22597496"/>
   </w:num>
-  <w:num w:numId="95465332">
-    <w:abstractNumId w:val="95465332"/>
+  <w:num w:numId="22597497">
+    <w:abstractNumId w:val="22597497"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24163,51 +24163,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId721669784" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId259389284" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId318069d2b6b586f97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/" TargetMode="External"/><Relationship Id="rId463169d2b6b587001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/categorization" TargetMode="External"/><Relationship Id="rId137969d2b6b587a3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/photos" TargetMode="External"/><Relationship Id="rId696969d2b6b58b6d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00779962.2003.9722106" TargetMode="External"/><Relationship Id="rId560869d2b6b58b75b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S001387381901007X" TargetMode="External"/><Relationship Id="rId967869d2b6b58b88e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35885/1996-1499-2021-14-2-32-39" TargetMode="External"/><Relationship Id="rId723169d2b6b58b9bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId176869d2b6b58bbc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873814080028" TargetMode="External"/><Relationship Id="rId854569d2b6b58bc53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.8281" TargetMode="External"/><Relationship Id="rId110369d2b6b58be24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7679805" TargetMode="External"/><Relationship Id="rId423369d2b6b58beb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10199570" TargetMode="External"/><Relationship Id="rId529469d2b6b58bf7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieaa140" TargetMode="External"/><Relationship Id="rId762669d2b6b58c32c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873818020045" TargetMode="External"/><Relationship Id="rId683769d2b6b58c37f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm" TargetMode="External"/><Relationship Id="rId930669d2b6b58c3fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21266/2079-4304.2018.225.58-75" TargetMode="External"/><Relationship Id="rId521369d2b6b58c6fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b05-164" TargetMode="External"/><Relationship Id="rId908869d2b6b58c7ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111718010137" TargetMode="External"/><Relationship Id="rId152669d2b6b58c8d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa" TargetMode="External"/><Relationship Id="rId131169d2b6b58ca8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17238/issn0536-1036.2017.2.67" TargetMode="External"/><Relationship Id="rId569969d2b6b58cae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://74.ru/text/ecology/2023/06/28/72434447/" TargetMode="External"/><Relationship Id="rId437369d2b6b58cb5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.10274" TargetMode="External"/><Relationship Id="rId153469d2b6b58cc0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2018.06.030" TargetMode="External"/><Relationship Id="rId313569d2b6b58cc9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0246812" TargetMode="External"/><Relationship Id="rId500969d2b6b58ccf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22%5btax]" TargetMode="External"/><Relationship Id="rId595169d2b6b58ce55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-022-00377-5" TargetMode="External"/><Relationship Id="rId150769d2b6b58cf34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-003-0056-9" TargetMode="External"/><Relationship Id="rId721969d2b6b58cff1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1780" TargetMode="External"/><Relationship Id="rId139769d2b6b58d0ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId319269d2b6b5878f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId319269d2b6b5878f8.jpg"/><Relationship Id="rId137569d2b6b589699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId137569d2b6b589699.jpg"/><Relationship Id="rId396269d2b6b58d49f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId396269d2b6b58d49f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId525947693" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId943765996" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId729369f1d277a99ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/" TargetMode="External"/><Relationship Id="rId595169f1d277a9a59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/categorization" TargetMode="External"/><Relationship Id="rId359169f1d277aa31c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/photos" TargetMode="External"/><Relationship Id="rId311769f1d277ae157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00779962.2003.9722106" TargetMode="External"/><Relationship Id="rId235269f1d277ae1e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S001387381901007X" TargetMode="External"/><Relationship Id="rId732069f1d277ae340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35885/1996-1499-2021-14-2-32-39" TargetMode="External"/><Relationship Id="rId203069f1d277ae46e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId490569f1d277ae687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873814080028" TargetMode="External"/><Relationship Id="rId500769f1d277ae719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.8281" TargetMode="External"/><Relationship Id="rId672969f1d277ae915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7679805" TargetMode="External"/><Relationship Id="rId783869f1d277ae9a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10199570" TargetMode="External"/><Relationship Id="rId658569f1d277aeade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieaa140" TargetMode="External"/><Relationship Id="rId989869f1d277aeed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873818020045" TargetMode="External"/><Relationship Id="rId557969f1d277aef27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm" TargetMode="External"/><Relationship Id="rId233569f1d277aefa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21266/2079-4304.2018.225.58-75" TargetMode="External"/><Relationship Id="rId965669f1d277af2c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b05-164" TargetMode="External"/><Relationship Id="rId106969f1d277af37a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111718010137" TargetMode="External"/><Relationship Id="rId696169f1d277af4bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa" TargetMode="External"/><Relationship Id="rId105169f1d277af68b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17238/issn0536-1036.2017.2.67" TargetMode="External"/><Relationship Id="rId959169f1d277af6de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://74.ru/text/ecology/2023/06/28/72434447/" TargetMode="External"/><Relationship Id="rId474869f1d277af75c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.10274" TargetMode="External"/><Relationship Id="rId278269f1d277af808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2018.06.030" TargetMode="External"/><Relationship Id="rId468769f1d277af895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0246812" TargetMode="External"/><Relationship Id="rId950369f1d277af8e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22%5btax]" TargetMode="External"/><Relationship Id="rId895669f1d277afa99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-022-00377-5" TargetMode="External"/><Relationship Id="rId348369f1d277afb7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-003-0056-9" TargetMode="External"/><Relationship Id="rId638469f1d277afc63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1780" TargetMode="External"/><Relationship Id="rId987269f1d277afd2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId716869f1d277aa1dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId716869f1d277aa1dd.jpg"/><Relationship Id="rId956069f1d277abf76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId956069f1d277abf76.jpg"/><Relationship Id="rId248369f1d277afe76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId248369f1d277afe76.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>