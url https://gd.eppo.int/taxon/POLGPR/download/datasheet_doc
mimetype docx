--- v8 (2026-04-29)
+++ v9 (2026-05-20)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Blandford</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese silver-fir bark beetle, Sakhalin-fir bark beetle, four-eyed fir bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729369f1d277a99ea" w:history="1">
+            <w:hyperlink r:id="rId10886a0dc92294bfd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595169f1d277a9a59" w:history="1">
+            <w:hyperlink r:id="rId56106a0dc92294c6f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POLGPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="78880300" name="name582669f1d277aa1df" descr="15819.jpg"/>
+                  <wp:docPr id="85414344" name="name47456a0dc9229546b" descr="15819.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15819.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId716869f1d277aa1dd" cstate="print"/>
+                          <a:blip r:embed="rId48266a0dc92295468" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId359169f1d277aa31c" w:history="1">
+            <w:hyperlink r:id="rId29096a0dc922955b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2877,63 +2877,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. sibirica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1576492" name="name312569f1d277abf79" descr="POLGPR_distribution_map.jpg"/>
+            <wp:docPr id="50676903" name="name74226a0dc92297192" descr="POLGPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POLGPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId956069f1d277abf76" cstate="print"/>
+                    <a:blip r:embed="rId68736a0dc9229718c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7450,51 +7450,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Entomologist </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29-44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId311769f1d277ae157" w:history="1">
+      <w:hyperlink r:id="rId40836a0dc9229919b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00779962.2003.9722106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7531,51 +7531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomologicheskoe Obozrenie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 54–55 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId235269f1d277ae1e3" w:history="1">
+      <w:hyperlink r:id="rId16266a0dc92299233" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S001387381901007X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7719,51 +7719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 32-39 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId732069f1d277ae340" w:history="1">
+      <w:hyperlink r:id="rId64836a0dc9229936c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.35885/1996-1499-2021-14-2-32-39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7905,51 +7905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Report of a Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Polygraphus proximus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(revised version). EPPO, Paris, 7 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId203069f1d277ae46e" w:history="1">
+      <w:hyperlink r:id="rId18376a0dc9229949b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8211,51 +8211,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomological Review </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1059-1066. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId490569f1d277ae687" w:history="1">
+      <w:hyperlink r:id="rId24656a0dc922996b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873814080028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8301,51 +8301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8281. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId500769f1d277ae719" w:history="1">
+      <w:hyperlink r:id="rId57846a0dc92299743" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.8281</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8587,51 +8587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId672969f1d277ae915" w:history="1">
+      <w:hyperlink r:id="rId18616a0dc92299922" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.7679805</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8677,51 +8677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1003-1022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId783869f1d277ae9a6" w:history="1">
+      <w:hyperlink r:id="rId71366a0dc922999b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.10199570</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8805,51 +8805,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId658569f1d277aeade" w:history="1">
+      <w:hyperlink r:id="rId42036a0dc92299a81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/ieaa140</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9374,99 +9374,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 156-164 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId989869f1d277aeed3" w:history="1">
+      <w:hyperlink r:id="rId16616a0dc92299e14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873818020045</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurentsov AI (1941) [The Bark Beetles of the USSR Far East]. Academy of Sciences of the USSR: Moscow, Russia; St. Petersburg, Russia, pp. 1-234 (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mandelshtam MY (2013) [Annotated list of bark beetles (Scolytidae) of the fauna of Russia] (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId557969f1d277aef27" w:history="1">
+      <w:hyperlink r:id="rId27976a0dc92299e72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 27 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9501,51 +9501,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 58-75 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId233569f1d277aefa7" w:history="1">
+      <w:hyperlink r:id="rId34886a0dc92299ef3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21266/2079-4304.2018.225.58-75</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9970,51 +9970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 282-293. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId965669f1d277af2c8" w:history="1">
+      <w:hyperlink r:id="rId10956a0dc9229a1dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b05-164</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10078,51 +10078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 63-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId106969f1d277af37a" w:history="1">
+      <w:hyperlink r:id="rId90826a0dc9229a28d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111718010137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10264,51 +10264,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71-84.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Semenova O (2023) [In the Perm region, 17 hectares of forest will be cut down due to the invasion of the polygraph beetle] (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId696169f1d277af4bf" w:history="1">
+      <w:hyperlink r:id="rId77086a0dc9229a3b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 17 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10519,99 +10519,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67-84 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId105169f1d277af68b" w:history="1">
+      <w:hyperlink r:id="rId23136a0dc9229a57c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17238/issn0536-1036.2017.2.67</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stark VN (1952) Koroedy [Bark beetles]. Fauna SSSR, Novaya Seriya, No. 49, Zhestkokrylye. Tom 31. Moscow, Leningrad: Zoologicheskiy Institut Akademii Nauk SSSR, 463 pp. (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subris A (2023) Fir trees are being destroyed by the thousands. Visitors to the Taganay National Park are sounding the alarm due to mass decline of conifers. 74.RU Chelyabinskaya Oblast. [In Russian] </w:t>
       </w:r>
-      <w:hyperlink r:id="rId959169f1d277af6de" w:history="1">
+      <w:hyperlink r:id="rId68266a0dc9229a5dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://74.ru/text/ecology/2023/06/28/72434447/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10646,51 +10646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e10274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId474869f1d277af75c" w:history="1">
+      <w:hyperlink r:id="rId26566a0dc9229a65a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ece3.10274</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10756,51 +10756,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">428</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14-19, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId278269f1d277af808" w:history="1">
+      <w:hyperlink r:id="rId91996a0dc9229a706" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2018.06.030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10846,101 +10846,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0246812. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId468769f1d277af895" w:history="1">
+      <w:hyperlink r:id="rId82636a0dc9229a794" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0246812</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Taxonomy Browser:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Polygraphus proximus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BOLD SYSTEM (2023) Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId950369f1d277af8e6" w:history="1">
+      <w:hyperlink r:id="rId96446a0dc9229a7e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22[tax]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 September 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11115,51 +11115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemoecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183-195. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId895669f1d277afa99" w:history="1">
+      <w:hyperlink r:id="rId48356a0dc9229a93f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00049-022-00377-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11252,51 +11252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Forest Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId348369f1d277afb7a" w:history="1">
+      <w:hyperlink r:id="rId18116a0dc9229aa36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10310-003-0056-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -11362,51 +11362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EN-1780, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId638469f1d277afc63" w:history="1">
+      <w:hyperlink r:id="rId62066a0dc9229aaee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1780</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11472,51 +11472,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Polygraphus proximus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId987269f1d277afd2b" w:history="1">
+      <w:hyperlink r:id="rId36966a0dc9229abaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11529,63 +11529,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63485026" name="name838569f1d277afe77" descr="eu_funding_250.png"/>
+            <wp:docPr id="68156914" name="name51806a0dc9229b0b7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId248369f1d277afe76" cstate="print"/>
+                    <a:blip r:embed="rId73616a0dc9229b0b6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11683,137 +11683,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22597497">
+  <w:abstractNum w:abstractNumId="47405938">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25191764">
+    <w:lvl w:ilvl="0" w:tplc="36453273">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25191764" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36453273" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25191764" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36453273" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25191764" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36453273" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25191764" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36453273" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25191764" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36453273" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25191764" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36453273" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25191764" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36453273" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25191764" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36453273" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22597496">
+  <w:abstractNum w:abstractNumId="47405937">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97417101">
+    <w:lvl w:ilvl="0" w:tplc="80679168">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12565,55 +12565,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22597496">
-    <w:abstractNumId w:val="22597496"/>
+  <w:num w:numId="47405937">
+    <w:abstractNumId w:val="47405937"/>
   </w:num>
-  <w:num w:numId="22597497">
-    <w:abstractNumId w:val="22597497"/>
+  <w:num w:numId="47405938">
+    <w:abstractNumId w:val="47405938"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24163,51 +24163,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId525947693" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId943765996" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId729369f1d277a99ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/" TargetMode="External"/><Relationship Id="rId595169f1d277a9a59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/categorization" TargetMode="External"/><Relationship Id="rId359169f1d277aa31c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/photos" TargetMode="External"/><Relationship Id="rId311769f1d277ae157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00779962.2003.9722106" TargetMode="External"/><Relationship Id="rId235269f1d277ae1e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S001387381901007X" TargetMode="External"/><Relationship Id="rId732069f1d277ae340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35885/1996-1499-2021-14-2-32-39" TargetMode="External"/><Relationship Id="rId203069f1d277ae46e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId490569f1d277ae687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873814080028" TargetMode="External"/><Relationship Id="rId500769f1d277ae719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.8281" TargetMode="External"/><Relationship Id="rId672969f1d277ae915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7679805" TargetMode="External"/><Relationship Id="rId783869f1d277ae9a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10199570" TargetMode="External"/><Relationship Id="rId658569f1d277aeade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieaa140" TargetMode="External"/><Relationship Id="rId989869f1d277aeed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873818020045" TargetMode="External"/><Relationship Id="rId557969f1d277aef27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm" TargetMode="External"/><Relationship Id="rId233569f1d277aefa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21266/2079-4304.2018.225.58-75" TargetMode="External"/><Relationship Id="rId965669f1d277af2c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b05-164" TargetMode="External"/><Relationship Id="rId106969f1d277af37a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111718010137" TargetMode="External"/><Relationship Id="rId696169f1d277af4bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa" TargetMode="External"/><Relationship Id="rId105169f1d277af68b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17238/issn0536-1036.2017.2.67" TargetMode="External"/><Relationship Id="rId959169f1d277af6de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://74.ru/text/ecology/2023/06/28/72434447/" TargetMode="External"/><Relationship Id="rId474869f1d277af75c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.10274" TargetMode="External"/><Relationship Id="rId278269f1d277af808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2018.06.030" TargetMode="External"/><Relationship Id="rId468769f1d277af895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0246812" TargetMode="External"/><Relationship Id="rId950369f1d277af8e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22%5btax]" TargetMode="External"/><Relationship Id="rId895669f1d277afa99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-022-00377-5" TargetMode="External"/><Relationship Id="rId348369f1d277afb7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-003-0056-9" TargetMode="External"/><Relationship Id="rId638469f1d277afc63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1780" TargetMode="External"/><Relationship Id="rId987269f1d277afd2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId716869f1d277aa1dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId716869f1d277aa1dd.jpg"/><Relationship Id="rId956069f1d277abf76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId956069f1d277abf76.jpg"/><Relationship Id="rId248369f1d277afe76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId248369f1d277afe76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId122590055" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId604409267" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10886a0dc92294bfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/" TargetMode="External"/><Relationship Id="rId56106a0dc92294c6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/categorization" TargetMode="External"/><Relationship Id="rId29096a0dc922955b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/photos" TargetMode="External"/><Relationship Id="rId40836a0dc9229919b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00779962.2003.9722106" TargetMode="External"/><Relationship Id="rId16266a0dc92299233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S001387381901007X" TargetMode="External"/><Relationship Id="rId64836a0dc9229936c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35885/1996-1499-2021-14-2-32-39" TargetMode="External"/><Relationship Id="rId18376a0dc9229949b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId24656a0dc922996b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873814080028" TargetMode="External"/><Relationship Id="rId57846a0dc92299743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.8281" TargetMode="External"/><Relationship Id="rId18616a0dc92299922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7679805" TargetMode="External"/><Relationship Id="rId71366a0dc922999b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10199570" TargetMode="External"/><Relationship Id="rId42036a0dc92299a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieaa140" TargetMode="External"/><Relationship Id="rId16616a0dc92299e14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873818020045" TargetMode="External"/><Relationship Id="rId27976a0dc92299e72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm" TargetMode="External"/><Relationship Id="rId34886a0dc92299ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21266/2079-4304.2018.225.58-75" TargetMode="External"/><Relationship Id="rId10956a0dc9229a1dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b05-164" TargetMode="External"/><Relationship Id="rId90826a0dc9229a28d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111718010137" TargetMode="External"/><Relationship Id="rId77086a0dc9229a3b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa" TargetMode="External"/><Relationship Id="rId23136a0dc9229a57c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17238/issn0536-1036.2017.2.67" TargetMode="External"/><Relationship Id="rId68266a0dc9229a5dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://74.ru/text/ecology/2023/06/28/72434447/" TargetMode="External"/><Relationship Id="rId26566a0dc9229a65a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.10274" TargetMode="External"/><Relationship Id="rId91996a0dc9229a706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2018.06.030" TargetMode="External"/><Relationship Id="rId82636a0dc9229a794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0246812" TargetMode="External"/><Relationship Id="rId96446a0dc9229a7e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22%5btax]" TargetMode="External"/><Relationship Id="rId48356a0dc9229a93f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-022-00377-5" TargetMode="External"/><Relationship Id="rId18116a0dc9229aa36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-003-0056-9" TargetMode="External"/><Relationship Id="rId62066a0dc9229aaee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1780" TargetMode="External"/><Relationship Id="rId36966a0dc9229abaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48266a0dc92295468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48266a0dc92295468.jpg"/><Relationship Id="rId68736a0dc9229718c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68736a0dc9229718c.jpg"/><Relationship Id="rId73616a0dc9229b0b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73616a0dc9229b0b6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>