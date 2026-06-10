--- v9 (2026-05-20)
+++ v10 (2026-06-10)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Blandford</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese silver-fir bark beetle, Sakhalin-fir bark beetle, four-eyed fir bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10886a0dc92294bfd" w:history="1">
+            <w:hyperlink r:id="rId52076a29a760f1953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56106a0dc92294c6f" w:history="1">
+            <w:hyperlink r:id="rId35716a29a760f19bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POLGPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="85414344" name="name47456a0dc9229546b" descr="15819.jpg"/>
+                  <wp:docPr id="12064486" name="name50666a29a760f2115" descr="15819.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15819.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId48266a0dc92295468" cstate="print"/>
+                          <a:blip r:embed="rId86676a29a760f2113" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId29096a0dc922955b9" w:history="1">
+            <w:hyperlink r:id="rId15846a29a760f2263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2877,63 +2877,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. sibirica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50676903" name="name74226a0dc92297192" descr="POLGPR_distribution_map.jpg"/>
+            <wp:docPr id="15970948" name="name11546a29a760f413d" descr="POLGPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POLGPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68736a0dc9229718c" cstate="print"/>
+                    <a:blip r:embed="rId82046a29a760f4139" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7450,51 +7450,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Entomologist </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29-44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40836a0dc9229919b" w:history="1">
+      <w:hyperlink r:id="rId76426a29a76102140" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00779962.2003.9722106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7531,51 +7531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomologicheskoe Obozrenie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 54–55 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16266a0dc92299233" w:history="1">
+      <w:hyperlink r:id="rId67756a29a7610249f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S001387381901007X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7719,51 +7719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 32-39 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64836a0dc9229936c" w:history="1">
+      <w:hyperlink r:id="rId37686a29a76102620" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.35885/1996-1499-2021-14-2-32-39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7905,51 +7905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Report of a Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Polygraphus proximus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(revised version). EPPO, Paris, 7 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18376a0dc9229949b" w:history="1">
+      <w:hyperlink r:id="rId10186a29a76102762" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8211,51 +8211,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomological Review </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1059-1066. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24656a0dc922996b2" w:history="1">
+      <w:hyperlink r:id="rId58696a29a76102984" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873814080028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8301,51 +8301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8281. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57846a0dc92299743" w:history="1">
+      <w:hyperlink r:id="rId32826a29a76102a1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.8281</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8587,51 +8587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18616a0dc92299922" w:history="1">
+      <w:hyperlink r:id="rId77516a29a76102bf9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.7679805</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8677,51 +8677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1003-1022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71366a0dc922999b3" w:history="1">
+      <w:hyperlink r:id="rId61426a29a76102c8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.10199570</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8805,51 +8805,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42036a0dc92299a81" w:history="1">
+      <w:hyperlink r:id="rId40716a29a76102d61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/ieaa140</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9374,99 +9374,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 156-164 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16616a0dc92299e14" w:history="1">
+      <w:hyperlink r:id="rId60646a29a76103149" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873818020045</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurentsov AI (1941) [The Bark Beetles of the USSR Far East]. Academy of Sciences of the USSR: Moscow, Russia; St. Petersburg, Russia, pp. 1-234 (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mandelshtam MY (2013) [Annotated list of bark beetles (Scolytidae) of the fauna of Russia] (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27976a0dc92299e72" w:history="1">
+      <w:hyperlink r:id="rId21666a29a761031a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 27 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9501,51 +9501,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 58-75 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34886a0dc92299ef3" w:history="1">
+      <w:hyperlink r:id="rId90776a29a76103225" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21266/2079-4304.2018.225.58-75</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9970,51 +9970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 282-293. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10956a0dc9229a1dd" w:history="1">
+      <w:hyperlink r:id="rId37356a29a76103528" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b05-164</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10078,51 +10078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 63-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90826a0dc9229a28d" w:history="1">
+      <w:hyperlink r:id="rId71636a29a761035d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111718010137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10264,51 +10264,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71-84.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Semenova O (2023) [In the Perm region, 17 hectares of forest will be cut down due to the invasion of the polygraph beetle] (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77086a0dc9229a3b7" w:history="1">
+      <w:hyperlink r:id="rId38456a29a7610370f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 17 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10519,99 +10519,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67-84 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23136a0dc9229a57c" w:history="1">
+      <w:hyperlink r:id="rId65046a29a761038b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17238/issn0536-1036.2017.2.67</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stark VN (1952) Koroedy [Bark beetles]. Fauna SSSR, Novaya Seriya, No. 49, Zhestkokrylye. Tom 31. Moscow, Leningrad: Zoologicheskiy Institut Akademii Nauk SSSR, 463 pp. (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subris A (2023) Fir trees are being destroyed by the thousands. Visitors to the Taganay National Park are sounding the alarm due to mass decline of conifers. 74.RU Chelyabinskaya Oblast. [In Russian] </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68266a0dc9229a5dc" w:history="1">
+      <w:hyperlink r:id="rId19546a29a76103907" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://74.ru/text/ecology/2023/06/28/72434447/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10646,51 +10646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e10274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26566a0dc9229a65a" w:history="1">
+      <w:hyperlink r:id="rId77566a29a76103985" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ece3.10274</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10756,51 +10756,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">428</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14-19, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91996a0dc9229a706" w:history="1">
+      <w:hyperlink r:id="rId92786a29a76103a36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2018.06.030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10846,101 +10846,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0246812. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82636a0dc9229a794" w:history="1">
+      <w:hyperlink r:id="rId38916a29a76103ad4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0246812</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Taxonomy Browser:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Polygraphus proximus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BOLD SYSTEM (2023) Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96446a0dc9229a7e4" w:history="1">
+      <w:hyperlink r:id="rId90396a29a76103b25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22[tax]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 September 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11115,51 +11115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemoecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183-195. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48356a0dc9229a93f" w:history="1">
+      <w:hyperlink r:id="rId38136a29a76103c85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00049-022-00377-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11252,51 +11252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Forest Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18116a0dc9229aa36" w:history="1">
+      <w:hyperlink r:id="rId36186a29a76103d8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10310-003-0056-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -11362,51 +11362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EN-1780, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62066a0dc9229aaee" w:history="1">
+      <w:hyperlink r:id="rId21316a29a76103e5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1780</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11472,51 +11472,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Polygraphus proximus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36966a0dc9229abaa" w:history="1">
+      <w:hyperlink r:id="rId66456a29a76103f21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11529,63 +11529,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68156914" name="name51806a0dc9229b0b7" descr="eu_funding_250.png"/>
+            <wp:docPr id="78734318" name="name78666a29a7610422a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73616a0dc9229b0b6" cstate="print"/>
+                    <a:blip r:embed="rId77976a29a76104229" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11683,137 +11683,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47405938">
+  <w:abstractNum w:abstractNumId="23394188">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36453273">
+    <w:lvl w:ilvl="0" w:tplc="68830762">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36453273" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68830762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36453273" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68830762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36453273" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68830762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36453273" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68830762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36453273" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68830762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36453273" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68830762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36453273" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68830762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36453273" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68830762" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47405937">
+  <w:abstractNum w:abstractNumId="23394187">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80679168">
+    <w:lvl w:ilvl="0" w:tplc="51016995">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12565,55 +12565,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47405937">
-    <w:abstractNumId w:val="47405937"/>
+  <w:num w:numId="23394187">
+    <w:abstractNumId w:val="23394187"/>
   </w:num>
-  <w:num w:numId="47405938">
-    <w:abstractNumId w:val="47405938"/>
+  <w:num w:numId="23394188">
+    <w:abstractNumId w:val="23394188"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24163,51 +24163,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId122590055" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId604409267" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10886a0dc92294bfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/" TargetMode="External"/><Relationship Id="rId56106a0dc92294c6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/categorization" TargetMode="External"/><Relationship Id="rId29096a0dc922955b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/photos" TargetMode="External"/><Relationship Id="rId40836a0dc9229919b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00779962.2003.9722106" TargetMode="External"/><Relationship Id="rId16266a0dc92299233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S001387381901007X" TargetMode="External"/><Relationship Id="rId64836a0dc9229936c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35885/1996-1499-2021-14-2-32-39" TargetMode="External"/><Relationship Id="rId18376a0dc9229949b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId24656a0dc922996b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873814080028" TargetMode="External"/><Relationship Id="rId57846a0dc92299743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.8281" TargetMode="External"/><Relationship Id="rId18616a0dc92299922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7679805" TargetMode="External"/><Relationship Id="rId71366a0dc922999b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10199570" TargetMode="External"/><Relationship Id="rId42036a0dc92299a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieaa140" TargetMode="External"/><Relationship Id="rId16616a0dc92299e14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873818020045" TargetMode="External"/><Relationship Id="rId27976a0dc92299e72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm" TargetMode="External"/><Relationship Id="rId34886a0dc92299ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21266/2079-4304.2018.225.58-75" TargetMode="External"/><Relationship Id="rId10956a0dc9229a1dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b05-164" TargetMode="External"/><Relationship Id="rId90826a0dc9229a28d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111718010137" TargetMode="External"/><Relationship Id="rId77086a0dc9229a3b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa" TargetMode="External"/><Relationship Id="rId23136a0dc9229a57c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17238/issn0536-1036.2017.2.67" TargetMode="External"/><Relationship Id="rId68266a0dc9229a5dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://74.ru/text/ecology/2023/06/28/72434447/" TargetMode="External"/><Relationship Id="rId26566a0dc9229a65a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.10274" TargetMode="External"/><Relationship Id="rId91996a0dc9229a706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2018.06.030" TargetMode="External"/><Relationship Id="rId82636a0dc9229a794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0246812" TargetMode="External"/><Relationship Id="rId96446a0dc9229a7e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22%5btax]" TargetMode="External"/><Relationship Id="rId48356a0dc9229a93f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-022-00377-5" TargetMode="External"/><Relationship Id="rId18116a0dc9229aa36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-003-0056-9" TargetMode="External"/><Relationship Id="rId62066a0dc9229aaee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1780" TargetMode="External"/><Relationship Id="rId36966a0dc9229abaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48266a0dc92295468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48266a0dc92295468.jpg"/><Relationship Id="rId68736a0dc9229718c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68736a0dc9229718c.jpg"/><Relationship Id="rId73616a0dc9229b0b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73616a0dc9229b0b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId348834865" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId566629548" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52076a29a760f1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/" TargetMode="External"/><Relationship Id="rId35716a29a760f19bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/categorization" TargetMode="External"/><Relationship Id="rId15846a29a760f2263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/photos" TargetMode="External"/><Relationship Id="rId76426a29a76102140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00779962.2003.9722106" TargetMode="External"/><Relationship Id="rId67756a29a7610249f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S001387381901007X" TargetMode="External"/><Relationship Id="rId37686a29a76102620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35885/1996-1499-2021-14-2-32-39" TargetMode="External"/><Relationship Id="rId10186a29a76102762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId58696a29a76102984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873814080028" TargetMode="External"/><Relationship Id="rId32826a29a76102a1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.8281" TargetMode="External"/><Relationship Id="rId77516a29a76102bf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7679805" TargetMode="External"/><Relationship Id="rId61426a29a76102c8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10199570" TargetMode="External"/><Relationship Id="rId40716a29a76102d61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieaa140" TargetMode="External"/><Relationship Id="rId60646a29a76103149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873818020045" TargetMode="External"/><Relationship Id="rId21666a29a761031a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm" TargetMode="External"/><Relationship Id="rId90776a29a76103225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21266/2079-4304.2018.225.58-75" TargetMode="External"/><Relationship Id="rId37356a29a76103528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b05-164" TargetMode="External"/><Relationship Id="rId71636a29a761035d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111718010137" TargetMode="External"/><Relationship Id="rId38456a29a7610370f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa" TargetMode="External"/><Relationship Id="rId65046a29a761038b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17238/issn0536-1036.2017.2.67" TargetMode="External"/><Relationship Id="rId19546a29a76103907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://74.ru/text/ecology/2023/06/28/72434447/" TargetMode="External"/><Relationship Id="rId77566a29a76103985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.10274" TargetMode="External"/><Relationship Id="rId92786a29a76103a36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2018.06.030" TargetMode="External"/><Relationship Id="rId38916a29a76103ad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0246812" TargetMode="External"/><Relationship Id="rId90396a29a76103b25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22%5btax]" TargetMode="External"/><Relationship Id="rId38136a29a76103c85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-022-00377-5" TargetMode="External"/><Relationship Id="rId36186a29a76103d8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-003-0056-9" TargetMode="External"/><Relationship Id="rId21316a29a76103e5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1780" TargetMode="External"/><Relationship Id="rId66456a29a76103f21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86676a29a760f2113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86676a29a760f2113.jpg"/><Relationship Id="rId82046a29a760f4139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82046a29a760f4139.jpg"/><Relationship Id="rId77976a29a76104229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77976a29a76104229.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>