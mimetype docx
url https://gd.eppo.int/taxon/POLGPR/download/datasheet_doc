--- v10 (2026-06-10)
+++ v11 (2026-07-01)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Blandford</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese silver-fir bark beetle, Sakhalin-fir bark beetle, four-eyed fir bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52076a29a760f1953" w:history="1">
+            <w:hyperlink r:id="rId41196a45251158d55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35716a29a760f19bf" w:history="1">
+            <w:hyperlink r:id="rId97186a45251158dd0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POLGPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12064486" name="name50666a29a760f2115" descr="15819.jpg"/>
+                  <wp:docPr id="61007410" name="name36096a45251159623" descr="15819.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15819.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId86676a29a760f2113" cstate="print"/>
+                          <a:blip r:embed="rId22316a45251159622" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15846a29a760f2263" w:history="1">
+            <w:hyperlink r:id="rId12936a45251159754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2877,63 +2877,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. sibirica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15970948" name="name11546a29a760f413d" descr="POLGPR_distribution_map.jpg"/>
+            <wp:docPr id="13113925" name="name44376a4525115b248" descr="POLGPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POLGPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82046a29a760f4139" cstate="print"/>
+                    <a:blip r:embed="rId86296a4525115b245" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7450,51 +7450,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Entomologist </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29-44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76426a29a76102140" w:history="1">
+      <w:hyperlink r:id="rId29886a4525115d5ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00779962.2003.9722106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7531,51 +7531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomologicheskoe Obozrenie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 54–55 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67756a29a7610249f" w:history="1">
+      <w:hyperlink r:id="rId73236a4525115d642" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S001387381901007X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7719,51 +7719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 32-39 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37686a29a76102620" w:history="1">
+      <w:hyperlink r:id="rId45866a4525115d779" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.35885/1996-1499-2021-14-2-32-39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7905,51 +7905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Report of a Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Polygraphus proximus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(revised version). EPPO, Paris, 7 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10186a29a76102762" w:history="1">
+      <w:hyperlink r:id="rId52236a4525115d8d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8211,51 +8211,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomological Review </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1059-1066. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58696a29a76102984" w:history="1">
+      <w:hyperlink r:id="rId51046a4525115db03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873814080028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8301,51 +8301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8281. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32826a29a76102a1a" w:history="1">
+      <w:hyperlink r:id="rId50096a4525115db9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.8281</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8587,51 +8587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77516a29a76102bf9" w:history="1">
+      <w:hyperlink r:id="rId10286a4525115ddb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.7679805</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8677,51 +8677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1003-1022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61426a29a76102c8f" w:history="1">
+      <w:hyperlink r:id="rId20106a4525115de4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.10199570</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8805,51 +8805,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40716a29a76102d61" w:history="1">
+      <w:hyperlink r:id="rId29126a4525115df23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/ieaa140</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9374,99 +9374,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 156-164 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60646a29a76103149" w:history="1">
+      <w:hyperlink r:id="rId37336a4525115e2ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873818020045</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurentsov AI (1941) [The Bark Beetles of the USSR Far East]. Academy of Sciences of the USSR: Moscow, Russia; St. Petersburg, Russia, pp. 1-234 (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mandelshtam MY (2013) [Annotated list of bark beetles (Scolytidae) of the fauna of Russia] (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21666a29a761031a2" w:history="1">
+      <w:hyperlink r:id="rId14176a4525115e33f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 27 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9501,51 +9501,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 58-75 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90776a29a76103225" w:history="1">
+      <w:hyperlink r:id="rId67526a4525115e3c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21266/2079-4304.2018.225.58-75</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9970,51 +9970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 282-293. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37356a29a76103528" w:history="1">
+      <w:hyperlink r:id="rId73736a4525115e6df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b05-164</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10078,51 +10078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 63-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71636a29a761035d9" w:history="1">
+      <w:hyperlink r:id="rId47016a4525115e795" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111718010137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10264,51 +10264,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71-84.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Semenova O (2023) [In the Perm region, 17 hectares of forest will be cut down due to the invasion of the polygraph beetle] (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38456a29a7610370f" w:history="1">
+      <w:hyperlink r:id="rId31086a4525115e8cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 17 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10519,99 +10519,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67-84 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65046a29a761038b2" w:history="1">
+      <w:hyperlink r:id="rId91286a4525115ea77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17238/issn0536-1036.2017.2.67</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stark VN (1952) Koroedy [Bark beetles]. Fauna SSSR, Novaya Seriya, No. 49, Zhestkokrylye. Tom 31. Moscow, Leningrad: Zoologicheskiy Institut Akademii Nauk SSSR, 463 pp. (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subris A (2023) Fir trees are being destroyed by the thousands. Visitors to the Taganay National Park are sounding the alarm due to mass decline of conifers. 74.RU Chelyabinskaya Oblast. [In Russian] </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19546a29a76103907" w:history="1">
+      <w:hyperlink r:id="rId98356a4525115eace" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://74.ru/text/ecology/2023/06/28/72434447/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10646,51 +10646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e10274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77566a29a76103985" w:history="1">
+      <w:hyperlink r:id="rId37116a4525115eb4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ece3.10274</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10756,51 +10756,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">428</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14-19, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92786a29a76103a36" w:history="1">
+      <w:hyperlink r:id="rId64396a4525115ec2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2018.06.030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10846,101 +10846,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0246812. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38916a29a76103ad4" w:history="1">
+      <w:hyperlink r:id="rId90916a4525115ecc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0246812</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Taxonomy Browser:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Polygraphus proximus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BOLD SYSTEM (2023) Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90396a29a76103b25" w:history="1">
+      <w:hyperlink r:id="rId45466a4525115ed36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22[tax]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 September 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11115,51 +11115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemoecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183-195. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38136a29a76103c85" w:history="1">
+      <w:hyperlink r:id="rId42826a4525115eea0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00049-022-00377-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11252,51 +11252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Forest Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36186a29a76103d8f" w:history="1">
+      <w:hyperlink r:id="rId85456a4525115ef8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10310-003-0056-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -11362,51 +11362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EN-1780, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21316a29a76103e5a" w:history="1">
+      <w:hyperlink r:id="rId68906a4525115f047" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1780</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11472,51 +11472,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Polygraphus proximus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66456a29a76103f21" w:history="1">
+      <w:hyperlink r:id="rId41706a4525115f107" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11529,63 +11529,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78734318" name="name78666a29a7610422a" descr="eu_funding_250.png"/>
+            <wp:docPr id="84314636" name="name28346a4525115f1e6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77976a29a76104229" cstate="print"/>
+                    <a:blip r:embed="rId16726a4525115f1e5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11683,137 +11683,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23394188">
+  <w:abstractNum w:abstractNumId="78227729">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68830762">
+    <w:lvl w:ilvl="0" w:tplc="52521854">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68830762" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52521854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68830762" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52521854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68830762" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52521854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68830762" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52521854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68830762" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52521854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68830762" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52521854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68830762" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52521854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68830762" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52521854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23394187">
+  <w:abstractNum w:abstractNumId="78227728">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51016995">
+    <w:lvl w:ilvl="0" w:tplc="83132221">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12565,55 +12565,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23394187">
-    <w:abstractNumId w:val="23394187"/>
+  <w:num w:numId="78227728">
+    <w:abstractNumId w:val="78227728"/>
   </w:num>
-  <w:num w:numId="23394188">
-    <w:abstractNumId w:val="23394188"/>
+  <w:num w:numId="78227729">
+    <w:abstractNumId w:val="78227729"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24163,51 +24163,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId348834865" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId566629548" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52076a29a760f1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/" TargetMode="External"/><Relationship Id="rId35716a29a760f19bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/categorization" TargetMode="External"/><Relationship Id="rId15846a29a760f2263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/photos" TargetMode="External"/><Relationship Id="rId76426a29a76102140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00779962.2003.9722106" TargetMode="External"/><Relationship Id="rId67756a29a7610249f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S001387381901007X" TargetMode="External"/><Relationship Id="rId37686a29a76102620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35885/1996-1499-2021-14-2-32-39" TargetMode="External"/><Relationship Id="rId10186a29a76102762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId58696a29a76102984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873814080028" TargetMode="External"/><Relationship Id="rId32826a29a76102a1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.8281" TargetMode="External"/><Relationship Id="rId77516a29a76102bf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7679805" TargetMode="External"/><Relationship Id="rId61426a29a76102c8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10199570" TargetMode="External"/><Relationship Id="rId40716a29a76102d61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieaa140" TargetMode="External"/><Relationship Id="rId60646a29a76103149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873818020045" TargetMode="External"/><Relationship Id="rId21666a29a761031a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm" TargetMode="External"/><Relationship Id="rId90776a29a76103225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21266/2079-4304.2018.225.58-75" TargetMode="External"/><Relationship Id="rId37356a29a76103528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b05-164" TargetMode="External"/><Relationship Id="rId71636a29a761035d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111718010137" TargetMode="External"/><Relationship Id="rId38456a29a7610370f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa" TargetMode="External"/><Relationship Id="rId65046a29a761038b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17238/issn0536-1036.2017.2.67" TargetMode="External"/><Relationship Id="rId19546a29a76103907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://74.ru/text/ecology/2023/06/28/72434447/" TargetMode="External"/><Relationship Id="rId77566a29a76103985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.10274" TargetMode="External"/><Relationship Id="rId92786a29a76103a36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2018.06.030" TargetMode="External"/><Relationship Id="rId38916a29a76103ad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0246812" TargetMode="External"/><Relationship Id="rId90396a29a76103b25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22%5btax]" TargetMode="External"/><Relationship Id="rId38136a29a76103c85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-022-00377-5" TargetMode="External"/><Relationship Id="rId36186a29a76103d8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-003-0056-9" TargetMode="External"/><Relationship Id="rId21316a29a76103e5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1780" TargetMode="External"/><Relationship Id="rId66456a29a76103f21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86676a29a760f2113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86676a29a760f2113.jpg"/><Relationship Id="rId82046a29a760f4139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82046a29a760f4139.jpg"/><Relationship Id="rId77976a29a76104229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77976a29a76104229.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId524881882" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId337759507" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41196a45251158d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/" TargetMode="External"/><Relationship Id="rId97186a45251158dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/categorization" TargetMode="External"/><Relationship Id="rId12936a45251159754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/photos" TargetMode="External"/><Relationship Id="rId29886a4525115d5ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00779962.2003.9722106" TargetMode="External"/><Relationship Id="rId73236a4525115d642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S001387381901007X" TargetMode="External"/><Relationship Id="rId45866a4525115d779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35885/1996-1499-2021-14-2-32-39" TargetMode="External"/><Relationship Id="rId52236a4525115d8d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId51046a4525115db03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873814080028" TargetMode="External"/><Relationship Id="rId50096a4525115db9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.8281" TargetMode="External"/><Relationship Id="rId10286a4525115ddb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7679805" TargetMode="External"/><Relationship Id="rId20106a4525115de4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10199570" TargetMode="External"/><Relationship Id="rId29126a4525115df23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieaa140" TargetMode="External"/><Relationship Id="rId37336a4525115e2ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873818020045" TargetMode="External"/><Relationship Id="rId14176a4525115e33f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm" TargetMode="External"/><Relationship Id="rId67526a4525115e3c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21266/2079-4304.2018.225.58-75" TargetMode="External"/><Relationship Id="rId73736a4525115e6df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b05-164" TargetMode="External"/><Relationship Id="rId47016a4525115e795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111718010137" TargetMode="External"/><Relationship Id="rId31086a4525115e8cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa" TargetMode="External"/><Relationship Id="rId91286a4525115ea77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17238/issn0536-1036.2017.2.67" TargetMode="External"/><Relationship Id="rId98356a4525115eace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://74.ru/text/ecology/2023/06/28/72434447/" TargetMode="External"/><Relationship Id="rId37116a4525115eb4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.10274" TargetMode="External"/><Relationship Id="rId64396a4525115ec2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2018.06.030" TargetMode="External"/><Relationship Id="rId90916a4525115ecc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0246812" TargetMode="External"/><Relationship Id="rId45466a4525115ed36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22%5btax]" TargetMode="External"/><Relationship Id="rId42826a4525115eea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-022-00377-5" TargetMode="External"/><Relationship Id="rId85456a4525115ef8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-003-0056-9" TargetMode="External"/><Relationship Id="rId68906a4525115f047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1780" TargetMode="External"/><Relationship Id="rId41706a4525115f107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22316a45251159622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22316a45251159622.jpg"/><Relationship Id="rId86296a4525115b245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86296a4525115b245.jpg"/><Relationship Id="rId16726a4525115f1e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16726a4525115f1e5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>