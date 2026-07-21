--- v11 (2026-07-01)
+++ v12 (2026-07-21)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Blandford</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese silver-fir bark beetle, Sakhalin-fir bark beetle, four-eyed fir bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41196a45251158d55" w:history="1">
+            <w:hyperlink r:id="rId30246a5fe8efd6625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97186a45251158dd0" w:history="1">
+            <w:hyperlink r:id="rId32226a5fe8efd6691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POLGPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61007410" name="name36096a45251159623" descr="15819.jpg"/>
+                  <wp:docPr id="53543970" name="name36156a5fe8efd6dd8" descr="15819.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15819.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId22316a45251159622" cstate="print"/>
+                          <a:blip r:embed="rId12366a5fe8efd6dd6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId12936a45251159754" w:history="1">
+            <w:hyperlink r:id="rId47326a5fe8efd6f15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2877,63 +2877,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. sibirica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13113925" name="name44376a4525115b248" descr="POLGPR_distribution_map.jpg"/>
+            <wp:docPr id="25083620" name="name99856a5fe8efd88df" descr="POLGPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POLGPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86296a4525115b245" cstate="print"/>
+                    <a:blip r:embed="rId10046a5fe8efd88dd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7450,51 +7450,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Entomologist </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29-44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29886a4525115d5ac" w:history="1">
+      <w:hyperlink r:id="rId23246a5fe8efdaa28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00779962.2003.9722106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7531,51 +7531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomologicheskoe Obozrenie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 54–55 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73236a4525115d642" w:history="1">
+      <w:hyperlink r:id="rId64516a5fe8efdaac7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S001387381901007X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7719,51 +7719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 32-39 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45866a4525115d779" w:history="1">
+      <w:hyperlink r:id="rId67706a5fe8efdac11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.35885/1996-1499-2021-14-2-32-39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7905,51 +7905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Report of a Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Polygraphus proximus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(revised version). EPPO, Paris, 7 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52236a4525115d8d5" w:history="1">
+      <w:hyperlink r:id="rId56616a5fe8efdad46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8211,51 +8211,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomological Review </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1059-1066. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51046a4525115db03" w:history="1">
+      <w:hyperlink r:id="rId82226a5fe8efdaf34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873814080028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8301,51 +8301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8281. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50096a4525115db9c" w:history="1">
+      <w:hyperlink r:id="rId31376a5fe8efdafc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.8281</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8587,51 +8587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10286a4525115ddb7" w:history="1">
+      <w:hyperlink r:id="rId42996a5fe8efdb193" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.7679805</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8677,51 +8677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1003-1022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20106a4525115de4f" w:history="1">
+      <w:hyperlink r:id="rId71186a5fe8efdb223" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.10199570</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8805,51 +8805,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29126a4525115df23" w:history="1">
+      <w:hyperlink r:id="rId18036a5fe8efdb2ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/ieaa140</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9374,99 +9374,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 156-164 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37336a4525115e2ea" w:history="1">
+      <w:hyperlink r:id="rId53676a5fe8efdb68d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873818020045</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurentsov AI (1941) [The Bark Beetles of the USSR Far East]. Academy of Sciences of the USSR: Moscow, Russia; St. Petersburg, Russia, pp. 1-234 (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mandelshtam MY (2013) [Annotated list of bark beetles (Scolytidae) of the fauna of Russia] (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14176a4525115e33f" w:history="1">
+      <w:hyperlink r:id="rId31976a5fe8efdb6e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 27 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9501,51 +9501,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 58-75 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67526a4525115e3c3" w:history="1">
+      <w:hyperlink r:id="rId51656a5fe8efdb764" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21266/2079-4304.2018.225.58-75</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9970,51 +9970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 282-293. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73736a4525115e6df" w:history="1">
+      <w:hyperlink r:id="rId48106a5fe8efdba53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b05-164</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10078,51 +10078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 63-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47016a4525115e795" w:history="1">
+      <w:hyperlink r:id="rId35046a5fe8efdbb03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111718010137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10264,51 +10264,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71-84.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Semenova O (2023) [In the Perm region, 17 hectares of forest will be cut down due to the invasion of the polygraph beetle] (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31086a4525115e8cd" w:history="1">
+      <w:hyperlink r:id="rId59736a5fe8efdbc58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 17 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10519,99 +10519,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67-84 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91286a4525115ea77" w:history="1">
+      <w:hyperlink r:id="rId69566a5fe8efdbdf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17238/issn0536-1036.2017.2.67</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stark VN (1952) Koroedy [Bark beetles]. Fauna SSSR, Novaya Seriya, No. 49, Zhestkokrylye. Tom 31. Moscow, Leningrad: Zoologicheskiy Institut Akademii Nauk SSSR, 463 pp. (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subris A (2023) Fir trees are being destroyed by the thousands. Visitors to the Taganay National Park are sounding the alarm due to mass decline of conifers. 74.RU Chelyabinskaya Oblast. [In Russian] </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98356a4525115eace" w:history="1">
+      <w:hyperlink r:id="rId12666a5fe8efdbe4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://74.ru/text/ecology/2023/06/28/72434447/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10646,51 +10646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e10274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37116a4525115eb4d" w:history="1">
+      <w:hyperlink r:id="rId76186a5fe8efdbec9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ece3.10274</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10756,51 +10756,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">428</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14-19, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64396a4525115ec2d" w:history="1">
+      <w:hyperlink r:id="rId28986a5fe8efdbf78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2018.06.030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10846,101 +10846,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0246812. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90916a4525115ecc7" w:history="1">
+      <w:hyperlink r:id="rId99476a5fe8efdc007" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0246812</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Taxonomy Browser:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Polygraphus proximus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BOLD SYSTEM (2023) Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45466a4525115ed36" w:history="1">
+      <w:hyperlink r:id="rId66946a5fe8efdc05a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22[tax]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 September 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11115,51 +11115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemoecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183-195. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42826a4525115eea0" w:history="1">
+      <w:hyperlink r:id="rId95806a5fe8efdc1bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00049-022-00377-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11252,51 +11252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Forest Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85456a4525115ef8c" w:history="1">
+      <w:hyperlink r:id="rId20926a5fe8efdc2b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10310-003-0056-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -11362,51 +11362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EN-1780, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68906a4525115f047" w:history="1">
+      <w:hyperlink r:id="rId20806a5fe8efdc368" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1780</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11472,51 +11472,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Polygraphus proximus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41706a4525115f107" w:history="1">
+      <w:hyperlink r:id="rId53966a5fe8efdc423" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11529,63 +11529,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84314636" name="name28346a4525115f1e6" descr="eu_funding_250.png"/>
+            <wp:docPr id="44764088" name="name24436a5fe8efdc85c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16726a4525115f1e5" cstate="print"/>
+                    <a:blip r:embed="rId92106a5fe8efdc859" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11683,137 +11683,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78227729">
+  <w:abstractNum w:abstractNumId="51203932">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52521854">
+    <w:lvl w:ilvl="0" w:tplc="11008980">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52521854" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11008980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52521854" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11008980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52521854" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11008980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52521854" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11008980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52521854" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11008980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52521854" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11008980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52521854" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11008980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52521854" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11008980" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78227728">
+  <w:abstractNum w:abstractNumId="51203931">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83132221">
+    <w:lvl w:ilvl="0" w:tplc="71827166">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12565,55 +12565,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78227728">
-    <w:abstractNumId w:val="78227728"/>
+  <w:num w:numId="51203931">
+    <w:abstractNumId w:val="51203931"/>
   </w:num>
-  <w:num w:numId="78227729">
-    <w:abstractNumId w:val="78227729"/>
+  <w:num w:numId="51203932">
+    <w:abstractNumId w:val="51203932"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24163,51 +24163,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId524881882" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId337759507" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41196a45251158d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/" TargetMode="External"/><Relationship Id="rId97186a45251158dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/categorization" TargetMode="External"/><Relationship Id="rId12936a45251159754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/photos" TargetMode="External"/><Relationship Id="rId29886a4525115d5ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00779962.2003.9722106" TargetMode="External"/><Relationship Id="rId73236a4525115d642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S001387381901007X" TargetMode="External"/><Relationship Id="rId45866a4525115d779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35885/1996-1499-2021-14-2-32-39" TargetMode="External"/><Relationship Id="rId52236a4525115d8d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId51046a4525115db03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873814080028" TargetMode="External"/><Relationship Id="rId50096a4525115db9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.8281" TargetMode="External"/><Relationship Id="rId10286a4525115ddb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7679805" TargetMode="External"/><Relationship Id="rId20106a4525115de4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10199570" TargetMode="External"/><Relationship Id="rId29126a4525115df23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieaa140" TargetMode="External"/><Relationship Id="rId37336a4525115e2ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873818020045" TargetMode="External"/><Relationship Id="rId14176a4525115e33f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm" TargetMode="External"/><Relationship Id="rId67526a4525115e3c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21266/2079-4304.2018.225.58-75" TargetMode="External"/><Relationship Id="rId73736a4525115e6df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b05-164" TargetMode="External"/><Relationship Id="rId47016a4525115e795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111718010137" TargetMode="External"/><Relationship Id="rId31086a4525115e8cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa" TargetMode="External"/><Relationship Id="rId91286a4525115ea77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17238/issn0536-1036.2017.2.67" TargetMode="External"/><Relationship Id="rId98356a4525115eace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://74.ru/text/ecology/2023/06/28/72434447/" TargetMode="External"/><Relationship Id="rId37116a4525115eb4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.10274" TargetMode="External"/><Relationship Id="rId64396a4525115ec2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2018.06.030" TargetMode="External"/><Relationship Id="rId90916a4525115ecc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0246812" TargetMode="External"/><Relationship Id="rId45466a4525115ed36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22%5btax]" TargetMode="External"/><Relationship Id="rId42826a4525115eea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-022-00377-5" TargetMode="External"/><Relationship Id="rId85456a4525115ef8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-003-0056-9" TargetMode="External"/><Relationship Id="rId68906a4525115f047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1780" TargetMode="External"/><Relationship Id="rId41706a4525115f107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22316a45251159622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22316a45251159622.jpg"/><Relationship Id="rId86296a4525115b245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86296a4525115b245.jpg"/><Relationship Id="rId16726a4525115f1e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16726a4525115f1e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId955352413" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId216051917" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30246a5fe8efd6625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/" TargetMode="External"/><Relationship Id="rId32226a5fe8efd6691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/categorization" TargetMode="External"/><Relationship Id="rId47326a5fe8efd6f15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/photos" TargetMode="External"/><Relationship Id="rId23246a5fe8efdaa28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00779962.2003.9722106" TargetMode="External"/><Relationship Id="rId64516a5fe8efdaac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S001387381901007X" TargetMode="External"/><Relationship Id="rId67706a5fe8efdac11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35885/1996-1499-2021-14-2-32-39" TargetMode="External"/><Relationship Id="rId56616a5fe8efdad46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId82226a5fe8efdaf34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873814080028" TargetMode="External"/><Relationship Id="rId31376a5fe8efdafc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.8281" TargetMode="External"/><Relationship Id="rId42996a5fe8efdb193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7679805" TargetMode="External"/><Relationship Id="rId71186a5fe8efdb223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10199570" TargetMode="External"/><Relationship Id="rId18036a5fe8efdb2ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieaa140" TargetMode="External"/><Relationship Id="rId53676a5fe8efdb68d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873818020045" TargetMode="External"/><Relationship Id="rId31976a5fe8efdb6e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm" TargetMode="External"/><Relationship Id="rId51656a5fe8efdb764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21266/2079-4304.2018.225.58-75" TargetMode="External"/><Relationship Id="rId48106a5fe8efdba53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b05-164" TargetMode="External"/><Relationship Id="rId35046a5fe8efdbb03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111718010137" TargetMode="External"/><Relationship Id="rId59736a5fe8efdbc58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa" TargetMode="External"/><Relationship Id="rId69566a5fe8efdbdf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17238/issn0536-1036.2017.2.67" TargetMode="External"/><Relationship Id="rId12666a5fe8efdbe4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://74.ru/text/ecology/2023/06/28/72434447/" TargetMode="External"/><Relationship Id="rId76186a5fe8efdbec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.10274" TargetMode="External"/><Relationship Id="rId28986a5fe8efdbf78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2018.06.030" TargetMode="External"/><Relationship Id="rId99476a5fe8efdc007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0246812" TargetMode="External"/><Relationship Id="rId66946a5fe8efdc05a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22%5btax]" TargetMode="External"/><Relationship Id="rId95806a5fe8efdc1bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-022-00377-5" TargetMode="External"/><Relationship Id="rId20926a5fe8efdc2b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-003-0056-9" TargetMode="External"/><Relationship Id="rId20806a5fe8efdc368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1780" TargetMode="External"/><Relationship Id="rId53966a5fe8efdc423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12366a5fe8efd6dd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12366a5fe8efd6dd6.jpg"/><Relationship Id="rId10046a5fe8efd88dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10046a5fe8efd88dd.jpg"/><Relationship Id="rId92106a5fe8efdc859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92106a5fe8efdc859.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>