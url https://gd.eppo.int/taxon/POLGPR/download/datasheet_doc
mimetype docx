--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Blandford</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese silver-fir bark beetle, Sakhalin-fir bark beetle, four-eyed fir bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30246a5fe8efd6625" w:history="1">
+            <w:hyperlink r:id="rId31276a7b6f910b230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32226a5fe8efd6691" w:history="1">
+            <w:hyperlink r:id="rId33106a7b6f910b29c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POLGPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="53543970" name="name36156a5fe8efd6dd8" descr="15819.jpg"/>
+                  <wp:docPr id="40744117" name="name51746a7b6f910bd24" descr="15819.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15819.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12366a5fe8efd6dd6" cstate="print"/>
+                          <a:blip r:embed="rId36326a7b6f910bd22" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId47326a5fe8efd6f15" w:history="1">
+            <w:hyperlink r:id="rId75846a7b6f910be31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2877,63 +2877,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. sibirica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25083620" name="name99856a5fe8efd88df" descr="POLGPR_distribution_map.jpg"/>
+            <wp:docPr id="66914246" name="name53976a7b6f910d909" descr="POLGPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POLGPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10046a5fe8efd88dd" cstate="print"/>
+                    <a:blip r:embed="rId62346a7b6f910d906" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7450,51 +7450,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Entomologist </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29-44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23246a5fe8efdaa28" w:history="1">
+      <w:hyperlink r:id="rId48186a7b6f910fac9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00779962.2003.9722106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7531,51 +7531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomologicheskoe Obozrenie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 54–55 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64516a5fe8efdaac7" w:history="1">
+      <w:hyperlink r:id="rId72576a7b6f910fb58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S001387381901007X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7719,51 +7719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 32-39 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67706a5fe8efdac11" w:history="1">
+      <w:hyperlink r:id="rId42616a7b6f910fc86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.35885/1996-1499-2021-14-2-32-39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7905,51 +7905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Report of a Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Polygraphus proximus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(revised version). EPPO, Paris, 7 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56616a5fe8efdad46" w:history="1">
+      <w:hyperlink r:id="rId93966a7b6f910fdb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8211,51 +8211,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomological Review </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1059-1066. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82226a5fe8efdaf34" w:history="1">
+      <w:hyperlink r:id="rId18866a7b6f910ffcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873814080028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8301,51 +8301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8281. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31376a5fe8efdafc6" w:history="1">
+      <w:hyperlink r:id="rId16206a7b6f911005e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.8281</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8587,51 +8587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42996a5fe8efdb193" w:history="1">
+      <w:hyperlink r:id="rId23286a7b6f9110231" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.7679805</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8677,51 +8677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1003-1022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71186a5fe8efdb223" w:history="1">
+      <w:hyperlink r:id="rId70766a7b6f91102c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.10199570</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8805,51 +8805,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18036a5fe8efdb2ef" w:history="1">
+      <w:hyperlink r:id="rId48306a7b6f9110390" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/ieaa140</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9374,99 +9374,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 156-164 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53676a5fe8efdb68d" w:history="1">
+      <w:hyperlink r:id="rId49986a7b6f9110734" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873818020045</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurentsov AI (1941) [The Bark Beetles of the USSR Far East]. Academy of Sciences of the USSR: Moscow, Russia; St. Petersburg, Russia, pp. 1-234 (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mandelshtam MY (2013) [Annotated list of bark beetles (Scolytidae) of the fauna of Russia] (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31976a5fe8efdb6e2" w:history="1">
+      <w:hyperlink r:id="rId90836a7b6f9110786" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 27 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9501,51 +9501,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 58-75 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51656a5fe8efdb764" w:history="1">
+      <w:hyperlink r:id="rId81476a7b6f9110805" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21266/2079-4304.2018.225.58-75</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9970,51 +9970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 282-293. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48106a5fe8efdba53" w:history="1">
+      <w:hyperlink r:id="rId33676a7b6f9110b17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b05-164</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10078,51 +10078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 63-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35046a5fe8efdbb03" w:history="1">
+      <w:hyperlink r:id="rId88316a7b6f9110bcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111718010137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10264,51 +10264,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71-84.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Semenova O (2023) [In the Perm region, 17 hectares of forest will be cut down due to the invasion of the polygraph beetle] (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59736a5fe8efdbc58" w:history="1">
+      <w:hyperlink r:id="rId59246a7b6f9110cfb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 17 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10519,99 +10519,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67-84 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69566a5fe8efdbdf8" w:history="1">
+      <w:hyperlink r:id="rId52686a7b6f9110e9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17238/issn0536-1036.2017.2.67</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stark VN (1952) Koroedy [Bark beetles]. Fauna SSSR, Novaya Seriya, No. 49, Zhestkokrylye. Tom 31. Moscow, Leningrad: Zoologicheskiy Institut Akademii Nauk SSSR, 463 pp. (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subris A (2023) Fir trees are being destroyed by the thousands. Visitors to the Taganay National Park are sounding the alarm due to mass decline of conifers. 74.RU Chelyabinskaya Oblast. [In Russian] </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12666a5fe8efdbe4b" w:history="1">
+      <w:hyperlink r:id="rId44676a7b6f9110eed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://74.ru/text/ecology/2023/06/28/72434447/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10646,51 +10646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e10274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76186a5fe8efdbec9" w:history="1">
+      <w:hyperlink r:id="rId31046a7b6f9110f6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ece3.10274</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10756,51 +10756,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">428</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14-19, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28986a5fe8efdbf78" w:history="1">
+      <w:hyperlink r:id="rId35896a7b6f9111021" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2018.06.030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10846,101 +10846,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0246812. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99476a5fe8efdc007" w:history="1">
+      <w:hyperlink r:id="rId60206a7b6f91110b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0246812</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Taxonomy Browser:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Polygraphus proximus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BOLD SYSTEM (2023) Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66946a5fe8efdc05a" w:history="1">
+      <w:hyperlink r:id="rId25806a7b6f911110b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22[tax]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 September 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11115,51 +11115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemoecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183-195. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95806a5fe8efdc1bf" w:history="1">
+      <w:hyperlink r:id="rId59856a7b6f911126e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00049-022-00377-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11252,51 +11252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Forest Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20926a5fe8efdc2b1" w:history="1">
+      <w:hyperlink r:id="rId15406a7b6f911134f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10310-003-0056-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -11362,51 +11362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EN-1780, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20806a5fe8efdc368" w:history="1">
+      <w:hyperlink r:id="rId83776a7b6f9111405" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1780</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11472,51 +11472,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Polygraphus proximus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53966a5fe8efdc423" w:history="1">
+      <w:hyperlink r:id="rId54196a7b6f91114bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11529,63 +11529,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44764088" name="name24436a5fe8efdc85c" descr="eu_funding_250.png"/>
+            <wp:docPr id="3459660" name="name54666a7b6f9111773" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92106a5fe8efdc859" cstate="print"/>
+                    <a:blip r:embed="rId15876a7b6f9111772" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11683,137 +11683,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51203932">
+  <w:abstractNum w:abstractNumId="88072366">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11008980">
+    <w:lvl w:ilvl="0" w:tplc="82893189">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11008980" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82893189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11008980" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82893189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11008980" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82893189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11008980" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82893189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11008980" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82893189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11008980" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82893189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11008980" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82893189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11008980" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82893189" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51203931">
+  <w:abstractNum w:abstractNumId="88072365">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71827166">
+    <w:lvl w:ilvl="0" w:tplc="82420032">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12565,55 +12565,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51203931">
-    <w:abstractNumId w:val="51203931"/>
+  <w:num w:numId="88072365">
+    <w:abstractNumId w:val="88072365"/>
   </w:num>
-  <w:num w:numId="51203932">
-    <w:abstractNumId w:val="51203932"/>
+  <w:num w:numId="88072366">
+    <w:abstractNumId w:val="88072366"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24163,51 +24163,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId955352413" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId216051917" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30246a5fe8efd6625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/" TargetMode="External"/><Relationship Id="rId32226a5fe8efd6691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/categorization" TargetMode="External"/><Relationship Id="rId47326a5fe8efd6f15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/photos" TargetMode="External"/><Relationship Id="rId23246a5fe8efdaa28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00779962.2003.9722106" TargetMode="External"/><Relationship Id="rId64516a5fe8efdaac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S001387381901007X" TargetMode="External"/><Relationship Id="rId67706a5fe8efdac11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35885/1996-1499-2021-14-2-32-39" TargetMode="External"/><Relationship Id="rId56616a5fe8efdad46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId82226a5fe8efdaf34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873814080028" TargetMode="External"/><Relationship Id="rId31376a5fe8efdafc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.8281" TargetMode="External"/><Relationship Id="rId42996a5fe8efdb193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7679805" TargetMode="External"/><Relationship Id="rId71186a5fe8efdb223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10199570" TargetMode="External"/><Relationship Id="rId18036a5fe8efdb2ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieaa140" TargetMode="External"/><Relationship Id="rId53676a5fe8efdb68d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873818020045" TargetMode="External"/><Relationship Id="rId31976a5fe8efdb6e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm" TargetMode="External"/><Relationship Id="rId51656a5fe8efdb764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21266/2079-4304.2018.225.58-75" TargetMode="External"/><Relationship Id="rId48106a5fe8efdba53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b05-164" TargetMode="External"/><Relationship Id="rId35046a5fe8efdbb03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111718010137" TargetMode="External"/><Relationship Id="rId59736a5fe8efdbc58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa" TargetMode="External"/><Relationship Id="rId69566a5fe8efdbdf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17238/issn0536-1036.2017.2.67" TargetMode="External"/><Relationship Id="rId12666a5fe8efdbe4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://74.ru/text/ecology/2023/06/28/72434447/" TargetMode="External"/><Relationship Id="rId76186a5fe8efdbec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.10274" TargetMode="External"/><Relationship Id="rId28986a5fe8efdbf78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2018.06.030" TargetMode="External"/><Relationship Id="rId99476a5fe8efdc007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0246812" TargetMode="External"/><Relationship Id="rId66946a5fe8efdc05a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22%5btax]" TargetMode="External"/><Relationship Id="rId95806a5fe8efdc1bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-022-00377-5" TargetMode="External"/><Relationship Id="rId20926a5fe8efdc2b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-003-0056-9" TargetMode="External"/><Relationship Id="rId20806a5fe8efdc368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1780" TargetMode="External"/><Relationship Id="rId53966a5fe8efdc423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12366a5fe8efd6dd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12366a5fe8efd6dd6.jpg"/><Relationship Id="rId10046a5fe8efd88dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10046a5fe8efd88dd.jpg"/><Relationship Id="rId92106a5fe8efdc859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92106a5fe8efdc859.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId856989952" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId787225600" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31276a7b6f910b230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/" TargetMode="External"/><Relationship Id="rId33106a7b6f910b29c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/categorization" TargetMode="External"/><Relationship Id="rId75846a7b6f910be31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/photos" TargetMode="External"/><Relationship Id="rId48186a7b6f910fac9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00779962.2003.9722106" TargetMode="External"/><Relationship Id="rId72576a7b6f910fb58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S001387381901007X" TargetMode="External"/><Relationship Id="rId42616a7b6f910fc86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35885/1996-1499-2021-14-2-32-39" TargetMode="External"/><Relationship Id="rId93966a7b6f910fdb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId18866a7b6f910ffcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873814080028" TargetMode="External"/><Relationship Id="rId16206a7b6f911005e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.8281" TargetMode="External"/><Relationship Id="rId23286a7b6f9110231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7679805" TargetMode="External"/><Relationship Id="rId70766a7b6f91102c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10199570" TargetMode="External"/><Relationship Id="rId48306a7b6f9110390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieaa140" TargetMode="External"/><Relationship Id="rId49986a7b6f9110734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873818020045" TargetMode="External"/><Relationship Id="rId90836a7b6f9110786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm" TargetMode="External"/><Relationship Id="rId81476a7b6f9110805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21266/2079-4304.2018.225.58-75" TargetMode="External"/><Relationship Id="rId33676a7b6f9110b17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b05-164" TargetMode="External"/><Relationship Id="rId88316a7b6f9110bcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111718010137" TargetMode="External"/><Relationship Id="rId59246a7b6f9110cfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa" TargetMode="External"/><Relationship Id="rId52686a7b6f9110e9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17238/issn0536-1036.2017.2.67" TargetMode="External"/><Relationship Id="rId44676a7b6f9110eed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://74.ru/text/ecology/2023/06/28/72434447/" TargetMode="External"/><Relationship Id="rId31046a7b6f9110f6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.10274" TargetMode="External"/><Relationship Id="rId35896a7b6f9111021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2018.06.030" TargetMode="External"/><Relationship Id="rId60206a7b6f91110b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0246812" TargetMode="External"/><Relationship Id="rId25806a7b6f911110b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22%5btax]" TargetMode="External"/><Relationship Id="rId59856a7b6f911126e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-022-00377-5" TargetMode="External"/><Relationship Id="rId15406a7b6f911134f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-003-0056-9" TargetMode="External"/><Relationship Id="rId83776a7b6f9111405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1780" TargetMode="External"/><Relationship Id="rId54196a7b6f91114bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36326a7b6f910bd22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36326a7b6f910bd22.jpg"/><Relationship Id="rId62346a7b6f910d906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62346a7b6f910d906.jpg"/><Relationship Id="rId15876a7b6f9111772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15876a7b6f9111772.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>