--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Blandford</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese silver-fir bark beetle, Sakhalin-fir bark beetle, four-eyed fir bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31276a7b6f910b230" w:history="1">
+            <w:hyperlink r:id="rId10456a95f55a9a7da" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33106a7b6f910b29c" w:history="1">
+            <w:hyperlink r:id="rId38976a95f55a9a848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POLGPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="40744117" name="name51746a7b6f910bd24" descr="15819.jpg"/>
+                  <wp:docPr id="62159591" name="name53076a95f55a9b02a" descr="15819.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15819.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36326a7b6f910bd22" cstate="print"/>
+                          <a:blip r:embed="rId96686a95f55a9b029" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId75846a7b6f910be31" w:history="1">
+            <w:hyperlink r:id="rId12626a95f55a9b16a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2877,63 +2877,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. sibirica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66914246" name="name53976a7b6f910d909" descr="POLGPR_distribution_map.jpg"/>
+            <wp:docPr id="22618545" name="name38936a95f55a9cf21" descr="POLGPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POLGPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62346a7b6f910d906" cstate="print"/>
+                    <a:blip r:embed="rId79156a95f55a9cf1d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7450,51 +7450,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Entomologist </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29-44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48186a7b6f910fac9" w:history="1">
+      <w:hyperlink r:id="rId82566a95f55a9efad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00779962.2003.9722106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7531,51 +7531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomologicheskoe Obozrenie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 54–55 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72576a7b6f910fb58" w:history="1">
+      <w:hyperlink r:id="rId10536a95f55a9f03d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S001387381901007X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7719,51 +7719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 32-39 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42616a7b6f910fc86" w:history="1">
+      <w:hyperlink r:id="rId79686a95f55a9f17e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.35885/1996-1499-2021-14-2-32-39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7905,51 +7905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Report of a Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Polygraphus proximus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(revised version). EPPO, Paris, 7 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93966a7b6f910fdb7" w:history="1">
+      <w:hyperlink r:id="rId88866a95f55a9f2f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8211,51 +8211,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomological Review </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1059-1066. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18866a7b6f910ffcb" w:history="1">
+      <w:hyperlink r:id="rId15676a95f55a9f4f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873814080028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8301,51 +8301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8281. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16206a7b6f911005e" w:history="1">
+      <w:hyperlink r:id="rId72706a95f55a9f586" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.8281</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8587,51 +8587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23286a7b6f9110231" w:history="1">
+      <w:hyperlink r:id="rId89876a95f55a9f761" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.7679805</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8677,51 +8677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1003-1022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70766a7b6f91102c2" w:history="1">
+      <w:hyperlink r:id="rId65436a95f55a9f7f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.10199570</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8805,51 +8805,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48306a7b6f9110390" w:history="1">
+      <w:hyperlink r:id="rId10636a95f55a9f8c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/ieaa140</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9374,99 +9374,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 156-164 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49986a7b6f9110734" w:history="1">
+      <w:hyperlink r:id="rId64876a95f55a9fc6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873818020045</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurentsov AI (1941) [The Bark Beetles of the USSR Far East]. Academy of Sciences of the USSR: Moscow, Russia; St. Petersburg, Russia, pp. 1-234 (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mandelshtam MY (2013) [Annotated list of bark beetles (Scolytidae) of the fauna of Russia] (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90836a7b6f9110786" w:history="1">
+      <w:hyperlink r:id="rId76116a95f55a9fcda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 27 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9501,51 +9501,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 58-75 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81476a7b6f9110805" w:history="1">
+      <w:hyperlink r:id="rId11356a95f55a9fd8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21266/2079-4304.2018.225.58-75</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9970,51 +9970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 282-293. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33676a7b6f9110b17" w:history="1">
+      <w:hyperlink r:id="rId37356a95f55aa0098" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b05-164</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10078,51 +10078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 63-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88316a7b6f9110bcb" w:history="1">
+      <w:hyperlink r:id="rId97586a95f55aa016a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111718010137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10264,51 +10264,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71-84.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Semenova O (2023) [In the Perm region, 17 hectares of forest will be cut down due to the invasion of the polygraph beetle] (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59246a7b6f9110cfb" w:history="1">
+      <w:hyperlink r:id="rId49766a95f55aa02d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 17 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10519,99 +10519,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67-84 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52686a7b6f9110e9a" w:history="1">
+      <w:hyperlink r:id="rId37716a95f55aa047b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17238/issn0536-1036.2017.2.67</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stark VN (1952) Koroedy [Bark beetles]. Fauna SSSR, Novaya Seriya, No. 49, Zhestkokrylye. Tom 31. Moscow, Leningrad: Zoologicheskiy Institut Akademii Nauk SSSR, 463 pp. (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subris A (2023) Fir trees are being destroyed by the thousands. Visitors to the Taganay National Park are sounding the alarm due to mass decline of conifers. 74.RU Chelyabinskaya Oblast. [In Russian] </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44676a7b6f9110eed" w:history="1">
+      <w:hyperlink r:id="rId86336a95f55aa04d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://74.ru/text/ecology/2023/06/28/72434447/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10646,51 +10646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e10274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31046a7b6f9110f6a" w:history="1">
+      <w:hyperlink r:id="rId64796a95f55aa0551" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ece3.10274</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10756,51 +10756,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">428</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14-19, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35896a7b6f9111021" w:history="1">
+      <w:hyperlink r:id="rId10446a95f55aa0603" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2018.06.030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10846,101 +10846,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0246812. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60206a7b6f91110b0" w:history="1">
+      <w:hyperlink r:id="rId18056a95f55aa0696" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0246812</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Taxonomy Browser:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Polygraphus proximus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BOLD SYSTEM (2023) Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25806a7b6f911110b" w:history="1">
+      <w:hyperlink r:id="rId45266a95f55aa06e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22[tax]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 September 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11115,51 +11115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemoecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183-195. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59856a7b6f911126e" w:history="1">
+      <w:hyperlink r:id="rId88126a95f55aa0849" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00049-022-00377-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11252,51 +11252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Forest Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15406a7b6f911134f" w:history="1">
+      <w:hyperlink r:id="rId49086a95f55aa093b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10310-003-0056-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -11362,51 +11362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EN-1780, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83776a7b6f9111405" w:history="1">
+      <w:hyperlink r:id="rId12566a95f55aa09f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1780</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11472,51 +11472,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Polygraphus proximus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54196a7b6f91114bd" w:history="1">
+      <w:hyperlink r:id="rId68946a95f55aa0ab4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11529,63 +11529,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3459660" name="name54666a7b6f9111773" descr="eu_funding_250.png"/>
+            <wp:docPr id="44943349" name="name15286a95f55aa0b68" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15876a7b6f9111772" cstate="print"/>
+                    <a:blip r:embed="rId76626a95f55aa0b67" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11683,137 +11683,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88072366">
+  <w:abstractNum w:abstractNumId="38524718">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82893189">
+    <w:lvl w:ilvl="0" w:tplc="49704164">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82893189" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49704164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82893189" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49704164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82893189" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49704164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82893189" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49704164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82893189" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49704164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82893189" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49704164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82893189" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49704164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82893189" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49704164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88072365">
+  <w:abstractNum w:abstractNumId="38524717">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82420032">
+    <w:lvl w:ilvl="0" w:tplc="21298134">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12565,55 +12565,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88072365">
-    <w:abstractNumId w:val="88072365"/>
+  <w:num w:numId="38524717">
+    <w:abstractNumId w:val="38524717"/>
   </w:num>
-  <w:num w:numId="88072366">
-    <w:abstractNumId w:val="88072366"/>
+  <w:num w:numId="38524718">
+    <w:abstractNumId w:val="38524718"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24163,51 +24163,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId856989952" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId787225600" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31276a7b6f910b230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/" TargetMode="External"/><Relationship Id="rId33106a7b6f910b29c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/categorization" TargetMode="External"/><Relationship Id="rId75846a7b6f910be31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/photos" TargetMode="External"/><Relationship Id="rId48186a7b6f910fac9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00779962.2003.9722106" TargetMode="External"/><Relationship Id="rId72576a7b6f910fb58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S001387381901007X" TargetMode="External"/><Relationship Id="rId42616a7b6f910fc86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35885/1996-1499-2021-14-2-32-39" TargetMode="External"/><Relationship Id="rId93966a7b6f910fdb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId18866a7b6f910ffcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873814080028" TargetMode="External"/><Relationship Id="rId16206a7b6f911005e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.8281" TargetMode="External"/><Relationship Id="rId23286a7b6f9110231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7679805" TargetMode="External"/><Relationship Id="rId70766a7b6f91102c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10199570" TargetMode="External"/><Relationship Id="rId48306a7b6f9110390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieaa140" TargetMode="External"/><Relationship Id="rId49986a7b6f9110734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873818020045" TargetMode="External"/><Relationship Id="rId90836a7b6f9110786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm" TargetMode="External"/><Relationship Id="rId81476a7b6f9110805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21266/2079-4304.2018.225.58-75" TargetMode="External"/><Relationship Id="rId33676a7b6f9110b17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b05-164" TargetMode="External"/><Relationship Id="rId88316a7b6f9110bcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111718010137" TargetMode="External"/><Relationship Id="rId59246a7b6f9110cfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa" TargetMode="External"/><Relationship Id="rId52686a7b6f9110e9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17238/issn0536-1036.2017.2.67" TargetMode="External"/><Relationship Id="rId44676a7b6f9110eed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://74.ru/text/ecology/2023/06/28/72434447/" TargetMode="External"/><Relationship Id="rId31046a7b6f9110f6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.10274" TargetMode="External"/><Relationship Id="rId35896a7b6f9111021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2018.06.030" TargetMode="External"/><Relationship Id="rId60206a7b6f91110b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0246812" TargetMode="External"/><Relationship Id="rId25806a7b6f911110b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22%5btax]" TargetMode="External"/><Relationship Id="rId59856a7b6f911126e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-022-00377-5" TargetMode="External"/><Relationship Id="rId15406a7b6f911134f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-003-0056-9" TargetMode="External"/><Relationship Id="rId83776a7b6f9111405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1780" TargetMode="External"/><Relationship Id="rId54196a7b6f91114bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36326a7b6f910bd22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36326a7b6f910bd22.jpg"/><Relationship Id="rId62346a7b6f910d906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62346a7b6f910d906.jpg"/><Relationship Id="rId15876a7b6f9111772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15876a7b6f9111772.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId391143381" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId128164900" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10456a95f55a9a7da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/" TargetMode="External"/><Relationship Id="rId38976a95f55a9a848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/categorization" TargetMode="External"/><Relationship Id="rId12626a95f55a9b16a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/photos" TargetMode="External"/><Relationship Id="rId82566a95f55a9efad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00779962.2003.9722106" TargetMode="External"/><Relationship Id="rId10536a95f55a9f03d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S001387381901007X" TargetMode="External"/><Relationship Id="rId79686a95f55a9f17e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35885/1996-1499-2021-14-2-32-39" TargetMode="External"/><Relationship Id="rId88866a95f55a9f2f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId15676a95f55a9f4f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873814080028" TargetMode="External"/><Relationship Id="rId72706a95f55a9f586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.8281" TargetMode="External"/><Relationship Id="rId89876a95f55a9f761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7679805" TargetMode="External"/><Relationship Id="rId65436a95f55a9f7f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10199570" TargetMode="External"/><Relationship Id="rId10636a95f55a9f8c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieaa140" TargetMode="External"/><Relationship Id="rId64876a95f55a9fc6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873818020045" TargetMode="External"/><Relationship Id="rId76116a95f55a9fcda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm" TargetMode="External"/><Relationship Id="rId11356a95f55a9fd8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21266/2079-4304.2018.225.58-75" TargetMode="External"/><Relationship Id="rId37356a95f55aa0098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b05-164" TargetMode="External"/><Relationship Id="rId97586a95f55aa016a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111718010137" TargetMode="External"/><Relationship Id="rId49766a95f55aa02d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa" TargetMode="External"/><Relationship Id="rId37716a95f55aa047b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17238/issn0536-1036.2017.2.67" TargetMode="External"/><Relationship Id="rId86336a95f55aa04d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://74.ru/text/ecology/2023/06/28/72434447/" TargetMode="External"/><Relationship Id="rId64796a95f55aa0551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.10274" TargetMode="External"/><Relationship Id="rId10446a95f55aa0603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2018.06.030" TargetMode="External"/><Relationship Id="rId18056a95f55aa0696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0246812" TargetMode="External"/><Relationship Id="rId45266a95f55aa06e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22%5btax]" TargetMode="External"/><Relationship Id="rId88126a95f55aa0849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-022-00377-5" TargetMode="External"/><Relationship Id="rId49086a95f55aa093b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-003-0056-9" TargetMode="External"/><Relationship Id="rId12566a95f55aa09f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1780" TargetMode="External"/><Relationship Id="rId68946a95f55aa0ab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96686a95f55a9b029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96686a95f55a9b029.jpg"/><Relationship Id="rId79156a95f55a9cf1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79156a95f55a9cf1d.jpg"/><Relationship Id="rId76626a95f55aa0b67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76626a95f55aa0b67.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>