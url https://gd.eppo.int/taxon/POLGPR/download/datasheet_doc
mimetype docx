--- v14 (2026-08-31)
+++ v15 (2026-10-02)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> Blandford</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese silver-fir bark beetle, Sakhalin-fir bark beetle, four-eyed fir bark beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10456a95f55a9a7da" w:history="1">
+            <w:hyperlink r:id="rId86426ac00195c6d6f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38976a95f55a9a848" w:history="1">
+            <w:hyperlink r:id="rId45026ac00195c6ddc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> POLGPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62159591" name="name53076a95f55a9b02a" descr="15819.jpg"/>
+                  <wp:docPr id="23578628" name="name19176ac00195c7639" descr="15819.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15819.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId96686a95f55a9b029" cstate="print"/>
+                          <a:blip r:embed="rId84586ac00195c7636" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId12626a95f55a9b16a" w:history="1">
+            <w:hyperlink r:id="rId44916ac00195c7795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2877,63 +2877,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. sibirica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22618545" name="name38936a95f55a9cf21" descr="POLGPR_distribution_map.jpg"/>
+            <wp:docPr id="99123085" name="name25946ac00195c9746" descr="POLGPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="POLGPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79156a95f55a9cf1d" cstate="print"/>
+                    <a:blip r:embed="rId42776ac00195c9741" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7450,51 +7450,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Entomologist </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 29-44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82566a95f55a9efad" w:history="1">
+      <w:hyperlink r:id="rId98646ac00195cb72a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/00779962.2003.9722106</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7531,51 +7531,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomologicheskoe Obozrenie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 54–55 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10536a95f55a9f03d" w:history="1">
+      <w:hyperlink r:id="rId53546ac00195cb7cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S001387381901007X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7719,51 +7719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 32-39 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79686a95f55a9f17e" w:history="1">
+      <w:hyperlink r:id="rId65716ac00195cb8fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.35885/1996-1499-2021-14-2-32-39</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7905,51 +7905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Report of a Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Polygraphus proximus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(revised version). EPPO, Paris, 7 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88866a95f55a9f2f5" w:history="1">
+      <w:hyperlink r:id="rId16976ac00195cba41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8211,51 +8211,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entomological Review </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8), 1059-1066. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15676a95f55a9f4f2" w:history="1">
+      <w:hyperlink r:id="rId93376ac00195cbc33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873814080028</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8301,51 +8301,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 8281. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72706a95f55a9f586" w:history="1">
+      <w:hyperlink r:id="rId82336ac00195cbcc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.8281</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8587,51 +8587,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89876a95f55a9f761" w:history="1">
+      <w:hyperlink r:id="rId94096ac00195cbea4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.7679805</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8677,51 +8677,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1003-1022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65436a95f55a9f7f6" w:history="1">
+      <w:hyperlink r:id="rId61576ac00195cbf36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.10199570</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8805,51 +8805,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1-4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10636a95f55a9f8c6" w:history="1">
+      <w:hyperlink r:id="rId63366ac00195cc006" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jisesa/ieaa140</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9374,99 +9374,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">98</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 156-164 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64876a95f55a9fc6f" w:history="1">
+      <w:hyperlink r:id="rId44996ac00195cc3ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S0013873818020045</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurentsov AI (1941) [The Bark Beetles of the USSR Far East]. Academy of Sciences of the USSR: Moscow, Russia; St. Petersburg, Russia, pp. 1-234 (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mandelshtam MY (2013) [Annotated list of bark beetles (Scolytidae) of the fauna of Russia] (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76116a95f55a9fcda" w:history="1">
+      <w:hyperlink r:id="rId26136ac00195cc40c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 27 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9501,51 +9501,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 58-75 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11356a95f55a9fd8f" w:history="1">
+      <w:hyperlink r:id="rId66766ac00195cc48d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21266/2079-4304.2018.225.58-75</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9970,51 +9970,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 282-293. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37356a95f55aa0098" w:history="1">
+      <w:hyperlink r:id="rId65836ac00195cc79f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1139/b05-164</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10078,51 +10078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 63-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97586a95f55aa016a" w:history="1">
+      <w:hyperlink r:id="rId17996ac00195cc852" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1134/S2075111718010137</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10264,51 +10264,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 71-84.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Semenova O (2023) [In the Perm region, 17 hectares of forest will be cut down due to the invasion of the polygraph beetle] (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49766a95f55aa02d7" w:history="1">
+      <w:hyperlink r:id="rId74016ac00195cc982" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 17 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10519,99 +10519,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 67-84 (in Russian). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37716a95f55aa047b" w:history="1">
+      <w:hyperlink r:id="rId88576ac00195ccb3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.17238/issn0536-1036.2017.2.67</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stark VN (1952) Koroedy [Bark beetles]. Fauna SSSR, Novaya Seriya, No. 49, Zhestkokrylye. Tom 31. Moscow, Leningrad: Zoologicheskiy Institut Akademii Nauk SSSR, 463 pp. (in Russian).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subris A (2023) Fir trees are being destroyed by the thousands. Visitors to the Taganay National Park are sounding the alarm due to mass decline of conifers. 74.RU Chelyabinskaya Oblast. [In Russian] </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86336a95f55aa04d2" w:history="1">
+      <w:hyperlink r:id="rId31186ac00195ccbaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://74.ru/text/ecology/2023/06/28/72434447/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 September 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10646,51 +10646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e10274. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64796a95f55aa0551" w:history="1">
+      <w:hyperlink r:id="rId25476ac00195ccc2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ece3.10274</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10756,51 +10756,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">428</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14-19, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10446a95f55aa0603" w:history="1">
+      <w:hyperlink r:id="rId58316ac00195cccdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.foreco.2018.06.030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10846,101 +10846,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), e0246812. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18056a95f55aa0696" w:history="1">
+      <w:hyperlink r:id="rId52756ac00195ccd70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0246812</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Taxonomy Browser:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Polygraphus proximus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BOLD SYSTEM (2023) Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45266a95f55aa06e8" w:history="1">
+      <w:hyperlink r:id="rId97686ac00195ccdc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22[tax]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Last accessed 29 September 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11115,51 +11115,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemoecology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183-195. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88126a95f55aa0849" w:history="1">
+      <w:hyperlink r:id="rId16156ac00195ccf27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00049-022-00377-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11252,51 +11252,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Forest Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 67-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49086a95f55aa093b" w:history="1">
+      <w:hyperlink r:id="rId15166ac00195cd00b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10310-003-0056-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -11362,51 +11362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EN-1780, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12566a95f55aa09f4" w:history="1">
+      <w:hyperlink r:id="rId72266ac00195cd159" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1780</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11472,51 +11472,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Polygraphus proximus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68946a95f55aa0ab4" w:history="1">
+      <w:hyperlink r:id="rId23356ac00195cd21f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11529,63 +11529,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2024. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44943349" name="name15286a95f55aa0b68" descr="eu_funding_250.png"/>
+            <wp:docPr id="40178664" name="name53396ac00195cd33f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76626a95f55aa0b67" cstate="print"/>
+                    <a:blip r:embed="rId39836ac00195cd33e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11683,137 +11683,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38524718">
+  <w:abstractNum w:abstractNumId="49616136">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49704164">
+    <w:lvl w:ilvl="0" w:tplc="20904586">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49704164" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20904586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49704164" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20904586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49704164" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20904586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49704164" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20904586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49704164" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20904586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49704164" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20904586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49704164" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20904586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49704164" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20904586" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38524717">
+  <w:abstractNum w:abstractNumId="49616135">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21298134">
+    <w:lvl w:ilvl="0" w:tplc="17678481">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12565,55 +12565,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38524717">
-    <w:abstractNumId w:val="38524717"/>
+  <w:num w:numId="49616135">
+    <w:abstractNumId w:val="49616135"/>
   </w:num>
-  <w:num w:numId="38524718">
-    <w:abstractNumId w:val="38524718"/>
+  <w:num w:numId="49616136">
+    <w:abstractNumId w:val="49616136"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24163,51 +24163,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId391143381" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId128164900" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10456a95f55a9a7da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/" TargetMode="External"/><Relationship Id="rId38976a95f55a9a848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/categorization" TargetMode="External"/><Relationship Id="rId12626a95f55a9b16a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/photos" TargetMode="External"/><Relationship Id="rId82566a95f55a9efad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00779962.2003.9722106" TargetMode="External"/><Relationship Id="rId10536a95f55a9f03d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S001387381901007X" TargetMode="External"/><Relationship Id="rId79686a95f55a9f17e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35885/1996-1499-2021-14-2-32-39" TargetMode="External"/><Relationship Id="rId88866a95f55a9f2f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId15676a95f55a9f4f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873814080028" TargetMode="External"/><Relationship Id="rId72706a95f55a9f586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.8281" TargetMode="External"/><Relationship Id="rId89876a95f55a9f761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7679805" TargetMode="External"/><Relationship Id="rId65436a95f55a9f7f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10199570" TargetMode="External"/><Relationship Id="rId10636a95f55a9f8c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieaa140" TargetMode="External"/><Relationship Id="rId64876a95f55a9fc6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873818020045" TargetMode="External"/><Relationship Id="rId76116a95f55a9fcda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm" TargetMode="External"/><Relationship Id="rId11356a95f55a9fd8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21266/2079-4304.2018.225.58-75" TargetMode="External"/><Relationship Id="rId37356a95f55aa0098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b05-164" TargetMode="External"/><Relationship Id="rId97586a95f55aa016a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111718010137" TargetMode="External"/><Relationship Id="rId49766a95f55aa02d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa" TargetMode="External"/><Relationship Id="rId37716a95f55aa047b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17238/issn0536-1036.2017.2.67" TargetMode="External"/><Relationship Id="rId86336a95f55aa04d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://74.ru/text/ecology/2023/06/28/72434447/" TargetMode="External"/><Relationship Id="rId64796a95f55aa0551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.10274" TargetMode="External"/><Relationship Id="rId10446a95f55aa0603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2018.06.030" TargetMode="External"/><Relationship Id="rId18056a95f55aa0696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0246812" TargetMode="External"/><Relationship Id="rId45266a95f55aa06e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22%5btax]" TargetMode="External"/><Relationship Id="rId88126a95f55aa0849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-022-00377-5" TargetMode="External"/><Relationship Id="rId49086a95f55aa093b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-003-0056-9" TargetMode="External"/><Relationship Id="rId12566a95f55aa09f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1780" TargetMode="External"/><Relationship Id="rId68946a95f55aa0ab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96686a95f55a9b029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96686a95f55a9b029.jpg"/><Relationship Id="rId79156a95f55a9cf1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79156a95f55a9cf1d.jpg"/><Relationship Id="rId76626a95f55aa0b67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76626a95f55aa0b67.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId525837934" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId844807679" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86426ac00195c6d6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/" TargetMode="External"/><Relationship Id="rId45026ac00195c6ddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/categorization" TargetMode="External"/><Relationship Id="rId44916ac00195c7795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/POLGPR/photos" TargetMode="External"/><Relationship Id="rId98646ac00195cb72a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00779962.2003.9722106" TargetMode="External"/><Relationship Id="rId53546ac00195cb7cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S001387381901007X" TargetMode="External"/><Relationship Id="rId65716ac00195cb8fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35885/1996-1499-2021-14-2-32-39" TargetMode="External"/><Relationship Id="rId16976ac00195cba41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId93376ac00195cbc33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873814080028" TargetMode="External"/><Relationship Id="rId82336ac00195cbcc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.8281" TargetMode="External"/><Relationship Id="rId94096ac00195cbea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.7679805" TargetMode="External"/><Relationship Id="rId61576ac00195cbf36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.10199570" TargetMode="External"/><Relationship Id="rId63366ac00195cc006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jisesa/ieaa140" TargetMode="External"/><Relationship Id="rId44996ac00195cc3ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0013873818020045" TargetMode="External"/><Relationship Id="rId26136ac00195cc40c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zin.ru/Animalia/Coleoptera/rus/slrulist.htm" TargetMode="External"/><Relationship Id="rId66766ac00195cc48d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21266/2079-4304.2018.225.58-75" TargetMode="External"/><Relationship Id="rId65836ac00195cc79f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1139/b05-164" TargetMode="External"/><Relationship Id="rId17996ac00195cc852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S2075111718010137" TargetMode="External"/><Relationship Id="rId74016ac00195cc982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perm.aif.ru/society/details/v_permskom_krae_iz-za_nashestviya_zhuka-poligrafa_vyrubyat_17_ga_lesa" TargetMode="External"/><Relationship Id="rId88576ac00195ccb3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17238/issn0536-1036.2017.2.67" TargetMode="External"/><Relationship Id="rId31186ac00195ccbaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://74.ru/text/ecology/2023/06/28/72434447/" TargetMode="External"/><Relationship Id="rId25476ac00195ccc2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ece3.10274" TargetMode="External"/><Relationship Id="rId58316ac00195cccdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.foreco.2018.06.030" TargetMode="External"/><Relationship Id="rId52756ac00195ccd70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0246812" TargetMode="External"/><Relationship Id="rId97686ac00195ccdc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Public_SearchTerms?query=%22Polygraphus%20proximus%22%5btax]" TargetMode="External"/><Relationship Id="rId16156ac00195ccf27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00049-022-00377-5" TargetMode="External"/><Relationship Id="rId15166ac00195cd00b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-003-0056-9" TargetMode="External"/><Relationship Id="rId72266ac00195cd159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1780" TargetMode="External"/><Relationship Id="rId23356ac00195cd21f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84586ac00195c7636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84586ac00195c7636.jpg"/><Relationship Id="rId42776ac00195c9741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42776ac00195c9741.jpg"/><Relationship Id="rId39836ac00195cd33e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39836ac00195cd33e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>