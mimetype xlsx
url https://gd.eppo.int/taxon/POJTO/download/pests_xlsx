--- v0 (2025-10-09)
+++ v1 (2026-09-05)
@@ -12,62 +12,75 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="POJTO" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
+  </si>
+  <si>
+    <t>Host</t>
+  </si>
+  <si>
+    <t>ANSTSE</t>
+  </si>
+  <si>
+    <t>Anastrepha serpentina</t>
+  </si>
+  <si>
+    <t>* Rocha Leal M, da Silva Souza SA, Aguiar-Menezes EL, Lima Filho M, Menezes EB (2009) Fruit fly diversity, their host plants and their parasitoids in the northern and northwestern regions of Rio de Janeiro State, Brazil. Ciência Rural 39(3), 627–637.
+* Uchôa MA, Nicácio J (2010) New records of neotropical fruit flies (Tephritidae), lance flies (Lonchaeidae) (Diptera: Tephritoidea), and their host plants in the south Pantanal and adjacent areas, Brazil. Annals of the Entomological Society of America 103(5), 723–733.</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>ANSTFR</t>
   </si>
   <si>
     <t>Anastrepha fraterculus</t>
   </si>
   <si>
     <t>* Hernandez-Ortiz V, Barradas-Juanz, Diaz-Castelazo CD (2019) A review of the natural host plants of the Anastrepha fraterculus complex in the Americas, pp 89-122. In: Perez-Staples D, Diaz-Fleischer F, Montoya P, Vera MT (eds) Area-Wide Management of Fruit Fly Pests, CRC Press, 440 pp.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -383,90 +396,104 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D2"/>
+  <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="339.631" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">