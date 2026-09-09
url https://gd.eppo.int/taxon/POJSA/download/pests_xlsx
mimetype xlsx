--- v1 (2026-02-19)
+++ v2 (2026-09-09)
@@ -12,95 +12,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="POJSA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>ANSTSU</t>
   </si>
   <si>
     <t>Anastrepha suspensa</t>
   </si>
   <si>
     <t>* Gould WP, Hallman G (2001) Host status of mamey sapote to Caribbean fruit fly (Diptera: Tephritidae). Florida Entomologist 84, 370-375.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ALECWO</t>
   </si>
   <si>
     <t>Aleurocanthus woglumi</t>
   </si>
   <si>
     <t>* Shaw JG (1950) Hosts of the citrus blackfly in Mexico. United States Bureau of Entomology and Plant Quarantine. E-793, 3 pp.</t>
   </si>
   <si>
     <t>ALTRTR</t>
   </si>
   <si>
     <t>Aleurothrixus trachoides</t>
   </si>
   <si>
     <t>* Evans GA (2007) The whiteflies (Hemiptera: Aleyrodidae) of the world and their host plants and natural enemies. USDA/Animal Plant Health Inspection Service (APHIS). http://keys.lucidcentral.org/keys/v3/whitefly/PDF_PwP%20ETC/world-whitefly-catalog-Evans.pdf</t>
+  </si>
+  <si>
+    <t>ANSTSE</t>
+  </si>
+  <si>
+    <t>Anastrepha serpentina</t>
+  </si>
+  <si>
+    <t>* Aluja M, Guillén J, de la Rosa G, Cabrera M, Celedonio H, Liedo P (1987) Natural host plant survey of the economically important fruit flies (Diptera: Tephritidae) of Chiapas, Mexico. Florida Entomologist 70(3), 329–338.
+* Birke A, Aluja M (2011) Anastrepha ludens and Anastrepha serpentina (Diptera: Tephritidae) do not infest Psidium guajava (Myrtaceae), but Anastrepha obliqua occasionally shares this resource with Anastrepha striata in nature. Journal of Economic Entomology 104(4), 1204–1211.
+* Caraballo J (1981) Las Moscas de Frutas del Genero Anastrepha Schiner, 1868 (Diptera: Tephritidae) de Venezuela (Master's thesis). Universidad Central de Venezuela, Caracas, Venezuela. 210 pp.
+* Castrejón-Gómez VR, Láscares S, Malo EA, Toledo J, Rojas JC (2007) Calling behavior of mass-reared and wild Anastrepha serpentina (Diptera: Tephritidae). Journal of Economic Entomology 100(4), 1173–1179.
+* Hernández-Ortiz V, Pérez-Alonso R (1993) The natural host plants of Anastrepha (Diptera: Tephritidae) in a tropical rain forest of Mexico. Florida Entomologist 76(3), 447–460.
+* Lopez-Ortega M, Diaz-Fleischer F, Pinero JC, Valdez-Lazalde JR, Hernandez-Ortiz M, Hernandez-Ortiz V (2020) The Mayan tropical rainforest: an uncharted reservoir of triptophic host-fruit fly-parasitoid interactions. Insects 11(8), 1–15.
+* Steck GJ, Carroll LE, Celedonio-Hurtado H, Guillen-Aguilar J (1990) Methods for identification of Anastrepha larvae (Diptera: Tephritidae), and key to 13 species. Proceedings of the Entomological Society of Washington 92(2), 333–346.</t>
   </si>
   <si>
     <t>BCTRCR</t>
   </si>
   <si>
     <t>Bactrocera caryeae</t>
   </si>
   <si>
     <t>* Ramani S, David KJ, Viraktamath CA, Kumar ARV (2008) Identity and distribution of Bactrocera caryeae (Kapoor) (Insecta: Diptera: Tephritidae) - A species under the Bactrocera dorsalis complex in India. Biosystematica 2, 49-57.
 * Drew RAI, Romig MC (2013) Tropical Fruit Flies of South-East Asia. CABI, Wallingford (GB), 653 pp.</t>
   </si>
   <si>
     <t>DACUDO</t>
   </si>
   <si>
     <t>Bactrocera dorsalis</t>
   </si>
   <si>
     <t>* Nakagawa S, Farias GJ, Urago T (1968) Newly recognized hosts of the oriental fruit fly, melon fly, and Mediterranean fruit fly. Journal of Economic Entomology 61(1), 339-340.</t>
   </si>
   <si>
     <t>DACUTR</t>
   </si>
   <si>
     <t>Bactrocera tryoni</t>
@@ -459,51 +474,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D10"/>
+  <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="401.045" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -611,50 +626,64 @@
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" t="s">
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">