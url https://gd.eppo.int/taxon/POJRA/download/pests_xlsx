--- v0 (2025-10-08)
+++ v1 (2026-08-31)
@@ -12,65 +12,75 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="POJRA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
+  </si>
+  <si>
+    <t>ANSTSE</t>
+  </si>
+  <si>
+    <t>Anastrepha serpentina</t>
+  </si>
+  <si>
+    <t>* Uchôa MA, Nicácio J (2010) New records of neotropical fruit flies (Tephritidae), lance flies (Lonchaeidae) (Diptera: Tephritoidea), and their host plants in the south Pantanal and adjacent areas, Brazil. Annals of the Entomological Society of America 103(5), 723–733.
+* Veloso VRS, Ferriera GA, Fernandes PM, Daza NAC, Succhi RA (1996) Occurence and Infestation Indeces of Anastrepha spp. (Dip., Tephritidae) in Pouteria gardneriana Radlk and Pouteria ramiflora (Mart.) Radlk. (Sapotaceae) in "Cerrados" of the State of Goias, Brazil. Anais Esc. Argon. e Vet. 26(2), 109–120.</t>
   </si>
   <si>
     <t>CERTCA</t>
   </si>
   <si>
     <t>Ceratitis capitata</t>
   </si>
   <si>
     <t>* Uchôa MA, Nicácio J (2010) New records of neotropical fruit flies (Tephritidae), lance flies (Lonchaeidae) (Diptera: Tephritoidea), and their host plants in the south Pantanal and adjacent areas, Brazil. Annals of the Entomological Society of America 103(5), 723-733.</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>ANSTFR</t>
   </si>
   <si>
     <t>Anastrepha fraterculus</t>
   </si>
   <si>
     <t>* Veloso VRS, FernandesPM, Zucchi RA (2000) Moscas-das-frutas nos estados brasileiros: Goiás.In: Malavasi A, Zucchi RA (eds.)Moscas-das-frutas de importância econômica no Brasil. Conhecimento básico e aplicado, 247–252. Holos Ed, Riberão Preto, Brazil.
 * Veloso VRS, Ferreira GA, Fernandes PM, Canal Daza NA, Zucchi RA (1996) Ocorrência e índice de infestação de Anastrepha spp. (Dip., Tephritidae) em Pouteria gardneriana Radlk. e Pouteria ramiflora (Mart.) Radlk. (Sapotaceae), nos cerrados de Goiás. Anais das Escolas de Agronomia e de Veterinaria. Universidade Federal de Goias 26, 109–120.</t>
   </si>
 </sst>
 </file>
@@ -396,104 +406,118 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D3"/>
+  <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="403.33" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" t="s">
         <v>8</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>9</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>10</v>
       </c>
-      <c r="D3" t="s">
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" t="s">
         <v>11</v>
+      </c>
+      <c r="B4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">