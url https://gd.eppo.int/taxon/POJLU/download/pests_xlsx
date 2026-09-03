--- v0 (2025-10-12)
+++ v1 (2026-09-03)
@@ -12,65 +12,74 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="POJLU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
+  </si>
+  <si>
+    <t>ANSTSE</t>
+  </si>
+  <si>
+    <t>Anastrepha serpentina</t>
+  </si>
+  <si>
+    <t>* Molineros J, Tigrero J, Sandoval D (1992) Diagnostico de la Situacion Actual del Problema de las Moscas de la Fruta en el Ecuador. Comision Ecuatoriana de Energia Atomica, Direccion de Investigaciones Departamento de Entomologia, Quito, Ecuador. 53 pp.</t>
   </si>
   <si>
     <t>CERTCA</t>
   </si>
   <si>
     <t>Ceratitis capitata</t>
   </si>
   <si>
     <t>* Liquido NJ, McQuate GT, Hanlin MA, Suiter KA (2020) Host plants of the Mediterranean fruit fly, Ceratitis capitata (Wiedemann), Version 4.0. Available online at: USDA Compendium of Fruit Fly Host Information (CoFFHI), https://coffhi.cphst.org/</t>
   </si>
   <si>
     <t>PRDILO</t>
   </si>
   <si>
     <t>Prodiplosis longifila</t>
   </si>
   <si>
     <t>* Valarezo O, Cañarte E, Navarrete B, Arias M (2003) [Prodiplosis longifila (Diptera: Cecidomyiidae) main tomato pest in Ecuador.] Manual 51, INIAP, Ecuador. (in Spanish)</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>ANSTFR</t>
   </si>
@@ -405,118 +414,132 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D4"/>
+  <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="290.072" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="300.784" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" t="s">
         <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">