--- v0 (2025-10-07)
+++ v1 (2026-05-03)
@@ -51,51 +51,51 @@
     <t>Doubtful host</t>
   </si>
   <si>
     <t>ARGPLE</t>
   </si>
   <si>
     <t>Thaumatotibia leucotreta</t>
   </si>
   <si>
     <t xml:space="preserve">* Brown JW, Copeland RS, Aarvik L, Miller SE, Rosati ME, Luke Q (2014) Host records for fruit-feeding afrotropical Tortricidae (Lepidoptera). African Entomology, 22(2), 343–376.
 ------- confirmed host.
 * Gunn D (1921)  The False Codling Moth (Argyroploce leucotreta Meyr.). Science Bulletin, Department of Agriculture and Forestry, Union of South Africa 21:1-28.
 ------- as Podocarpus falcata
 </t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>CERTMA</t>
   </si>
   <si>
     <t>Ceratitis malgassa</t>
   </si>
   <si>
-    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2021) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 1–12. https://doi.org/10.1017/ S0007485321000511</t>
+    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2022) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 112, 1–12. https://doi.org/10.1017/S0007485321000511</t>
   </si>
   <si>
     <t>XYLBFO</t>
   </si>
   <si>
     <t>Euwallacea fornicatus sensu lato</t>
   </si>
   <si>
     <t>* van Rooyen E, Paap T, de Beer W, Townsend G, Fell S, Nel WJ, Morgan S, Hill M, Gonzalez A, Roets F (2021) The polyphagous shot hole borer beetle: Current status of a perfect invader in South Africa. South African Journal of Science 117(11/12). https://doi.org/10.17159/sajs.2021/9736
 ------- As Euwallacea fornicatus sensu stricto. Non-reproductive host in South Africa.</t>
   </si>
   <si>
     <t>EUWAWH</t>
   </si>
   <si>
     <t>Euwallacea fornicatus sensu stricto</t>
   </si>
   <si>
     <t>* van Rooyen E, Paap T, de Beer W, Townsend G, Fell S, Nel WJ, Morgan S, Hill M, Gonzalez A, Roets F (2021) The polyphagous shot hole borer beetle: Current status of a perfect invader in South Africa. South African Journal of Science 117(11/12). https://doi.org/10.17159/sajs.2021/9736
 ------- Non-reproductive host.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>