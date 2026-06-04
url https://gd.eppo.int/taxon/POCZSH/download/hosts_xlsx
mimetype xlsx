--- v2 (2026-02-15)
+++ v3 (2026-06-04)
@@ -12,123 +12,143 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="POCZSH" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="564">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="643">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
+    <t>ATIDE</t>
+  </si>
+  <si>
+    <t>Actinidia deliciosa</t>
+  </si>
+  <si>
+    <t>* Iguchi M, Kodama H (2025) Host plants of Pochazia shantungensis (Hemiptera: Ricaniidae) in Wakayama Prefecture, Japan. Ann. Kansai Plant Prot. Soc. 67, 117–120. https://doi.org/10.4165/kapps.67.117 (in Japanese)
+------- host for oviposition</t>
+  </si>
+  <si>
     <t>LIGJA</t>
   </si>
   <si>
     <t>Ligustrum japonicum</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.</t>
   </si>
   <si>
     <t>Host</t>
+  </si>
+  <si>
+    <t>ABEGF</t>
+  </si>
+  <si>
+    <t>Abelia x grandiflora</t>
   </si>
   <si>
     <t>ACRCA</t>
   </si>
   <si>
     <t>Acer campestre</t>
   </si>
   <si>
     <t>* Hızal E, Öztemiz S, Gjonov I (2023) Phenology and host preferences of the invasive Pochazia shantungensis (Chou &amp; Lu, 1977) (Hemiptera: Ricaniidae), a risk for agriculture and forest areas in the West-Palaearctic Region. Acta Zoologica Bulgarica 75(2), 251-258. https://www.acta-zoologica-bulgarica.eu/2023/002673</t>
   </si>
   <si>
     <t>ACRNE</t>
   </si>
   <si>
     <t>Acer negundo</t>
   </si>
   <si>
     <t>ACRPA</t>
   </si>
   <si>
     <t>Acer palmatum</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 * Kobayashi S, Suzuki M, Kuwahara R, Park J, Yamada K, Jung S (2024) Reevaluation of taxonomic identity of the recently introduced invasive planthopper, Pochazia shantungensis (Chou &amp; Lu, 1977)(Hemiptera: Fulgoroidea: Ricaniidae) in Japan. Zootaxa 5446(2), 151-178.</t>
   </si>
   <si>
     <t>ACRMO</t>
   </si>
   <si>
     <t>Acer pictum subsp. mono</t>
   </si>
   <si>
     <t>ACRPL</t>
   </si>
   <si>
     <t>Acer platanoides</t>
   </si>
   <si>
     <t>* Çetin G, Göksel PH, Ak K, Hızal E (2025) Determining host preferences, population density, and geographical distribution of Pochazia shantungensis (Chu &amp; Lu, 1977)(Hemiptera: Ricaniidae) in the Eastern Marmara Region. Plant Protection Bulletin 65(4), 57-68.</t>
   </si>
   <si>
     <t>ACRTF</t>
   </si>
   <si>
     <t>Acer triflorum</t>
+  </si>
+  <si>
+    <t>* Dong Y, Seung J, Lee S, Hulcr J (2026) Pochazia shantungensis and Pochazia chinensis (Hemiptera: Ricaniidae)—two confusable invasive planthoppers. Journal of Integrated Pest Management 17(1), pmag021. https://doi.org/10.1093/jipm/pmag021
+* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.</t>
   </si>
   <si>
     <t>ACYJA</t>
   </si>
   <si>
     <t>Achyranthes japonica</t>
   </si>
   <si>
     <t>AILAL</t>
   </si>
   <si>
     <t>Ailanthus altissima</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 * Kobayashi S, Suzuki M, Kuwahara R, Park J, Yamada K, Jung S (2024) Reevaluation of taxonomic identity of the recently introduced invasive planthopper, Pochazia shantungensis (Chou &amp; Lu, 1977)(Hemiptera: Fulgoroidea: Ricaniidae) in Japan. Zootaxa 5446(2), 151-178.
 * Lee H, Lee GS, Li Y, Lee W (2024) Resolving taxonomic confusion of Pochazia shantungensis (Hemiptera: Fulgoromorpha: Ricaniidae) from South Korea, with one new species. Journal of Asia-Pacific Entomology 27(2), 102248.</t>
   </si>
   <si>
     <t>AKEQI</t>
   </si>
   <si>
     <t>Akebia quinata</t>
   </si>
   <si>
@@ -141,94 +161,106 @@
     <t>Albizia julibrissin</t>
   </si>
   <si>
     <t>ALUJA</t>
   </si>
   <si>
     <t>Alnus japonica</t>
   </si>
   <si>
     <t>AMHFR</t>
   </si>
   <si>
     <t>Amorpha fruticosa</t>
   </si>
   <si>
     <t>AMCBM</t>
   </si>
   <si>
     <t>Ampelopsis brevipedunculata var. maximowiczii</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 ------- as Ampelopsis heterophylla.</t>
   </si>
   <si>
+    <t>AMCGD</t>
+  </si>
+  <si>
+    <t>Ampelopsis glandulosa</t>
+  </si>
+  <si>
     <t>APPEJ</t>
   </si>
   <si>
     <t>Amphicarpaea edgeworthii</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 ------- as Amphicarpaea bracteata subsp. edgeworthii.</t>
   </si>
   <si>
     <t>ANKPO</t>
   </si>
   <si>
     <t>Angelica polymorpha</t>
   </si>
   <si>
     <t>AZWAR</t>
   </si>
   <si>
     <t>Arachniodes aristata</t>
   </si>
   <si>
     <t>ARLEL</t>
   </si>
   <si>
     <t>Aralia elata</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 * Lee H, Lee GS, Li Y, Lee W (2024) Resolving taxonomic confusion of Pochazia shantungensis (Hemiptera: Fulgoromorpha: Ricaniidae) from South Korea, with one new species. Journal of Asia-Pacific Entomology 27(2), 102248.</t>
   </si>
   <si>
     <t>ARDUN</t>
   </si>
   <si>
     <t>Arbutus unedo</t>
   </si>
   <si>
     <t>ABOME</t>
   </si>
   <si>
     <t>Aronia melanocarpa</t>
   </si>
   <si>
+    <t>ASITR</t>
+  </si>
+  <si>
+    <t>Asimina triloba</t>
+  </si>
+  <si>
     <t>AJDSS</t>
   </si>
   <si>
     <t>Aspidistra sp.</t>
   </si>
   <si>
     <t>* Stroiński A, Balderi M, Marraccini D, Mazza G (2022) First records of Pochazia shantungensis (Chou &amp; Lu, 1977) (Hemiptera: Fulgoromorpha: Ricaniidae) in Italy. Zootaxa 5188 (3), 275–282, https://doi.org/10.11646/zootaxa.5188.3.4</t>
   </si>
   <si>
     <t>ASTSC</t>
   </si>
   <si>
     <t>Aster scaber</t>
   </si>
   <si>
     <t>KASYO</t>
   </si>
   <si>
     <t>Aster yomena</t>
   </si>
   <si>
     <t>MAHAQ</t>
   </si>
   <si>
     <t>Berberis aquifolium</t>
@@ -268,180 +300,258 @@
   </si>
   <si>
     <t>Broussonetia kazinoki</t>
   </si>
   <si>
     <t>RHUJV</t>
   </si>
   <si>
     <t>Brucea javanica</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 ------- as Rhus javanica.</t>
   </si>
   <si>
     <t>BUDDA</t>
   </si>
   <si>
     <t>Buddleja davidii</t>
   </si>
   <si>
     <t>* NPPO of the Netherlands (2023-07). https://gd.eppo.int/reporting/article-7662
 ------- nymphs found on Buddleia davidii.</t>
   </si>
   <si>
+    <t>BUXMI</t>
+  </si>
+  <si>
+    <t>Buxus microphylla</t>
+  </si>
+  <si>
     <t>CLIJA</t>
   </si>
   <si>
     <t>Callicarpa japonica</t>
   </si>
   <si>
     <t>CALFL</t>
   </si>
   <si>
     <t>Calycanthus floridus</t>
   </si>
   <si>
     <t>CAHJA</t>
   </si>
   <si>
     <t>Camellia japonica</t>
   </si>
   <si>
     <t>CAHSQ</t>
   </si>
   <si>
     <t>Camellia sasanqua</t>
   </si>
   <si>
+    <t>CAHSI</t>
+  </si>
+  <si>
+    <t>Camellia sinensis</t>
+  </si>
+  <si>
     <t>CPSAN</t>
   </si>
   <si>
     <t>Capsicum annuum</t>
   </si>
   <si>
     <t>CIPBE</t>
   </si>
   <si>
     <t>Carpinus betulus</t>
   </si>
   <si>
     <t>CSNCR</t>
   </si>
   <si>
     <t>Castanea crenata</t>
   </si>
   <si>
     <t>CSNDE</t>
   </si>
   <si>
     <t>Castanea dentata</t>
   </si>
   <si>
     <t>* Rahman MA, Kwon YJ, Suh SJ, Youn YN, Jo SH (2012) The genus Pochazia Amyot and Serville (Hemiptera: Ricaniidae) from Korea, with a newly recorded species. Journal of Entomology 9(5), 239-247.</t>
+  </si>
+  <si>
+    <t>CSOCS</t>
+  </si>
+  <si>
+    <t>Castanopsis sieboldii</t>
   </si>
   <si>
     <t>CTLBI</t>
   </si>
   <si>
     <t>Catalpa bignonioides</t>
   </si>
   <si>
     <t>CETSI</t>
   </si>
   <si>
     <t>Celtis sinensis</t>
   </si>
   <si>
     <t>* Kobayashi S, Suzuki M, Kuwahara R, Park J, Yamada K, Jung S (2024) Reevaluation of taxonomic identity of the recently introduced invasive planthopper, Pochazia shantungensis (Chou &amp; Lu, 1977)(Hemiptera: Fulgoroidea: Ricaniidae) in Japan. Zootaxa 5446(2), 151-178.
 * Lee H, Lee GS, Li Y, Lee W (2024) Resolving taxonomic confusion of Pochazia shantungensis (Hemiptera: Fulgoromorpha: Ricaniidae) from South Korea, with one new species. Journal of Asia-Pacific Entomology 27(2), 102248.</t>
   </si>
   <si>
     <t>CCSCH</t>
   </si>
   <si>
     <t>Cercis chinensis</t>
   </si>
   <si>
     <t>* Kwon DH, Kim SJ, Kang TJ, Lee JH, Kim DH (2017) Analysis of the molecular phylogenetics and genetic structure of an invasive alien species, Ricania shantungensis, in Korea. Journal of Asia-Pacific Entomology 20(3), 901-906.</t>
   </si>
   <si>
     <t>CCSSI</t>
   </si>
   <si>
     <t>Cercis siliquastrum</t>
   </si>
   <si>
     <t>CNMJA</t>
   </si>
   <si>
     <t>Chaenomeles japonica</t>
   </si>
   <si>
+    <t>CHCPI</t>
+  </si>
+  <si>
+    <t>Chamaecyparis pisifera</t>
+  </si>
+  <si>
     <t>CHEGI</t>
   </si>
   <si>
     <t>Chenopodium giganteum</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 ------- as Chenopodium album var. centrorubrum.</t>
   </si>
   <si>
     <t>CIORE</t>
   </si>
   <si>
     <t>Chionanthus retusus</t>
   </si>
   <si>
-    <t>CINCA</t>
-[...4 lines deleted...]
-  <si>
     <t>CIRJA</t>
   </si>
   <si>
     <t>Cirsium japonicum</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 ------- Cirsium japonicum var. maackii.</t>
   </si>
   <si>
     <t>1CIDG</t>
   </si>
   <si>
     <t>Citrus</t>
   </si>
   <si>
+    <t>CIDDP</t>
+  </si>
+  <si>
+    <t>Citrus depressa</t>
+  </si>
+  <si>
+    <t>CIDHA</t>
+  </si>
+  <si>
+    <t>Citrus hassaku</t>
+  </si>
+  <si>
+    <t>CIDGR</t>
+  </si>
+  <si>
+    <t>Citrus maxima</t>
+  </si>
+  <si>
+    <t>CIDRE</t>
+  </si>
+  <si>
+    <t>Citrus reticulata</t>
+  </si>
+  <si>
+    <t>PMITR</t>
+  </si>
+  <si>
+    <t>Citrus trifoliata</t>
+  </si>
+  <si>
+    <t>CIDAF</t>
+  </si>
+  <si>
+    <t>Citrus x aurantiifolia</t>
+  </si>
+  <si>
     <t>CIDAU</t>
   </si>
   <si>
     <t>Citrus x aurantium</t>
+  </si>
+  <si>
+    <t>CIDSI</t>
+  </si>
+  <si>
+    <t>Citrus x aurantium var. sinensis</t>
+  </si>
+  <si>
+    <t>CIDUN</t>
+  </si>
+  <si>
+    <t>Citrus x aurantium var. unshiu</t>
+  </si>
+  <si>
+    <t>CIDJU</t>
+  </si>
+  <si>
+    <t>Citrus x junos</t>
+  </si>
+  <si>
+    <t>CIDLI</t>
+  </si>
+  <si>
+    <t>Citrus x limon</t>
   </si>
   <si>
     <t>CLVAP</t>
   </si>
   <si>
     <t>Clematis apiifolia</t>
   </si>
   <si>
     <t>CLVMX</t>
   </si>
   <si>
     <t>Clematis terniflora</t>
   </si>
   <si>
     <t>COMCO</t>
   </si>
   <si>
     <t>Commelina communis</t>
   </si>
   <si>
     <t>CCBTO</t>
   </si>
   <si>
     <t>Corchoropsis crenata</t>
   </si>
@@ -463,50 +573,56 @@
   </si>
   <si>
     <t>CRWNU</t>
   </si>
   <si>
     <t>Cornus nuttallii</t>
   </si>
   <si>
     <t>* Lee H, Lee GS, Li Y, Lee W (2024) Resolving taxonomic confusion of Pochazia shantungensis (Hemiptera: Fulgoromorpha: Ricaniidae) from South Korea, with one new species. Journal of Asia-Pacific Entomology 27(2), 102248.</t>
   </si>
   <si>
     <t>CRWOF</t>
   </si>
   <si>
     <t>Cornus officinalis</t>
   </si>
   <si>
     <t>COYRD</t>
   </si>
   <si>
     <t>Corydalis raddeana</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 ------- as Corydalis ochotensis.</t>
+  </si>
+  <si>
+    <t>CYVPA</t>
+  </si>
+  <si>
+    <t>Corylopsis pauciflora</t>
   </si>
   <si>
     <t>CYLAV</t>
   </si>
   <si>
     <t>Corylus avellana</t>
   </si>
   <si>
     <t>CYLHE</t>
   </si>
   <si>
     <t>Corylus heterophylla</t>
   </si>
   <si>
     <t>CYLMA</t>
   </si>
   <si>
     <t>Corylus maxima</t>
   </si>
   <si>
     <t>CTTLA</t>
   </si>
   <si>
     <t>Cotoneaster lacteus</t>
   </si>
@@ -598,50 +714,56 @@
     <t>Erechtites hieraciifolius</t>
   </si>
   <si>
     <t>ERIAN</t>
   </si>
   <si>
     <t>Erigeron annuus</t>
   </si>
   <si>
     <t>ERICA</t>
   </si>
   <si>
     <t>Erigeron canadensis</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 ------- as Conyza canadensis</t>
   </si>
   <si>
     <t>EIOJA</t>
   </si>
   <si>
     <t>Eriobotrya japonica</t>
   </si>
   <si>
+    <t>ERZCG</t>
+  </si>
+  <si>
+    <t>Erythrina crista-galli</t>
+  </si>
+  <si>
     <t>EUMUL</t>
   </si>
   <si>
     <t>Eucommia ulmoides</t>
   </si>
   <si>
     <t>EUOAL</t>
   </si>
   <si>
     <t>Euonymus alatus</t>
   </si>
   <si>
     <t>EUOJA</t>
   </si>
   <si>
     <t>Euonymus japonicus</t>
   </si>
   <si>
     <t>EUYJA</t>
   </si>
   <si>
     <t>Eurya japonica</t>
   </si>
   <si>
     <t>EYOPE</t>
@@ -672,128 +794,158 @@
     <t>Ficus carica</t>
   </si>
   <si>
     <t>SEASU</t>
   </si>
   <si>
     <t>Flueggea suffruticosa</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 ------- as Securinega suffruticosa</t>
   </si>
   <si>
     <t>FOSKR</t>
   </si>
   <si>
     <t>Forsythia koreana</t>
   </si>
   <si>
     <t>FOLJA</t>
   </si>
   <si>
     <t>Fortunella japonica</t>
   </si>
   <si>
+    <t>FRAAN</t>
+  </si>
+  <si>
+    <t>Fragaria x ananassa</t>
+  </si>
+  <si>
     <t>FRXGR</t>
   </si>
   <si>
     <t>Fraxinus griffithii</t>
   </si>
   <si>
     <t>GADJA</t>
   </si>
   <si>
     <t>Gardenia jasminoides</t>
   </si>
   <si>
     <t>GIKBI</t>
   </si>
   <si>
     <t>Ginkgo biloba</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 * Rahman MA, Kwon YJ, Suh SJ, Youn YN, Jo SH (2012) The genus Pochazia Amyot and Serville (Hemiptera: Ricaniidae) from Korea, with a newly recorded species. Journal of Entomology 9(5), 239-247.</t>
   </si>
   <si>
     <t>GLITR</t>
   </si>
   <si>
     <t>Gleditsia triacanthos</t>
   </si>
   <si>
+    <t>HAMJA</t>
+  </si>
+  <si>
+    <t>Hamamelis japonica</t>
+  </si>
+  <si>
     <t>HEEHE</t>
   </si>
   <si>
     <t>Hedera helix</t>
   </si>
   <si>
     <t>HELAN</t>
   </si>
   <si>
     <t>Helianthus annuus</t>
   </si>
   <si>
     <t>HELSS</t>
   </si>
   <si>
     <t>Helianthus sp.</t>
   </si>
   <si>
     <t>HEPDA</t>
   </si>
   <si>
     <t>Hemiptelea davidii</t>
   </si>
   <si>
     <t>HIBSY</t>
   </si>
   <si>
     <t>Hibiscus syriacus</t>
   </si>
   <si>
     <t>HOVDU</t>
   </si>
   <si>
     <t>Hovenia dulcis</t>
   </si>
   <si>
     <t>HUMJA</t>
   </si>
   <si>
     <t>Humulus scandens</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 ------- as Humulus japonicus.</t>
   </si>
   <si>
+    <t>HYEQU</t>
+  </si>
+  <si>
+    <t>Hydrangea quercifolia</t>
+  </si>
+  <si>
+    <t>ILEAQ</t>
+  </si>
+  <si>
+    <t>Ilex aquifolium</t>
+  </si>
+  <si>
     <t>ILECR</t>
   </si>
   <si>
     <t>Ilex crenata</t>
+  </si>
+  <si>
+    <t>ILEPD</t>
+  </si>
+  <si>
+    <t>Ilex pedunculosa</t>
   </si>
   <si>
     <t>ILERO</t>
   </si>
   <si>
     <t>Ilex rotunda</t>
   </si>
   <si>
     <t>ILESE</t>
   </si>
   <si>
     <t>Ilex serrata</t>
   </si>
   <si>
     <t>ILESS</t>
   </si>
   <si>
     <t>Ilex sp.</t>
   </si>
   <si>
     <t>IPATE</t>
   </si>
   <si>
     <t>Impatiens textori</t>
   </si>
@@ -853,50 +1005,55 @@
   <si>
     <t>LIGVU</t>
   </si>
   <si>
     <t>Ligustrum vulgare</t>
   </si>
   <si>
     <t>* Kobayashi S, Suzuki M, Kuwahara R, Park J, Yamada K, Jung S (2024) Reevaluation of taxonomic identity of the recently introduced invasive planthopper, Pochazia shantungensis (Chou &amp; Lu, 1977)(Hemiptera: Fulgoroidea: Ricaniidae) in Japan. Zootaxa 5446(2), 151-178.
 * Stroiński A, Balderi M, Marraccini D, Mazza G (2022) First records of Pochazia shantungensis (Chou &amp; Lu, 1977) (Hemiptera: Fulgoromorpha: Ricaniidae) in Italy. Zootaxa 5188 (3), 275–282, https://doi.org/10.11646/zootaxa.5188.3.4</t>
   </si>
   <si>
     <t>LIQST</t>
   </si>
   <si>
     <t>Liquidambar styraciflua</t>
   </si>
   <si>
     <t>* Hizal E, Oztemiz S, Gjonov I (2019) Ricania shantungensis Chou &amp; Lu 1977 (Hemiptera: Fulgoromorpha: Ricaniidae) a new invasive insect species in European Turkey. Fresenius Environmental Bulletin 28 (12A), 9816-9820.
 ------ new host in Turkey.</t>
   </si>
   <si>
     <t>LIRTU</t>
   </si>
   <si>
     <t>Liriodendron tulipifera</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Dong Y, Seung J, Lee S, Hulcr J (2026) Pochazia shantungensis and Pochazia chinensis (Hemiptera: Ricaniidae)—two confusable invasive planthoppers. Journal of Integrated Pest Management 17(1), pmag021. https://doi.org/10.1093/jipm/pmag021
+* Hızal E, Öztemiz S, Gjonov I (2023) Phenology and host preferences of the invasive Pochazia shantungensis (Chou &amp; Lu, 1977) (Hemiptera: Ricaniidae), a risk for agriculture and forest areas in the West-Palaearctic Region. Acta Zoologica Bulgarica 75(2), 251-258. https://www.acta-zoologica-bulgarica.eu/2023/002673
+</t>
   </si>
   <si>
     <t>LIAED</t>
   </si>
   <si>
     <t>Lithocarpus edulis</t>
   </si>
   <si>
     <t>LIAGL</t>
   </si>
   <si>
     <t>Lithocarpus glaber</t>
   </si>
   <si>
     <t>LONJA</t>
   </si>
   <si>
     <t>Lonicera japonica</t>
   </si>
   <si>
     <t>LYUCN</t>
   </si>
   <si>
     <t>Lycium chinense</t>
   </si>
@@ -931,50 +1088,56 @@
   <si>
     <t>MLLJA</t>
   </si>
   <si>
     <t>Mallotus japonicus</t>
   </si>
   <si>
     <t>MABSD</t>
   </si>
   <si>
     <t>Malus domestica</t>
   </si>
   <si>
     <t>* Çetin G, Göksel PH, Ak K, Hızal E (2025) Determining host preferences, population density, and geographical distribution of Pochazia shantungensis (Chu &amp; Lu, 1977)(Hemiptera: Ricaniidae) in the Eastern Marmara Region. Plant Protection Bulletin 65(4), 57-68.
 * Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 ------- a Malus pumila.
 * Rahman MA, Kwon YJ, Suh SJ, Youn YN, Jo SH (2012) The genus Pochazia Amyot and Serville (Hemiptera: Ricaniidae) from Korea, with a newly recorded species. Journal of Entomology 9(5), 239-247.</t>
   </si>
   <si>
     <t>MABFB</t>
   </si>
   <si>
     <t>Malus floribunda</t>
   </si>
   <si>
+    <t>MEQGL</t>
+  </si>
+  <si>
+    <t>Metasequoia glyptostroboides</t>
+  </si>
+  <si>
     <t>MORAL</t>
   </si>
   <si>
     <t>Morus alba</t>
   </si>
   <si>
     <t>MORAC</t>
   </si>
   <si>
     <t>Morus indica</t>
   </si>
   <si>
     <t>MYTAQ</t>
   </si>
   <si>
     <t>Myosoton aquaticum</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 ------- as Stellaria aquatica.</t>
   </si>
   <si>
     <t>MYRRU</t>
   </si>
   <si>
@@ -1023,60 +1186,72 @@
   <si>
     <t>OPLUN</t>
   </si>
   <si>
     <t>Oplismenus undulatifolius</t>
   </si>
   <si>
     <t>ORXJA</t>
   </si>
   <si>
     <t>Orixa japonica</t>
   </si>
   <si>
     <t>OSUFR</t>
   </si>
   <si>
     <t>Osmanthus fragrans</t>
   </si>
   <si>
     <t>OSUAU</t>
   </si>
   <si>
     <t>Osmanthus fragrans var. aurantiacus</t>
   </si>
   <si>
+    <t>OSUHE</t>
+  </si>
+  <si>
+    <t>Osmanthus heterophyllus</t>
+  </si>
+  <si>
     <t>OSTJA</t>
   </si>
   <si>
     <t>Ostrya japonica</t>
   </si>
   <si>
     <t>OSTVI</t>
   </si>
   <si>
     <t>Ostrya virginiana</t>
+  </si>
+  <si>
+    <t>PAQED</t>
+  </si>
+  <si>
+    <t>Passiflora edulis</t>
   </si>
   <si>
     <t>PAZTO</t>
   </si>
   <si>
     <t>Paulownia tomentosa</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 ------- as Paulownia coreana.</t>
   </si>
   <si>
     <t>PRJFC</t>
   </si>
   <si>
     <t>Perilla frutescens var. crispa</t>
   </si>
   <si>
     <t>POLPF</t>
   </si>
   <si>
     <t>Persicaria perfoliata</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
@@ -1091,100 +1266,118 @@
   <si>
     <t>PRATH</t>
   </si>
   <si>
     <t>Persicaria thunbergii</t>
   </si>
   <si>
     <t>PEDJA</t>
   </si>
   <si>
     <t>Petasites japonicus</t>
   </si>
   <si>
     <t>PHITE</t>
   </si>
   <si>
     <t>Philadelphus tenuifolius</t>
   </si>
   <si>
     <t>PHMTE</t>
   </si>
   <si>
     <t>Phormium tenax</t>
   </si>
   <si>
+    <t>PHNGL</t>
+  </si>
+  <si>
+    <t>Photinia glabra</t>
+  </si>
+  <si>
     <t>PHNSE</t>
   </si>
   <si>
     <t>Photinia serratifolia</t>
   </si>
   <si>
     <t>PHTAM</t>
   </si>
   <si>
     <t>Phytolacca americana</t>
+  </si>
+  <si>
+    <t>PIRJA</t>
+  </si>
+  <si>
+    <t>Pieris japonica</t>
   </si>
   <si>
     <t>PINTE</t>
   </si>
   <si>
     <t>Pinellia ternata</t>
   </si>
   <si>
     <t>PTUSS</t>
   </si>
   <si>
     <t>Pittosporum sp.</t>
   </si>
   <si>
     <t>PTUTO</t>
   </si>
   <si>
     <t>Pittosporum tobira</t>
   </si>
   <si>
     <t>PLTOR</t>
   </si>
   <si>
     <t>Platanus orientalis</t>
   </si>
   <si>
     <t>PLTHY</t>
   </si>
   <si>
     <t>Platanus x hispanica</t>
   </si>
   <si>
     <t>THUOR</t>
   </si>
   <si>
     <t>Platycladus orientalis</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 ------- as Thuja orientalis.</t>
+  </si>
+  <si>
+    <t>PODMA</t>
+  </si>
+  <si>
+    <t>Podocarpus macrophyllus</t>
   </si>
   <si>
     <t>POPSS</t>
   </si>
   <si>
     <t>Populus sp.</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 ------- as Populus tomentiglandulosa.</t>
   </si>
   <si>
     <t>PHNVI</t>
   </si>
   <si>
     <t>Pourthiaea villosa</t>
   </si>
   <si>
     <t>PRNAV</t>
   </si>
   <si>
     <t>Prunus avium</t>
   </si>
   <si>
     <t>PRNCF</t>
@@ -1283,84 +1476,105 @@
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 ------- as Pueraria lobata.
 * Kobayashi S, Suzuki M, Kuwahara R, Park J, Yamada K, Jung S (2024) Reevaluation of taxonomic identity of the recently introduced invasive planthopper, Pochazia shantungensis (Chou &amp; Lu, 1977)(Hemiptera: Fulgoroidea: Ricaniidae) in Japan. Zootaxa 5446(2), 151-178.</t>
   </si>
   <si>
     <t>PUNGR</t>
   </si>
   <si>
     <t>Punica granatum</t>
   </si>
   <si>
     <t>PYECO</t>
   </si>
   <si>
     <t>Pyracantha coccinea</t>
   </si>
   <si>
     <t>PYUCA</t>
   </si>
   <si>
     <t>Pyrus calleryana</t>
   </si>
   <si>
+    <t>PYUCO</t>
+  </si>
+  <si>
+    <t>Pyrus communis</t>
+  </si>
+  <si>
+    <t>PYUPY</t>
+  </si>
+  <si>
+    <t>Pyrus pyrifolia</t>
+  </si>
+  <si>
     <t>QUEAS</t>
   </si>
   <si>
     <t>Quercus acutissima</t>
   </si>
   <si>
     <t>QUEAI</t>
   </si>
   <si>
     <t>Quercus aliena</t>
   </si>
   <si>
     <t>QUEGU</t>
   </si>
   <si>
     <t>Quercus glauca</t>
   </si>
   <si>
     <t>QUEIL</t>
   </si>
   <si>
     <t>Quercus ilex</t>
   </si>
   <si>
     <t>QUEMY</t>
   </si>
   <si>
     <t>Quercus myrsinifolia</t>
   </si>
   <si>
     <t>QUERO</t>
   </si>
   <si>
     <t>Quercus robur</t>
+  </si>
+  <si>
+    <t>QUERU</t>
+  </si>
+  <si>
+    <t>Quercus rubra</t>
+  </si>
+  <si>
+    <t>* Dong Y, Seung J, Lee S, Hulcr J (2026) Pochazia shantungensis and Pochazia chinensis (Hemiptera: Ricaniidae)—two confusable invasive planthoppers. Journal of Integrated Pest Management 17(1), pmag021. https://doi.org/10.1093/jipm/pmag021</t>
   </si>
   <si>
     <t>QUEGL</t>
   </si>
   <si>
     <t>Quercus serrata</t>
   </si>
   <si>
     <t>POLCU</t>
   </si>
   <si>
     <t>Reynoutria japonica</t>
   </si>
   <si>
     <t>RHMFR</t>
   </si>
   <si>
     <t>Rhamnella franguloides</t>
   </si>
   <si>
     <t>RAHIN</t>
   </si>
   <si>
     <t>Rhaphiolepis indica</t>
   </si>
@@ -1568,80 +1782,82 @@
 ------- Symplocos chinensis for. pilosa.</t>
   </si>
   <si>
     <t>SYROB</t>
   </si>
   <si>
     <t>Syringa oblata</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 ------- as Syringa oblata var. dilatata</t>
   </si>
   <si>
     <t>SYRVU</t>
   </si>
   <si>
     <t>Syringa vulgaris</t>
   </si>
   <si>
     <t>TAXCU</t>
   </si>
   <si>
     <t>Taxus cuspidata</t>
   </si>
   <si>
-    <t>TILAU</t>
-[...4 lines deleted...]
-  <si>
     <t>TILTO</t>
   </si>
   <si>
     <t>Tilia tomentosa</t>
   </si>
   <si>
     <t>TOOSI</t>
   </si>
   <si>
     <t>Toona sinensis</t>
   </si>
   <si>
     <t>* Jo SH, Ryu TH, Kwon H, Seo MJ, Yu YM, Yasunaga-Aoki C and Youn YN (2016) Ecological characteristics and environmentally friendly control strategies of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Journal of the Faculty of Agriculture, Kyushu University, 61(2), 299–311. https://doi.org/10.5109/1685886
 -------as Cedrela sinensis</t>
   </si>
   <si>
+    <t>TOXSU</t>
+  </si>
+  <si>
+    <t>Toxicodendron succedaneum</t>
+  </si>
+  <si>
     <t>TOXSY</t>
   </si>
   <si>
     <t>Toxicodendron sylvestre</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
-------- Rhus sylvestris</t>
+------- Rhus sylvestris
+* Iguchi M, Kodama H (2025) Host plants of Pochazia shantungensis (Hemiptera: Ricaniidae) in Wakayama Prefecture, Japan. Ann. Kansai Plant Prot. Soc. 67, 117–120. https://doi.org/10.4165/kapps.67.117 (in Japanese)
+------- host for oviposition</t>
   </si>
   <si>
     <t>TOXTR</t>
   </si>
   <si>
     <t>Toxicodendron trichocarpum</t>
   </si>
   <si>
     <t>* Kim DE, Lee H, Kim MJ, Lee DH (2015) Predicting the potential habitat, host plants, and geographical distribution of Pochazia shantungensis (Hemiptera: Ricaniidae) in Korea. Korean Journal of Applied Entomology 54, 179–189.
 ------- Rhus tricocarpa</t>
   </si>
   <si>
     <t>TCHJA</t>
   </si>
   <si>
     <t>Trachelospermum jasminoides</t>
   </si>
   <si>
     <t>* NPPO of the Netherlands (2023-07). https://gd.eppo.int/reporting/article-7662
 ------- nymphs found on Trachelospermum jasminoides.</t>
   </si>
   <si>
     <t>SAQSE</t>
   </si>
   <si>
@@ -1676,50 +1892,56 @@
     <t>Vaccinium corymbosum</t>
   </si>
   <si>
     <t>VERPE</t>
   </si>
   <si>
     <t>Veronica persica</t>
   </si>
   <si>
     <t>VIBER</t>
   </si>
   <si>
     <t>Viburnum erosum</t>
   </si>
   <si>
     <t>VIBOP</t>
   </si>
   <si>
     <t>Viburnum opulus</t>
   </si>
   <si>
     <t>* Hızal E, Öztemiz S, Gjonov I (2023) Phenology and host preferences of the invasive Pochazia shantungensis (Chou &amp; Lu, 1977) (Hemiptera: Ricaniidae), a risk for agriculture and forest areas in the West-Palaearctic Region. Acta Zoologica Bulgarica 75(2), 251-258. https://www.acta-zoologica-bulgarica.eu/2023/002673
 ------- only nymphs observed.</t>
   </si>
   <si>
+    <t>VIBPL</t>
+  </si>
+  <si>
+    <t>Viburnum plicatum</t>
+  </si>
+  <si>
     <t>VIBTI</t>
   </si>
   <si>
     <t>Viburnum tinus</t>
   </si>
   <si>
     <t>VIXAC</t>
   </si>
   <si>
     <t>Vitex agnus-castus</t>
   </si>
   <si>
     <t>VITFX</t>
   </si>
   <si>
     <t>Vitis flexuosa</t>
   </si>
   <si>
     <t>VITLA</t>
   </si>
   <si>
     <t>Vitis labrusca</t>
   </si>
   <si>
     <t xml:space="preserve">* Stroiński A, Balderi M, Marraccini D, Mazza G (2022) First records of Pochazia shantungensis (Chou &amp; Lu, 1977) (Hemiptera: Fulgoromorpha: Ricaniidae) in Italy. Zootaxa 5188 (3), 275–282, https://doi.org/10.11646/zootaxa.5188.3.4
@@ -1766,50 +1988,76 @@
     <t>Zanthoxylum piperitum</t>
   </si>
   <si>
     <t>ZANSH</t>
   </si>
   <si>
     <t>Zanthoxylum schinifolium</t>
   </si>
   <si>
     <t>ZELSE</t>
   </si>
   <si>
     <t>Zelkova serrata</t>
   </si>
   <si>
     <t>ZIPJU</t>
   </si>
   <si>
     <t>Ziziphus jujuba</t>
   </si>
   <si>
     <t>ZIPJI</t>
   </si>
   <si>
     <t>Ziziphus jujuba var. inermis</t>
+  </si>
+  <si>
+    <t>Doubtful host</t>
+  </si>
+  <si>
+    <t>CINCA</t>
+  </si>
+  <si>
+    <t>Cinnamomum camphora</t>
+  </si>
+  <si>
+    <t>* Dong Y, Seung J, Lee S, Hulcr J (2026) Pochazia shantungensis and Pochazia chinensis (Hemiptera: Ricaniidae)—two confusable invasive planthoppers. Journal of Integrated Pest Management 17(1), pmag021. https://doi.org/10.1093/jipm/pmag021
+-------considers that it is only a host of Pochazia chinensis
+* Kobayashi S, Suzuki M, Kuwahara R, Park J, Yamada K, Jung S (2024) Reevaluation of taxonomic identity of the recently introduced invasive planthopper, Pochazia shantungensis (Chou &amp; Lu, 1977)(Hemiptera: Fulgoroidea: Ricaniidae) in Japan. Zootaxa 5446(2), 151-178.
+* Lee H, Lee GS, Li Y, Lee W (2024) Resolving taxonomic confusion of Pochazia shantungensis (Hemiptera: Fulgoromorpha: Ricaniidae) from South Korea, with one new species. Journal of Asia-Pacific Entomology 27(2), 102248.</t>
+  </si>
+  <si>
+    <t>TILAU</t>
+  </si>
+  <si>
+    <t>Tilia amurensis</t>
+  </si>
+  <si>
+    <t>* Dong Y, Seung J, Lee S, Hulcr J (2026) Pochazia shantungensis and Pochazia chinensis (Hemiptera: Ricaniidae)—two confusable invasive planthoppers. Journal of Integrated Pest Management 17(1), pmag021. https://doi.org/10.1093/jipm/pmag021
+-------considers that it is only a host of Pochazia chinensis
+* Lee H, Lee GS, Li Y, Lee W (2024) Resolving taxonomic confusion of Pochazia shantungensis (Hemiptera: Fulgoromorpha: Ricaniidae) from South Korea, with one new species. Journal of Asia-Pacific Entomology 27(2), 102248.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2113,3576 +2361,4080 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D251"/>
+  <dimension ref="A1:D287"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="372.623" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" t="s">
         <v>8</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>9</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>32</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>7</v>
+        <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B17" t="s">
         <v>44</v>
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B18" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B22" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C22" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D22" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B23" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C23" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D23" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B24" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C24" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D24" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B25" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C25" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B26" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C26" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D26" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B27" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C27" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D27" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C28" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D28" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C29" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D29" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B30" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C30" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D30" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B31" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C31" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D31" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B32" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C32" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D32" t="s">
-        <v>78</v>
+        <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B33" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C33" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D33" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B34" t="s">
         <v>82</v>
       </c>
       <c r="C34" t="s">
         <v>83</v>
       </c>
       <c r="D34" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B35" t="s">
         <v>84</v>
       </c>
       <c r="C35" t="s">
         <v>85</v>
       </c>
       <c r="D35" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B36" t="s">
         <v>86</v>
       </c>
       <c r="C36" t="s">
         <v>87</v>
       </c>
       <c r="D36" t="s">
-        <v>28</v>
+        <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B37" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C37" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D37" t="s">
-        <v>31</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B38" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C38" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B39" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C39" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D39" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B40" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C40" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D40" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B41" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C41" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D41" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B42" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C42" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B43" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C43" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D43" t="s">
-        <v>103</v>
+        <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B44" t="s">
         <v>104</v>
       </c>
       <c r="C44" t="s">
         <v>105</v>
       </c>
       <c r="D44" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B45" t="s">
+        <v>106</v>
+      </c>
+      <c r="C45" t="s">
         <v>107</v>
       </c>
-      <c r="C45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B46" t="s">
+        <v>108</v>
+      </c>
+      <c r="C46" t="s">
         <v>109</v>
       </c>
-      <c r="C46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B47" t="s">
+        <v>110</v>
+      </c>
+      <c r="C47" t="s">
         <v>111</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B48" t="s">
+        <v>113</v>
+      </c>
+      <c r="C48" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="D48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B49" t="s">
+        <v>115</v>
+      </c>
+      <c r="C49" t="s">
         <v>116</v>
       </c>
-      <c r="C49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B50" t="s">
+        <v>117</v>
+      </c>
+      <c r="C50" t="s">
         <v>118</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B51" t="s">
+        <v>120</v>
+      </c>
+      <c r="C51" t="s">
         <v>121</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B52" t="s">
         <v>123</v>
       </c>
       <c r="C52" t="s">
         <v>124</v>
       </c>
       <c r="D52" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B53" t="s">
         <v>125</v>
       </c>
       <c r="C53" t="s">
         <v>126</v>
       </c>
       <c r="D53" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B54" t="s">
         <v>127</v>
       </c>
       <c r="C54" t="s">
         <v>128</v>
       </c>
       <c r="D54" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B55" t="s">
         <v>129</v>
       </c>
       <c r="C55" t="s">
         <v>130</v>
       </c>
       <c r="D55" t="s">
-        <v>7</v>
+        <v>131</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B56" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C56" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D56" t="s">
-        <v>133</v>
+        <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B57" t="s">
         <v>134</v>
       </c>
       <c r="C57" t="s">
         <v>135</v>
       </c>
       <c r="D57" t="s">
-        <v>7</v>
+        <v>136</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B58" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C58" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D58" t="s">
-        <v>31</v>
+        <v>67</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B59" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C59" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D59" t="s">
-        <v>140</v>
+        <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B60" t="s">
         <v>141</v>
       </c>
       <c r="C60" t="s">
         <v>142</v>
       </c>
       <c r="D60" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B61" t="s">
         <v>143</v>
       </c>
       <c r="C61" t="s">
         <v>144</v>
       </c>
       <c r="D61" t="s">
-        <v>145</v>
+        <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B62" t="s">
+        <v>145</v>
+      </c>
+      <c r="C62" t="s">
         <v>146</v>
       </c>
-      <c r="C62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D62" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B63" t="s">
+        <v>147</v>
+      </c>
+      <c r="C63" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="D63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B64" t="s">
+        <v>149</v>
+      </c>
+      <c r="C64" t="s">
         <v>150</v>
       </c>
-      <c r="C64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D64" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B65" t="s">
+        <v>151</v>
+      </c>
+      <c r="C65" t="s">
         <v>152</v>
       </c>
-      <c r="C65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D65" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B66" t="s">
+        <v>153</v>
+      </c>
+      <c r="C66" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="D66" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B67" t="s">
+        <v>155</v>
+      </c>
+      <c r="C67" t="s">
         <v>156</v>
       </c>
-      <c r="C67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D67" t="s">
-        <v>158</v>
+        <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B68" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C68" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D68" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B69" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C69" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="D69" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B70" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C70" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="D70" t="s">
-        <v>165</v>
+        <v>10</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B71" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C71" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="D71" t="s">
-        <v>168</v>
+        <v>37</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B72" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C72" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="D72" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B73" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="C73" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="D73" t="s">
-        <v>7</v>
+        <v>169</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B74" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C74" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="D74" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B75" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C75" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="D75" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B76" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C76" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="D76" t="s">
-        <v>7</v>
+        <v>176</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B77" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C77" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="D77" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B78" t="s">
+        <v>179</v>
+      </c>
+      <c r="C78" t="s">
+        <v>180</v>
+      </c>
+      <c r="D78" t="s">
         <v>181</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B79" t="s">
+        <v>182</v>
+      </c>
+      <c r="C79" t="s">
         <v>183</v>
       </c>
-      <c r="C79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D79" t="s">
-        <v>185</v>
+        <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B80" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="C80" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="D80" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B81" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="C81" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="D81" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B82" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="C82" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="D82" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B83" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="C83" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="D83" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B84" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C84" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="D84" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B85" t="s">
+        <v>194</v>
+      </c>
+      <c r="C85" t="s">
+        <v>195</v>
+      </c>
+      <c r="D85" t="s">
         <v>196</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B86" t="s">
+        <v>197</v>
+      </c>
+      <c r="C86" t="s">
         <v>198</v>
       </c>
-      <c r="C86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D86" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B87" t="s">
+        <v>199</v>
+      </c>
+      <c r="C87" t="s">
         <v>200</v>
       </c>
-      <c r="C87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D87" t="s">
-        <v>202</v>
+        <v>37</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B88" t="s">
+        <v>201</v>
+      </c>
+      <c r="C88" t="s">
+        <v>202</v>
+      </c>
+      <c r="D88" t="s">
         <v>203</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B89" t="s">
+        <v>204</v>
+      </c>
+      <c r="C89" t="s">
         <v>205</v>
       </c>
-      <c r="C89" t="s">
+      <c r="D89" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B90" t="s">
+        <v>207</v>
+      </c>
+      <c r="C90" t="s">
         <v>208</v>
       </c>
-      <c r="C90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D90" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B91" t="s">
+        <v>209</v>
+      </c>
+      <c r="C91" t="s">
         <v>210</v>
       </c>
-      <c r="C91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D91" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B92" t="s">
+        <v>211</v>
+      </c>
+      <c r="C92" t="s">
         <v>212</v>
       </c>
-      <c r="C92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D92" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B93" t="s">
+        <v>213</v>
+      </c>
+      <c r="C93" t="s">
         <v>214</v>
       </c>
-      <c r="C93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D93" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B94" t="s">
+        <v>215</v>
+      </c>
+      <c r="C94" t="s">
         <v>216</v>
       </c>
-      <c r="C94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D94" t="s">
-        <v>218</v>
+        <v>10</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B95" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="C95" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="D95" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B96" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="C96" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="D96" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B97" t="s">
+        <v>221</v>
+      </c>
+      <c r="C97" t="s">
+        <v>222</v>
+      </c>
+      <c r="D97" t="s">
         <v>223</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B98" t="s">
+        <v>224</v>
+      </c>
+      <c r="C98" t="s">
         <v>225</v>
       </c>
-      <c r="C98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D98" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B99" t="s">
+        <v>226</v>
+      </c>
+      <c r="C99" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="D99" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B100" t="s">
+        <v>228</v>
+      </c>
+      <c r="C100" t="s">
         <v>229</v>
       </c>
-      <c r="C100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D100" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B101" t="s">
+        <v>230</v>
+      </c>
+      <c r="C101" t="s">
         <v>231</v>
       </c>
-      <c r="C101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D101" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B102" t="s">
+        <v>232</v>
+      </c>
+      <c r="C102" t="s">
         <v>233</v>
       </c>
-      <c r="C102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D102" t="s">
-        <v>235</v>
+        <v>10</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B103" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C103" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="D103" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B104" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="C104" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="D104" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B105" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C105" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D105" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B106" t="s">
+        <v>240</v>
+      </c>
+      <c r="C106" t="s">
+        <v>241</v>
+      </c>
+      <c r="D106" t="s">
         <v>242</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B107" t="s">
+        <v>243</v>
+      </c>
+      <c r="C107" t="s">
         <v>244</v>
       </c>
-      <c r="C107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D107" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B108" t="s">
+        <v>245</v>
+      </c>
+      <c r="C108" t="s">
         <v>246</v>
       </c>
-      <c r="C108" t="s">
+      <c r="D108" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B109" t="s">
         <v>248</v>
       </c>
       <c r="C109" t="s">
         <v>249</v>
       </c>
       <c r="D109" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B110" t="s">
         <v>250</v>
       </c>
       <c r="C110" t="s">
         <v>251</v>
       </c>
       <c r="D110" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B111" t="s">
         <v>252</v>
       </c>
       <c r="C111" t="s">
         <v>253</v>
       </c>
       <c r="D111" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B112" t="s">
         <v>254</v>
       </c>
       <c r="C112" t="s">
         <v>255</v>
       </c>
       <c r="D112" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B113" t="s">
         <v>256</v>
       </c>
       <c r="C113" t="s">
         <v>257</v>
       </c>
       <c r="D113" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B114" t="s">
         <v>258</v>
       </c>
       <c r="C114" t="s">
         <v>259</v>
       </c>
       <c r="D114" t="s">
-        <v>7</v>
+        <v>260</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B115" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C115" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D115" t="s">
-        <v>262</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B116" t="s">
         <v>263</v>
       </c>
       <c r="C116" t="s">
         <v>264</v>
       </c>
       <c r="D116" t="s">
-        <v>265</v>
+        <v>7</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B117" t="s">
+        <v>265</v>
+      </c>
+      <c r="C117" t="s">
         <v>266</v>
       </c>
-      <c r="C117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D117" t="s">
-        <v>268</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B118" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="C118" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="D118" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B119" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="C119" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="D119" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B120" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="C120" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="D120" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B121" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="C121" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="D121" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B122" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="C122" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="D122" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B123" t="s">
+        <v>277</v>
+      </c>
+      <c r="C123" t="s">
+        <v>278</v>
+      </c>
+      <c r="D123" t="s">
         <v>279</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B124" t="s">
+        <v>280</v>
+      </c>
+      <c r="C124" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="D124" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B125" t="s">
+        <v>282</v>
+      </c>
+      <c r="C125" t="s">
         <v>283</v>
       </c>
-      <c r="C125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D125" t="s">
-        <v>285</v>
+        <v>7</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B126" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="C126" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="D126" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B127" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C127" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="D127" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B128" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="C128" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="D128" t="s">
-        <v>292</v>
+        <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B129" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="C129" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="D129" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B130" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="C130" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="D130" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B131" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="C131" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="D131" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B132" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="C132" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="D132" t="s">
-        <v>301</v>
+        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B133" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C133" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="D133" t="s">
-        <v>304</v>
+        <v>10</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B134" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="C134" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="D134" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B135" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="C135" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="D135" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B136" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="C136" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="D136" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B137" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="C137" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="D137" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B138" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="C138" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="D138" t="s">
-        <v>315</v>
+        <v>10</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B139" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="C139" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="D139" t="s">
-        <v>7</v>
+        <v>312</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B140" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="C140" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="D140" t="s">
-        <v>31</v>
+        <v>315</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B141" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C141" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="D141" t="s">
-        <v>7</v>
+        <v>318</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B142" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="C142" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="D142" t="s">
-        <v>31</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B143" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="C143" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="D143" t="s">
-        <v>140</v>
+        <v>37</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B144" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="C144" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="D144" t="s">
-        <v>140</v>
+        <v>37</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B145" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="C145" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="D145" t="s">
-        <v>330</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B146" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="C146" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="D146" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B147" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="C147" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="D147" t="s">
-        <v>335</v>
+        <v>10</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B148" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="C148" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="D148" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B149" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="C149" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="D149" t="s">
-        <v>7</v>
+        <v>336</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B150" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C150" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="D150" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B151" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="C151" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="D151" t="s">
-        <v>140</v>
+        <v>37</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B152" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="C152" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="D152" t="s">
-        <v>11</v>
+        <v>343</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B153" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="C153" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="D153" t="s">
-        <v>140</v>
+        <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B154" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="C154" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="D154" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B155" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="C155" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="D155" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B156" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="C156" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="D156" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B157" t="s">
+        <v>352</v>
+      </c>
+      <c r="C157" t="s">
+        <v>353</v>
+      </c>
+      <c r="D157" t="s">
         <v>354</v>
-      </c>
-[...4 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B158" t="s">
+        <v>355</v>
+      </c>
+      <c r="C158" t="s">
         <v>356</v>
       </c>
-      <c r="C158" t="s">
+      <c r="D158" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B159" t="s">
         <v>358</v>
       </c>
       <c r="C159" t="s">
         <v>359</v>
       </c>
       <c r="D159" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B160" t="s">
         <v>360</v>
       </c>
       <c r="C160" t="s">
         <v>361</v>
       </c>
       <c r="D160" t="s">
-        <v>362</v>
+        <v>10</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B161" t="s">
+        <v>362</v>
+      </c>
+      <c r="C161" t="s">
         <v>363</v>
       </c>
-      <c r="C161" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D161" t="s">
-        <v>365</v>
+        <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B162" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="C162" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="D162" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B163" t="s">
+        <v>366</v>
+      </c>
+      <c r="C163" t="s">
+        <v>367</v>
+      </c>
+      <c r="D163" t="s">
         <v>368</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B164" t="s">
+        <v>369</v>
+      </c>
+      <c r="C164" t="s">
         <v>370</v>
       </c>
-      <c r="C164" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D164" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B165" t="s">
+        <v>371</v>
+      </c>
+      <c r="C165" t="s">
         <v>372</v>
       </c>
-      <c r="C165" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D165" t="s">
-        <v>374</v>
+        <v>37</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B166" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="C166" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="D166" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B167" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="C167" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="D167" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B168" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="C168" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="D168" t="s">
-        <v>381</v>
+        <v>7</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B169" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="C169" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="D169" t="s">
-        <v>16</v>
+        <v>176</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B170" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="C170" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="D170" t="s">
-        <v>7</v>
+        <v>176</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B171" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="C171" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="D171" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B172" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="C172" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="D172" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B173" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="C173" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="D173" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B174" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="C174" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="D174" t="s">
-        <v>31</v>
+        <v>392</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B175" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="C175" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="D175" t="s">
-        <v>397</v>
+        <v>10</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B176" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="C176" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="D176" t="s">
-        <v>400</v>
+        <v>10</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B177" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="C177" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="D177" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B178" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C178" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="D178" t="s">
-        <v>158</v>
+        <v>176</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B179" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="C179" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="D179" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B180" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="C180" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="D180" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B181" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="C181" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="D181" t="s">
-        <v>7</v>
+        <v>176</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B182" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="C182" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="D182" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B183" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="C183" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="D183" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B184" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="C184" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="D184" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B185" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="C185" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="D185" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B186" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="C186" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="D186" t="s">
-        <v>16</v>
+        <v>242</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B187" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="C187" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="D187" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B188" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="C188" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="D188" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B189" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="C189" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="D189" t="s">
-        <v>31</v>
+        <v>423</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B190" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="C190" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="D190" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B191" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="C191" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="D191" t="s">
-        <v>7</v>
+        <v>428</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B192" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C192" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="D192" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B193" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C193" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="D193" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B194" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="C194" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="D194" t="s">
-        <v>106</v>
+        <v>26</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B195" t="s">
+        <v>435</v>
+      </c>
+      <c r="C195" t="s">
+        <v>436</v>
+      </c>
+      <c r="D195" t="s">
         <v>437</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B196" t="s">
+        <v>438</v>
+      </c>
+      <c r="C196" t="s">
         <v>439</v>
       </c>
-      <c r="C196" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D196" t="s">
-        <v>441</v>
+        <v>37</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B197" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="C197" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="D197" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B198" t="s">
+        <v>442</v>
+      </c>
+      <c r="C198" t="s">
+        <v>443</v>
+      </c>
+      <c r="D198" t="s">
         <v>444</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B199" t="s">
+        <v>445</v>
+      </c>
+      <c r="C199" t="s">
         <v>446</v>
       </c>
-      <c r="C199" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D199" t="s">
-        <v>218</v>
+        <v>21</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B200" t="s">
+        <v>447</v>
+      </c>
+      <c r="C200" t="s">
         <v>448</v>
       </c>
-      <c r="C200" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D200" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B201" t="s">
+        <v>449</v>
+      </c>
+      <c r="C201" t="s">
         <v>450</v>
       </c>
-      <c r="C201" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D201" t="s">
-        <v>452</v>
+        <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B202" t="s">
+        <v>451</v>
+      </c>
+      <c r="C202" t="s">
+        <v>452</v>
+      </c>
+      <c r="D202" t="s">
         <v>453</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B203" t="s">
+        <v>454</v>
+      </c>
+      <c r="C203" t="s">
         <v>455</v>
       </c>
-      <c r="C203" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D203" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B204" t="s">
+        <v>456</v>
+      </c>
+      <c r="C204" t="s">
         <v>457</v>
       </c>
-      <c r="C204" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D204" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B205" t="s">
+        <v>458</v>
+      </c>
+      <c r="C205" t="s">
         <v>459</v>
       </c>
-      <c r="C205" t="s">
+      <c r="D205" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B206" t="s">
         <v>461</v>
       </c>
       <c r="C206" t="s">
         <v>462</v>
       </c>
       <c r="D206" t="s">
-        <v>11</v>
+        <v>463</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B207" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C207" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D207" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B208" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C208" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="D208" t="s">
-        <v>140</v>
+        <v>196</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B209" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C209" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D209" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B210" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C210" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D210" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B211" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C211" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D211" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B212" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C212" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="D212" t="s">
-        <v>475</v>
+        <v>34</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B213" t="s">
         <v>476</v>
       </c>
       <c r="C213" t="s">
         <v>477</v>
       </c>
       <c r="D213" t="s">
-        <v>98</v>
+        <v>10</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B214" t="s">
         <v>478</v>
       </c>
       <c r="C214" t="s">
         <v>479</v>
       </c>
       <c r="D214" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B215" t="s">
         <v>480</v>
       </c>
       <c r="C215" t="s">
         <v>481</v>
       </c>
       <c r="D215" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B216" t="s">
         <v>482</v>
       </c>
       <c r="C216" t="s">
         <v>483</v>
       </c>
       <c r="D216" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B217" t="s">
         <v>484</v>
       </c>
       <c r="C217" t="s">
         <v>485</v>
       </c>
       <c r="D217" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B218" t="s">
         <v>486</v>
       </c>
       <c r="C218" t="s">
         <v>487</v>
       </c>
       <c r="D218" t="s">
-        <v>7</v>
+        <v>488</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B219" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C219" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="D219" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B220" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C220" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="D220" t="s">
-        <v>492</v>
+        <v>37</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B221" t="s">
         <v>493</v>
       </c>
       <c r="C221" t="s">
         <v>494</v>
       </c>
       <c r="D221" t="s">
-        <v>495</v>
+        <v>10</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B222" t="s">
+        <v>495</v>
+      </c>
+      <c r="C222" t="s">
         <v>496</v>
       </c>
-      <c r="C222" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D222" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B223" t="s">
+        <v>497</v>
+      </c>
+      <c r="C223" t="s">
         <v>498</v>
       </c>
-      <c r="C223" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D223" t="s">
-        <v>7</v>
+        <v>34</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B224" t="s">
+        <v>499</v>
+      </c>
+      <c r="C224" t="s">
         <v>500</v>
       </c>
-      <c r="C224" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D224" t="s">
-        <v>140</v>
+        <v>10</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B225" t="s">
+        <v>501</v>
+      </c>
+      <c r="C225" t="s">
         <v>502</v>
       </c>
-      <c r="C225" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D225" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B226" t="s">
+        <v>503</v>
+      </c>
+      <c r="C226" t="s">
         <v>504</v>
       </c>
-      <c r="C226" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D226" t="s">
-        <v>506</v>
+        <v>10</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B227" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="C227" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="D227" t="s">
-        <v>509</v>
+        <v>122</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B228" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="C228" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="D228" t="s">
-        <v>512</v>
+        <v>10</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B229" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="C229" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="D229" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B230" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="C230" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="D230" t="s">
-        <v>31</v>
+        <v>67</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B231" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="C231" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="D231" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B232" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="C232" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="D232" t="s">
-        <v>140</v>
+        <v>260</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B233" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="C233" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="D233" t="s">
-        <v>524</v>
+        <v>10</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B234" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="C234" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="D234" t="s">
-        <v>98</v>
+        <v>522</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B235" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="C235" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="D235" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B236" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="C236" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="D236" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B237" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="C237" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="D237" t="s">
-        <v>533</v>
+        <v>10</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B238" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
       <c r="C238" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="D238" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B239" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="C239" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="D239" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B240" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="C240" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="D240" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B241" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="C241" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="D241" t="s">
-        <v>542</v>
+        <v>176</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B242" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="C242" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="D242" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B243" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="C243" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="D243" t="s">
-        <v>547</v>
+        <v>10</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B244" t="s">
-        <v>548</v>
+        <v>541</v>
       </c>
       <c r="C244" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
       <c r="D244" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B245" t="s">
-        <v>550</v>
+        <v>543</v>
       </c>
       <c r="C245" t="s">
-        <v>551</v>
+        <v>544</v>
       </c>
       <c r="D245" t="s">
-        <v>7</v>
+        <v>545</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B246" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="C246" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="D246" t="s">
-        <v>31</v>
+        <v>112</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B247" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="C247" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="D247" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B248" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="C248" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="D248" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B249" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="C249" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="D249" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B250" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="C250" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="D250" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B251" t="s">
+        <v>556</v>
+      </c>
+      <c r="C251" t="s">
+        <v>557</v>
+      </c>
+      <c r="D251" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252" t="s">
+        <v>11</v>
+      </c>
+      <c r="B252" t="s">
+        <v>558</v>
+      </c>
+      <c r="C252" t="s">
+        <v>559</v>
+      </c>
+      <c r="D252" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253" t="s">
+        <v>11</v>
+      </c>
+      <c r="B253" t="s">
+        <v>560</v>
+      </c>
+      <c r="C253" t="s">
+        <v>561</v>
+      </c>
+      <c r="D253" t="s">
         <v>562</v>
       </c>
-      <c r="C251" t="s">
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254" t="s">
+        <v>11</v>
+      </c>
+      <c r="B254" t="s">
         <v>563</v>
       </c>
-      <c r="D251" t="s">
+      <c r="C254" t="s">
+        <v>564</v>
+      </c>
+      <c r="D254" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255" t="s">
+        <v>11</v>
+      </c>
+      <c r="B255" t="s">
+        <v>566</v>
+      </c>
+      <c r="C255" t="s">
+        <v>567</v>
+      </c>
+      <c r="D255" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256" t="s">
+        <v>11</v>
+      </c>
+      <c r="B256" t="s">
+        <v>568</v>
+      </c>
+      <c r="C256" t="s">
+        <v>569</v>
+      </c>
+      <c r="D256" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257" t="s">
+        <v>11</v>
+      </c>
+      <c r="B257" t="s">
+        <v>570</v>
+      </c>
+      <c r="C257" t="s">
+        <v>571</v>
+      </c>
+      <c r="D257" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258" t="s">
+        <v>11</v>
+      </c>
+      <c r="B258" t="s">
+        <v>572</v>
+      </c>
+      <c r="C258" t="s">
+        <v>573</v>
+      </c>
+      <c r="D258" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259" t="s">
+        <v>11</v>
+      </c>
+      <c r="B259" t="s">
+        <v>575</v>
+      </c>
+      <c r="C259" t="s">
+        <v>576</v>
+      </c>
+      <c r="D259" t="s">
         <v>7</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260" t="s">
+        <v>11</v>
+      </c>
+      <c r="B260" t="s">
+        <v>577</v>
+      </c>
+      <c r="C260" t="s">
+        <v>578</v>
+      </c>
+      <c r="D260" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261" t="s">
+        <v>11</v>
+      </c>
+      <c r="B261" t="s">
+        <v>580</v>
+      </c>
+      <c r="C261" t="s">
+        <v>581</v>
+      </c>
+      <c r="D261" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262" t="s">
+        <v>11</v>
+      </c>
+      <c r="B262" t="s">
+        <v>583</v>
+      </c>
+      <c r="C262" t="s">
+        <v>584</v>
+      </c>
+      <c r="D262" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263" t="s">
+        <v>11</v>
+      </c>
+      <c r="B263" t="s">
+        <v>586</v>
+      </c>
+      <c r="C263" t="s">
+        <v>587</v>
+      </c>
+      <c r="D263" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264" t="s">
+        <v>11</v>
+      </c>
+      <c r="B264" t="s">
+        <v>588</v>
+      </c>
+      <c r="C264" t="s">
+        <v>589</v>
+      </c>
+      <c r="D264" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265" t="s">
+        <v>11</v>
+      </c>
+      <c r="B265" t="s">
+        <v>590</v>
+      </c>
+      <c r="C265" t="s">
+        <v>591</v>
+      </c>
+      <c r="D265" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266" t="s">
+        <v>11</v>
+      </c>
+      <c r="B266" t="s">
+        <v>592</v>
+      </c>
+      <c r="C266" t="s">
+        <v>593</v>
+      </c>
+      <c r="D266" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267" t="s">
+        <v>11</v>
+      </c>
+      <c r="B267" t="s">
+        <v>595</v>
+      </c>
+      <c r="C267" t="s">
+        <v>596</v>
+      </c>
+      <c r="D267" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268" t="s">
+        <v>11</v>
+      </c>
+      <c r="B268" t="s">
+        <v>597</v>
+      </c>
+      <c r="C268" t="s">
+        <v>598</v>
+      </c>
+      <c r="D268" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="A269" t="s">
+        <v>11</v>
+      </c>
+      <c r="B269" t="s">
+        <v>599</v>
+      </c>
+      <c r="C269" t="s">
+        <v>600</v>
+      </c>
+      <c r="D269" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="A270" t="s">
+        <v>11</v>
+      </c>
+      <c r="B270" t="s">
+        <v>601</v>
+      </c>
+      <c r="C270" t="s">
+        <v>602</v>
+      </c>
+      <c r="D270" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="A271" t="s">
+        <v>11</v>
+      </c>
+      <c r="B271" t="s">
+        <v>604</v>
+      </c>
+      <c r="C271" t="s">
+        <v>605</v>
+      </c>
+      <c r="D271" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="A272" t="s">
+        <v>11</v>
+      </c>
+      <c r="B272" t="s">
+        <v>606</v>
+      </c>
+      <c r="C272" t="s">
+        <v>607</v>
+      </c>
+      <c r="D272" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273" t="s">
+        <v>11</v>
+      </c>
+      <c r="B273" t="s">
+        <v>608</v>
+      </c>
+      <c r="C273" t="s">
+        <v>609</v>
+      </c>
+      <c r="D273" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="A274" t="s">
+        <v>11</v>
+      </c>
+      <c r="B274" t="s">
+        <v>610</v>
+      </c>
+      <c r="C274" t="s">
+        <v>611</v>
+      </c>
+      <c r="D274" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275" t="s">
+        <v>11</v>
+      </c>
+      <c r="B275" t="s">
+        <v>612</v>
+      </c>
+      <c r="C275" t="s">
+        <v>613</v>
+      </c>
+      <c r="D275" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276" t="s">
+        <v>11</v>
+      </c>
+      <c r="B276" t="s">
+        <v>615</v>
+      </c>
+      <c r="C276" t="s">
+        <v>616</v>
+      </c>
+      <c r="D276" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277" t="s">
+        <v>11</v>
+      </c>
+      <c r="B277" t="s">
+        <v>617</v>
+      </c>
+      <c r="C277" t="s">
+        <v>618</v>
+      </c>
+      <c r="D277" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278" t="s">
+        <v>11</v>
+      </c>
+      <c r="B278" t="s">
+        <v>620</v>
+      </c>
+      <c r="C278" t="s">
+        <v>621</v>
+      </c>
+      <c r="D278" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279" t="s">
+        <v>11</v>
+      </c>
+      <c r="B279" t="s">
+        <v>622</v>
+      </c>
+      <c r="C279" t="s">
+        <v>623</v>
+      </c>
+      <c r="D279" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280" t="s">
+        <v>11</v>
+      </c>
+      <c r="B280" t="s">
+        <v>624</v>
+      </c>
+      <c r="C280" t="s">
+        <v>625</v>
+      </c>
+      <c r="D280" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281" t="s">
+        <v>11</v>
+      </c>
+      <c r="B281" t="s">
+        <v>626</v>
+      </c>
+      <c r="C281" t="s">
+        <v>627</v>
+      </c>
+      <c r="D281" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282" t="s">
+        <v>11</v>
+      </c>
+      <c r="B282" t="s">
+        <v>628</v>
+      </c>
+      <c r="C282" t="s">
+        <v>629</v>
+      </c>
+      <c r="D282" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283" t="s">
+        <v>11</v>
+      </c>
+      <c r="B283" t="s">
+        <v>630</v>
+      </c>
+      <c r="C283" t="s">
+        <v>631</v>
+      </c>
+      <c r="D283" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284" t="s">
+        <v>11</v>
+      </c>
+      <c r="B284" t="s">
+        <v>632</v>
+      </c>
+      <c r="C284" t="s">
+        <v>633</v>
+      </c>
+      <c r="D284" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285" t="s">
+        <v>11</v>
+      </c>
+      <c r="B285" t="s">
+        <v>634</v>
+      </c>
+      <c r="C285" t="s">
+        <v>635</v>
+      </c>
+      <c r="D285" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286" t="s">
+        <v>636</v>
+      </c>
+      <c r="B286" t="s">
+        <v>637</v>
+      </c>
+      <c r="C286" t="s">
+        <v>638</v>
+      </c>
+      <c r="D286" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287" t="s">
+        <v>636</v>
+      </c>
+      <c r="B287" t="s">
+        <v>640</v>
+      </c>
+      <c r="C287" t="s">
+        <v>641</v>
+      </c>
+      <c r="D287" t="s">
+        <v>642</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">