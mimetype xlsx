--- v0 (2025-10-07)
+++ v1 (2026-09-14)
@@ -492,51 +492,53 @@
         <v>10</v>
       </c>
       <c r="E2">
         <v>2024</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3">
         <v>2022</v>
       </c>
       <c r="F3"/>
-      <c r="G3"/>
+      <c r="G3">
+        <v>2026</v>
+      </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4">
         <v>2021</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">