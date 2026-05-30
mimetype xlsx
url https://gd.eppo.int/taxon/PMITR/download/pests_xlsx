--- v3 (2026-03-12)
+++ v4 (2026-05-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PMITR" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="343">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="348">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>CERTQU</t>
   </si>
   <si>
     <t>Ceratitis quinaria (as Citrus)</t>
   </si>
   <si>
     <t>* Manrakhan A, Grout TG, Grove T, Daneel JH, Stephen PR, Weldon CW, De Meyer M, Carstens E, Hattingh V (2020) A survey of Ceratitis quinaria (Bezzi)(Diptera: Tephritidae) in citrus production areas in South Africa. African Entomology 28(1), 35-43.
 ------- no confirmed rearing of C. quinaria on Citrus.</t>
   </si>
@@ -779,50 +779,57 @@
   <si>
     <t>PLANKE</t>
   </si>
   <si>
     <t>Planococcus kenyae (as Citrus)</t>
   </si>
   <si>
     <t>PLANLI</t>
   </si>
   <si>
     <t>Planococcus lilacinus (as Citrus)</t>
   </si>
   <si>
     <t>DEUTTR</t>
   </si>
   <si>
     <t>Plenodomus tracheiphilus</t>
   </si>
   <si>
     <t>* Nigro F, Ippolito A, Salerno MG (2011) Mal secco disease of citrus: A journey through a century of research. Journal of Plant Pathology 93, 523-560.</t>
   </si>
   <si>
     <t>POCZSH</t>
   </si>
   <si>
+    <t>Pochazia shantungensis</t>
+  </si>
+  <si>
+    <t>* Iguchi M, Kodama H (2025) Host plants of Pochazia shantungensis (Hemiptera: Ricaniidae) in Wakayama Prefecture, Japan. Ann. Kansai Plant Prot. Soc. 67, 117–120. https://doi.org/10.4165/kapps.67.117 (in Japanese)
+------- host for oviposition</t>
+  </si>
+  <si>
     <t>Pochazia shantungensis (as Citrus)</t>
   </si>
   <si>
     <t>* Stroiński A, Balderi M, Marraccini D, Mazza G (2022) First records of Pochazia shantungensis (Chou &amp; Lu, 1977) (Hemiptera: Fulgoromorpha: Ricaniidae) in Italy. Zootaxa 5188 (3), 275–282, https://doi.org/10.11646/zootaxa.5188.3.4</t>
   </si>
   <si>
     <t>CEVD00</t>
   </si>
   <si>
     <t>Pospiviroid exocortiscitri (as Citrus)</t>
   </si>
   <si>
     <t>CSYV00</t>
   </si>
   <si>
     <t>Potexvirus citriflavivenae</t>
   </si>
   <si>
     <t>* Zhou Y, Chen HM, Cao MJ, Wang XF, Jin X, Liu KH, Zhou CY (2017) Occurrence, distribution, and molecular characterization of Citrus yellow vein clearing virus in China. Plant Disease 101(1), 137-143.
 ------- As Poncirus trifoliata.</t>
   </si>
   <si>
     <t>PRAYEN</t>
   </si>
   <si>
@@ -853,50 +860,59 @@
   </si>
   <si>
     <t>Radopholus similis citrus race</t>
   </si>
   <si>
     <t>* O'Bannon (1977) Worldwide dissemination of Radopholus similis and its importance in crop production. Journal of Nematology 9, 16-25.</t>
   </si>
   <si>
     <t>Radopholus similis citrus race (as Citrus)</t>
   </si>
   <si>
     <t>RESSCI</t>
   </si>
   <si>
     <t>Resseliella citrifrugis</t>
   </si>
   <si>
     <t>* Xia Y, Ouyang GC, Takeuchi Y (2021) A brief review of Resseliella citrifrugis (Diptera: Cecidomyiidae), a lesser-known destructive citrus fruit pest. Journal of Integrated Pest Management 12(1), 1-7. https://doi.org/10.1093/jipm/pmab033
 ------- As Poncirus trifoliata.</t>
   </si>
   <si>
     <t>RICASC</t>
   </si>
   <si>
     <t>Ricania speculum (as Citrus)</t>
+  </si>
+  <si>
+    <t>PSDMAD</t>
+  </si>
+  <si>
+    <t>Robbsia andropogonis (as Citrus)</t>
+  </si>
+  <si>
+    <t>* Duan YP, Sun X, Zhou LJ, Gabriel DW, Benyon LS, Gottwald T (2009) Bacterial brown leaf spot of citrus, a new disease caused by Burkholderia andropogonis. Plant disease 93(6), 607-614.</t>
   </si>
   <si>
     <t>ROTYRE</t>
   </si>
   <si>
     <t>Rotylenchulus reniformis (as Citrus)</t>
   </si>
   <si>
     <t>SDV000</t>
   </si>
   <si>
     <t>Sadwavirus citri</t>
   </si>
   <si>
     <t>* Miyakawa T (1969) Susceptibility of Citrus spp. and the other related plants to the Satsuma dwarf virus (SDV). Japanese Journal of Phytopathology 35, 224–233.</t>
   </si>
   <si>
     <t>SCITAU</t>
   </si>
   <si>
     <t>Scirtothrips aurantii</t>
   </si>
   <si>
     <t>Scirtothrips aurantii (as Citrus)</t>
   </si>
@@ -1456,51 +1472,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D148"/>
+  <dimension ref="A1:D150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="432.894" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2829,386 +2845,388 @@
         <v>238</v>
       </c>
       <c r="D105" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>15</v>
       </c>
       <c r="B106" t="s">
         <v>240</v>
       </c>
       <c r="C106" t="s">
         <v>241</v>
       </c>
       <c r="D106" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>15</v>
       </c>
       <c r="B107" t="s">
+        <v>240</v>
+      </c>
+      <c r="C107" t="s">
         <v>243</v>
       </c>
-      <c r="C107" t="s">
+      <c r="D107" t="s">
         <v>244</v>
       </c>
-      <c r="D107"/>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>15</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" t="s">
         <v>246</v>
       </c>
-      <c r="D108" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D108"/>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>15</v>
       </c>
       <c r="B109" t="s">
+        <v>247</v>
+      </c>
+      <c r="C109" t="s">
         <v>248</v>
       </c>
-      <c r="C109" t="s">
+      <c r="D109" t="s">
         <v>249</v>
       </c>
-      <c r="D109"/>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>15</v>
       </c>
       <c r="B110" t="s">
         <v>250</v>
       </c>
       <c r="C110" t="s">
         <v>251</v>
       </c>
-      <c r="D110" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D110"/>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>15</v>
       </c>
       <c r="B111" t="s">
+        <v>252</v>
+      </c>
+      <c r="C111" t="s">
         <v>253</v>
       </c>
-      <c r="C111" t="s">
+      <c r="D111" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>15</v>
       </c>
       <c r="B112" t="s">
+        <v>255</v>
+      </c>
+      <c r="C112" t="s">
         <v>256</v>
       </c>
-      <c r="C112" t="s">
+      <c r="D112" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>15</v>
       </c>
       <c r="B113" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C113" t="s">
         <v>259</v>
       </c>
       <c r="D113" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>15</v>
       </c>
       <c r="B114" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C114" t="s">
         <v>261</v>
       </c>
       <c r="D114" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>15</v>
       </c>
       <c r="B115" t="s">
+        <v>262</v>
+      </c>
+      <c r="C115" t="s">
         <v>263</v>
       </c>
-      <c r="C115" t="s">
+      <c r="D115" t="s">
         <v>264</v>
       </c>
-      <c r="D115"/>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>15</v>
       </c>
       <c r="B116" t="s">
         <v>265</v>
       </c>
       <c r="C116" t="s">
         <v>266</v>
       </c>
       <c r="D116"/>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>15</v>
       </c>
       <c r="B117" t="s">
         <v>267</v>
       </c>
       <c r="C117" t="s">
         <v>268</v>
       </c>
       <c r="D117" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>15</v>
       </c>
       <c r="B118" t="s">
         <v>270</v>
       </c>
       <c r="C118" t="s">
         <v>271</v>
       </c>
       <c r="D118"/>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>15</v>
       </c>
       <c r="B119" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C119" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D119" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>15</v>
       </c>
       <c r="B120" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C120" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D120"/>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>15</v>
       </c>
       <c r="B121" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C121" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D121" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>15</v>
       </c>
       <c r="B122" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C122" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="D122" t="s">
         <v>280</v>
       </c>
+      <c r="D122"/>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>15</v>
       </c>
       <c r="B123" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C123" t="s">
         <v>281</v>
       </c>
-      <c r="D123"/>
+      <c r="D123" t="s">
+        <v>282</v>
+      </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>15</v>
       </c>
       <c r="B124" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C124" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D124" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>15</v>
       </c>
       <c r="B125" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="C125" t="s">
         <v>286</v>
       </c>
       <c r="D125"/>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>15</v>
       </c>
       <c r="B126" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C126" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D126" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>15</v>
       </c>
       <c r="B127" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C127" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D127"/>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>15</v>
       </c>
       <c r="B128" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="C128" t="s">
         <v>292</v>
       </c>
       <c r="D128" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>15</v>
       </c>
       <c r="B129" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="C129" t="s">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="D129" t="s">
         <v>295</v>
       </c>
+      <c r="D129"/>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>15</v>
       </c>
       <c r="B130" t="s">
         <v>296</v>
       </c>
       <c r="C130" t="s">
         <v>297</v>
       </c>
-      <c r="D130"/>
+      <c r="D130" t="s">
+        <v>298</v>
+      </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>15</v>
       </c>
       <c r="B131" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C131" t="s">
         <v>299</v>
       </c>
-      <c r="D131"/>
+      <c r="D131" t="s">
+        <v>300</v>
+      </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>15</v>
       </c>
       <c r="B132" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C132" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="D132" t="s">
         <v>302</v>
       </c>
+      <c r="D132"/>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>15</v>
       </c>
       <c r="B133" t="s">
         <v>303</v>
       </c>
       <c r="C133" t="s">
         <v>304</v>
       </c>
       <c r="D133"/>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>15</v>
       </c>
       <c r="B134" t="s">
         <v>305</v>
       </c>
       <c r="C134" t="s">
         <v>306</v>
       </c>
       <c r="D134" t="s">
         <v>307</v>
@@ -3228,196 +3246,222 @@
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
         <v>15</v>
       </c>
       <c r="B136" t="s">
         <v>310</v>
       </c>
       <c r="C136" t="s">
         <v>311</v>
       </c>
       <c r="D136" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>15</v>
       </c>
       <c r="B137" t="s">
         <v>313</v>
       </c>
       <c r="C137" t="s">
         <v>314</v>
       </c>
-      <c r="D137" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D137"/>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>15</v>
       </c>
       <c r="B138" t="s">
+        <v>315</v>
+      </c>
+      <c r="C138" t="s">
         <v>316</v>
       </c>
-      <c r="C138" t="s">
+      <c r="D138" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
         <v>15</v>
       </c>
       <c r="B139" t="s">
+        <v>318</v>
+      </c>
+      <c r="C139" t="s">
         <v>319</v>
       </c>
-      <c r="C139" t="s">
+      <c r="D139" t="s">
         <v>320</v>
       </c>
-      <c r="D139"/>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
         <v>15</v>
       </c>
       <c r="B140" t="s">
         <v>321</v>
       </c>
       <c r="C140" t="s">
         <v>322</v>
       </c>
-      <c r="D140"/>
+      <c r="D140" t="s">
+        <v>323</v>
+      </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
         <v>15</v>
       </c>
       <c r="B141" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C141" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D141"/>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
-        <v>325</v>
+        <v>15</v>
       </c>
       <c r="B142" t="s">
-        <v>35</v>
+        <v>326</v>
       </c>
       <c r="C142" t="s">
-        <v>326</v>
-[...3 lines deleted...]
-      </c>
+        <v>327</v>
+      </c>
+      <c r="D142"/>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
-        <v>325</v>
+        <v>15</v>
       </c>
       <c r="B143" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C143" t="s">
-        <v>328</v>
-[...1 lines deleted...]
-      <c r="D143" t="s">
         <v>329</v>
       </c>
+      <c r="D143"/>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="B144" t="s">
-        <v>330</v>
+        <v>35</v>
       </c>
       <c r="C144" t="s">
         <v>331</v>
       </c>
       <c r="D144" t="s">
-        <v>332</v>
+        <v>37</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="B145" t="s">
+        <v>332</v>
+      </c>
+      <c r="C145" t="s">
         <v>333</v>
       </c>
-      <c r="C145" t="s">
+      <c r="D145" t="s">
         <v>334</v>
       </c>
-      <c r="D145"/>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="B146" t="s">
-        <v>313</v>
+        <v>335</v>
       </c>
       <c r="C146" t="s">
-        <v>335</v>
-[...1 lines deleted...]
-      <c r="D146"/>
+        <v>336</v>
+      </c>
+      <c r="D146" t="s">
+        <v>337</v>
+      </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="B147" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C147" t="s">
-        <v>337</v>
-[...3 lines deleted...]
-      </c>
+        <v>339</v>
+      </c>
+      <c r="D147"/>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
       <c r="B148" t="s">
+        <v>318</v>
+      </c>
+      <c r="C148" t="s">
         <v>340</v>
       </c>
-      <c r="C148" t="s">
+      <c r="D148"/>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149" t="s">
+        <v>330</v>
+      </c>
+      <c r="B149" t="s">
         <v>341</v>
       </c>
-      <c r="D148" t="s">
+      <c r="C149" t="s">
         <v>342</v>
+      </c>
+      <c r="D149" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150" t="s">
+        <v>344</v>
+      </c>
+      <c r="B150" t="s">
+        <v>345</v>
+      </c>
+      <c r="C150" t="s">
+        <v>346</v>
+      </c>
+      <c r="D150" t="s">
+        <v>347</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">