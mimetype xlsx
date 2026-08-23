--- v0 (2025-10-20)
+++ v1 (2026-08-23)
@@ -168,50 +168,56 @@
   <si>
     <t>* Soné K, Mori T, Ide M (1998) Life history of the oak borer,Platypus quercivorus (Murayama) (Coleoptera: Platypodidae). Applied Entomology and Zoology 33,  67–75.</t>
   </si>
   <si>
     <t>LIAGL</t>
   </si>
   <si>
     <t>Lithocarpus glaber</t>
   </si>
   <si>
     <t>* Sekine T, Takahashi H, Imai M, Nakanishi J, Kawatsu Y, Ida N, Yamamoto M, Wakabayashi D (2011) Japanese oak wilt in urban forest: Damage situation at Kyoto Gyoen National Garden. Journal of the Japanse Forest Society 93(5), 239-243.</t>
   </si>
   <si>
     <t>MCHJA</t>
   </si>
   <si>
     <t>Machilus japonica</t>
   </si>
   <si>
     <t>PEBTH</t>
   </si>
   <si>
     <t>Machilus thunbergii</t>
   </si>
   <si>
+    <t>SOUJA</t>
+  </si>
+  <si>
+    <t>Micromeles japonica</t>
+  </si>
+  <si>
     <t>MYRRU</t>
   </si>
   <si>
     <t>Myrica rubra</t>
   </si>
   <si>
     <t>* Sato Y (2003) Infestation of the oak borer, Platypus quercivorus (Murayama), in Sakurajima Island, Kagoshima Prefecture. Kyushu Journal of Forest Research 56, 95-100.
 ------- As Myrica rubra.</t>
   </si>
   <si>
     <t>NLTSE</t>
   </si>
   <si>
     <t>Neolitsea sericea</t>
   </si>
   <si>
     <t>QUEAC</t>
   </si>
   <si>
     <t>Quercus acuta</t>
   </si>
   <si>
     <t>QUEGI</t>
   </si>
   <si>
@@ -272,56 +278,50 @@
     <t>* Akaishi D, Kamata N, Nakamura K (2006) Initial stage of an infestation of Platypus quercivorus (Coleoptera: Platypodidae) in a secondary forest dominated by Quercus serrata and Quercus variabilis. Journal of the Japanese Forest Society 88, 274-278.
 * Kamata N, Esaki K, Kato K, Igeta Y, Wada K (2002) Potential impact of global warming on deciduous oak dieback caused by ambrosia fungus Raffaelea sp. carried by ambrosia beetle Platypus quercivorus (Coleoptera: Platypodidae) in Japan. Bulletin of Entomological Research 92,  119-126.
 * Shoda-Kagaya E, Saito S, Okada M, Nozaki A, Nunokawa K, Tsuda Y (2010) Genetic structure of the oak wilt vector beetle Platypus quercivorus: inferences toward the process of damaged area expansion. BMC ecology 10(1), 21. https://doi.org/10.1186/1472-6785-10-21
 * Yamasaki M, Futai K (2012) Discrimination among host tree species by the ambrosia beetle Platypus quercivorus. Journal of Forest Research 17(2), 149-155.</t>
   </si>
   <si>
     <t>QUESJ</t>
   </si>
   <si>
     <t>Quercus sessilifolia</t>
   </si>
   <si>
     <t>QUEVB</t>
   </si>
   <si>
     <t>Quercus variabilis</t>
   </si>
   <si>
     <t>* Akaishi D, Kamata N, Nakamura K (2006) Initial stage of an infestation of Platypus quercivorus (Coleoptera: Platypodidae) in a secondary forest dominated by Quercus serrata and Quercus variabilis. Journal of the Japanese Forest Society 88, 274-278.</t>
   </si>
   <si>
     <t>SOUAL</t>
   </si>
   <si>
     <t>Sorbus alnifolia</t>
-  </si>
-[...4 lines deleted...]
-    <t>Sorbus japonica</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -902,247 +902,247 @@
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>48</v>
       </c>
       <c r="C18" t="s">
         <v>49</v>
       </c>
       <c r="D18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>50</v>
       </c>
       <c r="C19" t="s">
         <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>8</v>
       </c>
       <c r="B20" t="s">
+        <v>52</v>
+      </c>
+      <c r="C20" t="s">
         <v>53</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" t="s">
         <v>55</v>
       </c>
       <c r="C21" t="s">
         <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" t="s">
         <v>57</v>
       </c>
       <c r="C22" t="s">
         <v>58</v>
       </c>
       <c r="D22" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" t="s">
         <v>59</v>
       </c>
       <c r="C23" t="s">
         <v>60</v>
       </c>
       <c r="D23" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>8</v>
       </c>
       <c r="B24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C24" t="s">
         <v>62</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>8</v>
       </c>
       <c r="B25" t="s">
+        <v>64</v>
+      </c>
+      <c r="C25" t="s">
         <v>65</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>8</v>
       </c>
       <c r="B26" t="s">
         <v>67</v>
       </c>
       <c r="C26" t="s">
         <v>68</v>
       </c>
       <c r="D26" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>8</v>
       </c>
       <c r="B27" t="s">
         <v>69</v>
       </c>
       <c r="C27" t="s">
         <v>70</v>
       </c>
       <c r="D27" t="s">
-        <v>64</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" t="s">
         <v>71</v>
       </c>
       <c r="C28" t="s">
         <v>72</v>
       </c>
       <c r="D28" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>8</v>
       </c>
       <c r="B29" t="s">
+        <v>73</v>
+      </c>
+      <c r="C29" t="s">
         <v>74</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>8</v>
       </c>
       <c r="B30" t="s">
+        <v>76</v>
+      </c>
+      <c r="C30" t="s">
         <v>77</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>8</v>
       </c>
       <c r="B31" t="s">
         <v>79</v>
       </c>
       <c r="C31" t="s">
         <v>80</v>
       </c>
       <c r="D31" t="s">
-        <v>81</v>
+        <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>8</v>
       </c>
       <c r="B32" t="s">
+        <v>81</v>
+      </c>
+      <c r="C32" t="s">
         <v>82</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>8</v>
       </c>
       <c r="B33" t="s">
         <v>84</v>
       </c>
       <c r="C33" t="s">
         <v>85</v>
       </c>
       <c r="D33" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">