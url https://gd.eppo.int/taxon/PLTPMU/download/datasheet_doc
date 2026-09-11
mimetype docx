--- v16 (2026-08-21)
+++ v17 (2026-09-11)
@@ -291,88 +291,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Brèthes, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Platypus sulcatus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chapuis</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35596a88b0a04a9d2" w:history="1">
+            <w:hyperlink r:id="rId56776aa3744d9139f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21276a88b0a04aa15" w:history="1">
+            <w:hyperlink r:id="rId14176aa3744d913e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -386,86 +386,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PLTPMU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="80644247" name="name19256a88b0a04aad2" descr="1294.jpg"/>
+                  <wp:docPr id="42871441" name="name33976aa3744d91cd3" descr="1294.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1294.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId92066a88b0a04aad1" cstate="print"/>
+                          <a:blip r:embed="rId44286aa3744d91cd1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId46536a88b0a04ac03" w:history="1">
+            <w:hyperlink r:id="rId50296aa3744d91ded" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3302,63 +3302,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72023187" name="name27556a88b0a04c9a9" descr="PLTPMU_distribution_map.jpg"/>
+            <wp:docPr id="87559980" name="name12216aa3744d93c1e" descr="PLTPMU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PLTPMU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44476a88b0a04c9a5" cstate="print"/>
+                    <a:blip r:embed="rId68466aa3744d93c1c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5532,51 +5532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mutatus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27876a88b0a04d9a4" w:history="1">
+      <w:hyperlink r:id="rId94696aa3744d94c52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/42293</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5767,92 +5767,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 9940. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21926a88b0a04db1b" w:history="1">
+      <w:hyperlink r:id="rId93336aa3744d94dcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14214/sf.9940</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) Pest Risk Analysis record for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Megaplatypus mutatus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34626a88b0a04db61" w:history="1">
+      <w:hyperlink r:id="rId85196aa3744d94e14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PLTPMU/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5994,51 +5994,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Buenos Aires (AR) (in Spanish).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65906a88b0a04dc8d" w:history="1">
+      <w:hyperlink r:id="rId28256aa3744d94f40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6064,51 +6064,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mutatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20726a88b0a04dcfd" w:history="1">
+      <w:hyperlink r:id="rId42536aa3744d94fb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7270,51 +7270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Megaplatypus mutatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99886a88b0a04e4c8" w:history="1">
+      <w:hyperlink r:id="rId43536aa3744d957a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7390,81 +7390,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69916a88b0a04e591" w:history="1">
+      <w:hyperlink r:id="rId28086aa3744d9586d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02237.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5183995" name="name31476a88b0a04e614" descr="eu_funding_250.png"/>
+            <wp:docPr id="98024343" name="name79546aa3744d958fb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16236a88b0a04e612" cstate="print"/>
+                    <a:blip r:embed="rId58206aa3744d958fa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7562,137 +7562,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36256027">
+  <w:abstractNum w:abstractNumId="59411450">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53743658">
+    <w:lvl w:ilvl="0" w:tplc="11933896">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53743658" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11933896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53743658" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11933896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53743658" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11933896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53743658" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11933896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53743658" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11933896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53743658" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11933896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53743658" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11933896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53743658" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11933896" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36256026">
+  <w:abstractNum w:abstractNumId="59411449">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33393549">
+    <w:lvl w:ilvl="0" w:tplc="43869414">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8444,55 +8444,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36256026">
-    <w:abstractNumId w:val="36256026"/>
+  <w:num w:numId="59411449">
+    <w:abstractNumId w:val="59411449"/>
   </w:num>
-  <w:num w:numId="36256027">
-    <w:abstractNumId w:val="36256027"/>
+  <w:num w:numId="59411450">
+    <w:abstractNumId w:val="59411450"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20042,51 +20042,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId910180153" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId758678761" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35596a88b0a04a9d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/" TargetMode="External"/><Relationship Id="rId21276a88b0a04aa15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/categorization" TargetMode="External"/><Relationship Id="rId46536a88b0a04ac03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/photos" TargetMode="External"/><Relationship Id="rId27876a88b0a04d9a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42293" TargetMode="External"/><Relationship Id="rId21926a88b0a04db1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/sf.9940" TargetMode="External"/><Relationship Id="rId34626a88b0a04db61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/documents" TargetMode="External"/><Relationship Id="rId65906a88b0a04dc8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId20726a88b0a04dcfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834" TargetMode="External"/><Relationship Id="rId99886a88b0a04e4c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69916a88b0a04e591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02237.x" TargetMode="External"/><Relationship Id="rId92066a88b0a04aad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92066a88b0a04aad1.jpg"/><Relationship Id="rId44476a88b0a04c9a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44476a88b0a04c9a5.jpg"/><Relationship Id="rId16236a88b0a04e612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16236a88b0a04e612.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId499620714" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId390824665" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56776aa3744d9139f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/" TargetMode="External"/><Relationship Id="rId14176aa3744d913e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/categorization" TargetMode="External"/><Relationship Id="rId50296aa3744d91ded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/photos" TargetMode="External"/><Relationship Id="rId94696aa3744d94c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42293" TargetMode="External"/><Relationship Id="rId93336aa3744d94dcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/sf.9940" TargetMode="External"/><Relationship Id="rId85196aa3744d94e14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/documents" TargetMode="External"/><Relationship Id="rId28256aa3744d94f40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId42536aa3744d94fb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834" TargetMode="External"/><Relationship Id="rId43536aa3744d957a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28086aa3744d9586d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02237.x" TargetMode="External"/><Relationship Id="rId44286aa3744d91cd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44286aa3744d91cd1.jpg"/><Relationship Id="rId68466aa3744d93c1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68466aa3744d93c1c.jpg"/><Relationship Id="rId58206aa3744d958fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58206aa3744d958fa.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>