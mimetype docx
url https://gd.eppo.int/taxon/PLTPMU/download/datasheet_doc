--- v17 (2026-09-11)
+++ v18 (2026-10-01)
@@ -291,88 +291,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Brèthes, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Platypus sulcatus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chapuis</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56776aa3744d9139f" w:history="1">
+            <w:hyperlink r:id="rId86306abde85d39deb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14176aa3744d913e3" w:history="1">
+            <w:hyperlink r:id="rId48066abde85d39e35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -386,86 +386,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PLTPMU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42871441" name="name33976aa3744d91cd3" descr="1294.jpg"/>
+                  <wp:docPr id="45812723" name="name76126abde85d3a690" descr="1294.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1294.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44286aa3744d91cd1" cstate="print"/>
+                          <a:blip r:embed="rId80186abde85d3a68e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId50296aa3744d91ded" w:history="1">
+            <w:hyperlink r:id="rId15726abde85d3a7b1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3302,63 +3302,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87559980" name="name12216aa3744d93c1e" descr="PLTPMU_distribution_map.jpg"/>
+            <wp:docPr id="25157538" name="name16436abde85d3ca2e" descr="PLTPMU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PLTPMU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68466aa3744d93c1c" cstate="print"/>
+                    <a:blip r:embed="rId53116abde85d3ca2b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5532,51 +5532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mutatus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94696aa3744d94c52" w:history="1">
+      <w:hyperlink r:id="rId98506abde85d3da99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/42293</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5767,92 +5767,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 9940. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93336aa3744d94dcc" w:history="1">
+      <w:hyperlink r:id="rId13196abde85d3dc18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14214/sf.9940</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) Pest Risk Analysis record for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Megaplatypus mutatus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85196aa3744d94e14" w:history="1">
+      <w:hyperlink r:id="rId77566abde85d3dc5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PLTPMU/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5994,51 +5994,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Buenos Aires (AR) (in Spanish).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28256aa3744d94f40" w:history="1">
+      <w:hyperlink r:id="rId30316abde85d3dd8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6064,51 +6064,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mutatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42536aa3744d94fb0" w:history="1">
+      <w:hyperlink r:id="rId71676abde85d3ddfd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7270,51 +7270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Megaplatypus mutatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43536aa3744d957a6" w:history="1">
+      <w:hyperlink r:id="rId22656abde85d3e5b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7390,81 +7390,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28086aa3744d9586d" w:history="1">
+      <w:hyperlink r:id="rId47546abde85d3e67c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02237.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98024343" name="name79546aa3744d958fb" descr="eu_funding_250.png"/>
+            <wp:docPr id="44868928" name="name36356abde85d3e824" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58206aa3744d958fa" cstate="print"/>
+                    <a:blip r:embed="rId85486abde85d3e823" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7562,137 +7562,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59411450">
+  <w:abstractNum w:abstractNumId="78616385">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11933896">
+    <w:lvl w:ilvl="0" w:tplc="51725901">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11933896" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51725901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11933896" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51725901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11933896" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51725901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11933896" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51725901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11933896" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51725901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11933896" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51725901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11933896" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51725901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11933896" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51725901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59411449">
+  <w:abstractNum w:abstractNumId="78616384">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43869414">
+    <w:lvl w:ilvl="0" w:tplc="11923651">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8444,55 +8444,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59411449">
-    <w:abstractNumId w:val="59411449"/>
+  <w:num w:numId="78616384">
+    <w:abstractNumId w:val="78616384"/>
   </w:num>
-  <w:num w:numId="59411450">
-    <w:abstractNumId w:val="59411450"/>
+  <w:num w:numId="78616385">
+    <w:abstractNumId w:val="78616385"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20042,51 +20042,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId499620714" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId390824665" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56776aa3744d9139f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/" TargetMode="External"/><Relationship Id="rId14176aa3744d913e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/categorization" TargetMode="External"/><Relationship Id="rId50296aa3744d91ded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/photos" TargetMode="External"/><Relationship Id="rId94696aa3744d94c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42293" TargetMode="External"/><Relationship Id="rId93336aa3744d94dcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/sf.9940" TargetMode="External"/><Relationship Id="rId85196aa3744d94e14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/documents" TargetMode="External"/><Relationship Id="rId28256aa3744d94f40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId42536aa3744d94fb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834" TargetMode="External"/><Relationship Id="rId43536aa3744d957a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28086aa3744d9586d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02237.x" TargetMode="External"/><Relationship Id="rId44286aa3744d91cd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44286aa3744d91cd1.jpg"/><Relationship Id="rId68466aa3744d93c1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68466aa3744d93c1c.jpg"/><Relationship Id="rId58206aa3744d958fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58206aa3744d958fa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId504672064" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId430720167" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86306abde85d39deb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/" TargetMode="External"/><Relationship Id="rId48066abde85d39e35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/categorization" TargetMode="External"/><Relationship Id="rId15726abde85d3a7b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/photos" TargetMode="External"/><Relationship Id="rId98506abde85d3da99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42293" TargetMode="External"/><Relationship Id="rId13196abde85d3dc18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/sf.9940" TargetMode="External"/><Relationship Id="rId77566abde85d3dc5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/documents" TargetMode="External"/><Relationship Id="rId30316abde85d3dd8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId71676abde85d3ddfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834" TargetMode="External"/><Relationship Id="rId22656abde85d3e5b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47546abde85d3e67c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02237.x" TargetMode="External"/><Relationship Id="rId80186abde85d3a68e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80186abde85d3a68e.jpg"/><Relationship Id="rId53116abde85d3ca2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53116abde85d3ca2b.jpg"/><Relationship Id="rId85486abde85d3e823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85486abde85d3e823.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>