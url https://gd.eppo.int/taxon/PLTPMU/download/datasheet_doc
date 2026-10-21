--- v18 (2026-10-01)
+++ v19 (2026-10-21)
@@ -291,88 +291,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Brèthes, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Platypus sulcatus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chapuis</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86306abde85d39deb" w:history="1">
+            <w:hyperlink r:id="rId59116ad8bf0022478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48066abde85d39e35" w:history="1">
+            <w:hyperlink r:id="rId83776ad8bf00224c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -386,86 +386,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PLTPMU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45812723" name="name76126abde85d3a690" descr="1294.jpg"/>
+                  <wp:docPr id="42584640" name="name70436ad8bf0022cbd" descr="1294.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1294.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80186abde85d3a68e" cstate="print"/>
+                          <a:blip r:embed="rId91256ad8bf0022cbc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15726abde85d3a7b1" w:history="1">
+            <w:hyperlink r:id="rId79926ad8bf0022e2e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3302,63 +3302,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25157538" name="name16436abde85d3ca2e" descr="PLTPMU_distribution_map.jpg"/>
+            <wp:docPr id="34462038" name="name74826ad8bf0025183" descr="PLTPMU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PLTPMU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53116abde85d3ca2b" cstate="print"/>
+                    <a:blip r:embed="rId81386ad8bf0025180" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5532,51 +5532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mutatus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98506abde85d3da99" w:history="1">
+      <w:hyperlink r:id="rId18536ad8bf0026218" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/42293</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5767,92 +5767,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 9940. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13196abde85d3dc18" w:history="1">
+      <w:hyperlink r:id="rId60196ad8bf002639b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14214/sf.9940</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) Pest Risk Analysis record for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Megaplatypus mutatus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77566abde85d3dc5f" w:history="1">
+      <w:hyperlink r:id="rId14026ad8bf00263e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PLTPMU/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5994,51 +5994,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Buenos Aires (AR) (in Spanish).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30316abde85d3dd8c" w:history="1">
+      <w:hyperlink r:id="rId59056ad8bf0026514" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6064,51 +6064,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mutatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71676abde85d3ddfd" w:history="1">
+      <w:hyperlink r:id="rId16296ad8bf0026587" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7270,51 +7270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Megaplatypus mutatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22656abde85d3e5b3" w:history="1">
+      <w:hyperlink r:id="rId63436ad8bf0026d59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7390,81 +7390,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47546abde85d3e67c" w:history="1">
+      <w:hyperlink r:id="rId11186ad8bf0026e23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02237.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44868928" name="name36356abde85d3e824" descr="eu_funding_250.png"/>
+            <wp:docPr id="46458607" name="name82836ad8bf0027159" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85486abde85d3e823" cstate="print"/>
+                    <a:blip r:embed="rId64296ad8bf0027157" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7562,137 +7562,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78616385">
+  <w:abstractNum w:abstractNumId="97824763">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51725901">
+    <w:lvl w:ilvl="0" w:tplc="77435437">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51725901" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77435437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51725901" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77435437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51725901" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77435437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51725901" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77435437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51725901" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77435437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51725901" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77435437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51725901" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77435437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51725901" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77435437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78616384">
+  <w:abstractNum w:abstractNumId="97824762">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11923651">
+    <w:lvl w:ilvl="0" w:tplc="36266060">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8444,55 +8444,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78616384">
-    <w:abstractNumId w:val="78616384"/>
+  <w:num w:numId="97824762">
+    <w:abstractNumId w:val="97824762"/>
   </w:num>
-  <w:num w:numId="78616385">
-    <w:abstractNumId w:val="78616385"/>
+  <w:num w:numId="97824763">
+    <w:abstractNumId w:val="97824763"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20042,51 +20042,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId504672064" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId430720167" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86306abde85d39deb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/" TargetMode="External"/><Relationship Id="rId48066abde85d39e35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/categorization" TargetMode="External"/><Relationship Id="rId15726abde85d3a7b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/photos" TargetMode="External"/><Relationship Id="rId98506abde85d3da99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42293" TargetMode="External"/><Relationship Id="rId13196abde85d3dc18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/sf.9940" TargetMode="External"/><Relationship Id="rId77566abde85d3dc5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/documents" TargetMode="External"/><Relationship Id="rId30316abde85d3dd8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId71676abde85d3ddfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834" TargetMode="External"/><Relationship Id="rId22656abde85d3e5b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47546abde85d3e67c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02237.x" TargetMode="External"/><Relationship Id="rId80186abde85d3a68e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80186abde85d3a68e.jpg"/><Relationship Id="rId53116abde85d3ca2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53116abde85d3ca2b.jpg"/><Relationship Id="rId85486abde85d3e823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85486abde85d3e823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId252238779" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId943065933" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59116ad8bf0022478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/" TargetMode="External"/><Relationship Id="rId83776ad8bf00224c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/categorization" TargetMode="External"/><Relationship Id="rId79926ad8bf0022e2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/photos" TargetMode="External"/><Relationship Id="rId18536ad8bf0026218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42293" TargetMode="External"/><Relationship Id="rId60196ad8bf002639b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/sf.9940" TargetMode="External"/><Relationship Id="rId14026ad8bf00263e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/documents" TargetMode="External"/><Relationship Id="rId59056ad8bf0026514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId16296ad8bf0026587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834" TargetMode="External"/><Relationship Id="rId63436ad8bf0026d59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11186ad8bf0026e23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02237.x" TargetMode="External"/><Relationship Id="rId91256ad8bf0022cbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91256ad8bf0022cbc.jpg"/><Relationship Id="rId81386ad8bf0025180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81386ad8bf0025180.jpg"/><Relationship Id="rId64296ad8bf0027157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64296ad8bf0027157.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>