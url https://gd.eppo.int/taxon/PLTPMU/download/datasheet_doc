--- v8 (2026-03-27)
+++ v9 (2026-04-17)
@@ -291,88 +291,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Brèthes, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Platypus sulcatus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chapuis</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498769c7021fa0e60" w:history="1">
+            <w:hyperlink r:id="rId394969e19b251b505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342169c7021fa0ed5" w:history="1">
+            <w:hyperlink r:id="rId537869e19b251b557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -386,86 +386,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PLTPMU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15210186" name="name246669c7021fa16c2" descr="1294.jpg"/>
+                  <wp:docPr id="64929357" name="name786569e19b251bac8" descr="1294.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1294.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId248069c7021fa16c0" cstate="print"/>
+                          <a:blip r:embed="rId304069e19b251bac5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId171769c7021fa1833" w:history="1">
+            <w:hyperlink r:id="rId979069e19b251bbfa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3302,63 +3302,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57543933" name="name745569c7021fa3d70" descr="PLTPMU_distribution_map.jpg"/>
+            <wp:docPr id="62449011" name="name986169e19b251de9f" descr="PLTPMU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PLTPMU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId560169c7021fa3d6c" cstate="print"/>
+                    <a:blip r:embed="rId914569e19b251de9b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5532,51 +5532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mutatus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId931069c7021fa5123" w:history="1">
+      <w:hyperlink r:id="rId862269e19b251ef40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/42293</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5767,92 +5767,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 9940. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId597369c7021fa52a4" w:history="1">
+      <w:hyperlink r:id="rId541669e19b251f0bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14214/sf.9940</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) Pest Risk Analysis record for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Megaplatypus mutatus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId773069c7021fa52eb" w:history="1">
+      <w:hyperlink r:id="rId148769e19b251f100" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PLTPMU/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5994,51 +5994,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Buenos Aires (AR) (in Spanish).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId989569c7021fa541a" w:history="1">
+      <w:hyperlink r:id="rId896169e19b251f237" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6064,51 +6064,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mutatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId763269c7021fa5494" w:history="1">
+      <w:hyperlink r:id="rId770469e19b251f2aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7270,51 +7270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Megaplatypus mutatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId512769c7021fa5c68" w:history="1">
+      <w:hyperlink r:id="rId707069e19b251fa8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7390,81 +7390,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId602869c7021fa5d2e" w:history="1">
+      <w:hyperlink r:id="rId309169e19b251fb51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02237.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="89751517" name="name979269c7021fa5f1d" descr="eu_funding_250.png"/>
+            <wp:docPr id="55001216" name="name100469e19b251fbe9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId432769c7021fa5f1c" cstate="print"/>
+                    <a:blip r:embed="rId989469e19b251fbe8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7562,137 +7562,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41758666">
+  <w:abstractNum w:abstractNumId="14694598">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90477536">
+    <w:lvl w:ilvl="0" w:tplc="87214241">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90477536" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87214241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90477536" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87214241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90477536" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87214241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90477536" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87214241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90477536" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87214241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90477536" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87214241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90477536" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87214241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90477536" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87214241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41758665">
+  <w:abstractNum w:abstractNumId="14694597">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73430940">
+    <w:lvl w:ilvl="0" w:tplc="50238304">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8444,55 +8444,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41758665">
-    <w:abstractNumId w:val="41758665"/>
+  <w:num w:numId="14694597">
+    <w:abstractNumId w:val="14694597"/>
   </w:num>
-  <w:num w:numId="41758666">
-    <w:abstractNumId w:val="41758666"/>
+  <w:num w:numId="14694598">
+    <w:abstractNumId w:val="14694598"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20042,51 +20042,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId627806274" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId418865397" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId498769c7021fa0e60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/" TargetMode="External"/><Relationship Id="rId342169c7021fa0ed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/categorization" TargetMode="External"/><Relationship Id="rId171769c7021fa1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/photos" TargetMode="External"/><Relationship Id="rId931069c7021fa5123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42293" TargetMode="External"/><Relationship Id="rId597369c7021fa52a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/sf.9940" TargetMode="External"/><Relationship Id="rId773069c7021fa52eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/documents" TargetMode="External"/><Relationship Id="rId989569c7021fa541a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId763269c7021fa5494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834" TargetMode="External"/><Relationship Id="rId512769c7021fa5c68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId602869c7021fa5d2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02237.x" TargetMode="External"/><Relationship Id="rId248069c7021fa16c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId248069c7021fa16c0.jpg"/><Relationship Id="rId560169c7021fa3d6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId560169c7021fa3d6c.jpg"/><Relationship Id="rId432769c7021fa5f1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId432769c7021fa5f1c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId424392827" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId306445957" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId394969e19b251b505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/" TargetMode="External"/><Relationship Id="rId537869e19b251b557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/categorization" TargetMode="External"/><Relationship Id="rId979069e19b251bbfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/photos" TargetMode="External"/><Relationship Id="rId862269e19b251ef40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42293" TargetMode="External"/><Relationship Id="rId541669e19b251f0bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/sf.9940" TargetMode="External"/><Relationship Id="rId148769e19b251f100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/documents" TargetMode="External"/><Relationship Id="rId896169e19b251f237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId770469e19b251f2aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834" TargetMode="External"/><Relationship Id="rId707069e19b251fa8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId309169e19b251fb51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02237.x" TargetMode="External"/><Relationship Id="rId304069e19b251bac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId304069e19b251bac5.jpg"/><Relationship Id="rId914569e19b251de9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId914569e19b251de9b.jpg"/><Relationship Id="rId989469e19b251fbe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId989469e19b251fbe8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>