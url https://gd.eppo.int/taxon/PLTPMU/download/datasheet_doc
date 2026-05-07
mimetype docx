--- v9 (2026-04-17)
+++ v10 (2026-05-07)
@@ -291,88 +291,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Brèthes, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Platypus sulcatus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chapuis</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394969e19b251b505" w:history="1">
+            <w:hyperlink r:id="rId764569fc9ac9c8b4d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537869e19b251b557" w:history="1">
+            <w:hyperlink r:id="rId356069fc9ac9c8b97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -386,86 +386,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PLTPMU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64929357" name="name786569e19b251bac8" descr="1294.jpg"/>
+                  <wp:docPr id="78865516" name="name381069fc9ac9c92d5" descr="1294.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1294.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId304069e19b251bac5" cstate="print"/>
+                          <a:blip r:embed="rId622869fc9ac9c92d3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId979069e19b251bbfa" w:history="1">
+            <w:hyperlink r:id="rId950769fc9ac9c940a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3302,63 +3302,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62449011" name="name986169e19b251de9f" descr="PLTPMU_distribution_map.jpg"/>
+            <wp:docPr id="55928530" name="name882869fc9ac9cbb44" descr="PLTPMU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PLTPMU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId914569e19b251de9b" cstate="print"/>
+                    <a:blip r:embed="rId182269fc9ac9cbb41" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5532,51 +5532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mutatus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId862269e19b251ef40" w:history="1">
+      <w:hyperlink r:id="rId204169fc9ac9cce49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/42293</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5767,92 +5767,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 9940. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId541669e19b251f0bb" w:history="1">
+      <w:hyperlink r:id="rId531769fc9ac9ccfc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14214/sf.9940</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) Pest Risk Analysis record for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Megaplatypus mutatus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId148769e19b251f100" w:history="1">
+      <w:hyperlink r:id="rId109169fc9ac9cd00d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PLTPMU/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5994,51 +5994,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Buenos Aires (AR) (in Spanish).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId896169e19b251f237" w:history="1">
+      <w:hyperlink r:id="rId514069fc9ac9cd179" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6064,51 +6064,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mutatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId770469e19b251f2aa" w:history="1">
+      <w:hyperlink r:id="rId405869fc9ac9cd1ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7270,51 +7270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Megaplatypus mutatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId707069e19b251fa8d" w:history="1">
+      <w:hyperlink r:id="rId148969fc9ac9cda45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7390,81 +7390,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId309169e19b251fb51" w:history="1">
+      <w:hyperlink r:id="rId225369fc9ac9cdb0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02237.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="55001216" name="name100469e19b251fbe9" descr="eu_funding_250.png"/>
+            <wp:docPr id="73584728" name="name659369fc9ac9cdd9f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId989469e19b251fbe8" cstate="print"/>
+                    <a:blip r:embed="rId998769fc9ac9cdd9d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7562,137 +7562,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14694598">
+  <w:abstractNum w:abstractNumId="84359905">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87214241">
+    <w:lvl w:ilvl="0" w:tplc="86814308">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87214241" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86814308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87214241" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86814308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87214241" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86814308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87214241" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86814308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87214241" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86814308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87214241" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86814308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87214241" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86814308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87214241" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86814308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14694597">
+  <w:abstractNum w:abstractNumId="84359904">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50238304">
+    <w:lvl w:ilvl="0" w:tplc="59892170">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8444,55 +8444,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14694597">
-    <w:abstractNumId w:val="14694597"/>
+  <w:num w:numId="84359904">
+    <w:abstractNumId w:val="84359904"/>
   </w:num>
-  <w:num w:numId="14694598">
-    <w:abstractNumId w:val="14694598"/>
+  <w:num w:numId="84359905">
+    <w:abstractNumId w:val="84359905"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20042,51 +20042,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId424392827" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId306445957" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId394969e19b251b505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/" TargetMode="External"/><Relationship Id="rId537869e19b251b557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/categorization" TargetMode="External"/><Relationship Id="rId979069e19b251bbfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/photos" TargetMode="External"/><Relationship Id="rId862269e19b251ef40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42293" TargetMode="External"/><Relationship Id="rId541669e19b251f0bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/sf.9940" TargetMode="External"/><Relationship Id="rId148769e19b251f100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/documents" TargetMode="External"/><Relationship Id="rId896169e19b251f237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId770469e19b251f2aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834" TargetMode="External"/><Relationship Id="rId707069e19b251fa8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId309169e19b251fb51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02237.x" TargetMode="External"/><Relationship Id="rId304069e19b251bac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId304069e19b251bac5.jpg"/><Relationship Id="rId914569e19b251de9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId914569e19b251de9b.jpg"/><Relationship Id="rId989469e19b251fbe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId989469e19b251fbe8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId387921368" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId184333381" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId764569fc9ac9c8b4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/" TargetMode="External"/><Relationship Id="rId356069fc9ac9c8b97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/categorization" TargetMode="External"/><Relationship Id="rId950769fc9ac9c940a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/photos" TargetMode="External"/><Relationship Id="rId204169fc9ac9cce49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42293" TargetMode="External"/><Relationship Id="rId531769fc9ac9ccfc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/sf.9940" TargetMode="External"/><Relationship Id="rId109169fc9ac9cd00d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/documents" TargetMode="External"/><Relationship Id="rId514069fc9ac9cd179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId405869fc9ac9cd1ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834" TargetMode="External"/><Relationship Id="rId148969fc9ac9cda45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId225369fc9ac9cdb0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02237.x" TargetMode="External"/><Relationship Id="rId622869fc9ac9c92d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId622869fc9ac9c92d3.jpg"/><Relationship Id="rId182269fc9ac9cbb41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId182269fc9ac9cbb41.jpg"/><Relationship Id="rId998769fc9ac9cdd9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId998769fc9ac9cdd9d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>