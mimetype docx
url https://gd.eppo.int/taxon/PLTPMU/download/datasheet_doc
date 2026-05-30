--- v10 (2026-05-07)
+++ v11 (2026-05-30)
@@ -291,88 +291,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Brèthes, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Platypus sulcatus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chapuis</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764569fc9ac9c8b4d" w:history="1">
+            <w:hyperlink r:id="rId93586a1b60bb8a9c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356069fc9ac9c8b97" w:history="1">
+            <w:hyperlink r:id="rId28666a1b60bb8aa0e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -386,86 +386,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PLTPMU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="78865516" name="name381069fc9ac9c92d5" descr="1294.jpg"/>
+                  <wp:docPr id="59822788" name="name81896a1b60bb8aad1" descr="1294.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1294.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId622869fc9ac9c92d3" cstate="print"/>
+                          <a:blip r:embed="rId67866a1b60bb8aad0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId950769fc9ac9c940a" w:history="1">
+            <w:hyperlink r:id="rId34866a1b60bb8abca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3302,63 +3302,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55928530" name="name882869fc9ac9cbb44" descr="PLTPMU_distribution_map.jpg"/>
+            <wp:docPr id="14400973" name="name40316a1b60bb8cee3" descr="PLTPMU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PLTPMU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId182269fc9ac9cbb41" cstate="print"/>
+                    <a:blip r:embed="rId99316a1b60bb8cee0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5532,51 +5532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mutatus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId204169fc9ac9cce49" w:history="1">
+      <w:hyperlink r:id="rId83406a1b60bb8dea1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/42293</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5767,92 +5767,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 9940. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId531769fc9ac9ccfc7" w:history="1">
+      <w:hyperlink r:id="rId28836a1b60bb8e01a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14214/sf.9940</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) Pest Risk Analysis record for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Megaplatypus mutatus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId109169fc9ac9cd00d" w:history="1">
+      <w:hyperlink r:id="rId40606a1b60bb8e05f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PLTPMU/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5994,51 +5994,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Buenos Aires (AR) (in Spanish).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId514069fc9ac9cd179" w:history="1">
+      <w:hyperlink r:id="rId40106a1b60bb8e188" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6064,51 +6064,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mutatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId405869fc9ac9cd1ee" w:history="1">
+      <w:hyperlink r:id="rId56626a1b60bb8e1f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7270,51 +7270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Megaplatypus mutatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId148969fc9ac9cda45" w:history="1">
+      <w:hyperlink r:id="rId24716a1b60bb8e99d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7390,81 +7390,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId225369fc9ac9cdb0d" w:history="1">
+      <w:hyperlink r:id="rId38876a1b60bb8ea62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02237.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="73584728" name="name659369fc9ac9cdd9f" descr="eu_funding_250.png"/>
+            <wp:docPr id="20525218" name="name66786a1b60bb8eaab" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId998769fc9ac9cdd9d" cstate="print"/>
+                    <a:blip r:embed="rId52416a1b60bb8eaaa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7562,137 +7562,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84359905">
+  <w:abstractNum w:abstractNumId="14955635">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86814308">
+    <w:lvl w:ilvl="0" w:tplc="71248316">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86814308" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71248316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86814308" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71248316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86814308" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71248316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86814308" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71248316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86814308" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71248316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86814308" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71248316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86814308" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71248316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86814308" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71248316" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84359904">
+  <w:abstractNum w:abstractNumId="14955634">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59892170">
+    <w:lvl w:ilvl="0" w:tplc="97360663">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8444,55 +8444,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84359904">
-    <w:abstractNumId w:val="84359904"/>
+  <w:num w:numId="14955634">
+    <w:abstractNumId w:val="14955634"/>
   </w:num>
-  <w:num w:numId="84359905">
-    <w:abstractNumId w:val="84359905"/>
+  <w:num w:numId="14955635">
+    <w:abstractNumId w:val="14955635"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20042,51 +20042,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId387921368" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId184333381" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId764569fc9ac9c8b4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/" TargetMode="External"/><Relationship Id="rId356069fc9ac9c8b97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/categorization" TargetMode="External"/><Relationship Id="rId950769fc9ac9c940a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/photos" TargetMode="External"/><Relationship Id="rId204169fc9ac9cce49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42293" TargetMode="External"/><Relationship Id="rId531769fc9ac9ccfc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/sf.9940" TargetMode="External"/><Relationship Id="rId109169fc9ac9cd00d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/documents" TargetMode="External"/><Relationship Id="rId514069fc9ac9cd179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId405869fc9ac9cd1ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834" TargetMode="External"/><Relationship Id="rId148969fc9ac9cda45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId225369fc9ac9cdb0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02237.x" TargetMode="External"/><Relationship Id="rId622869fc9ac9c92d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId622869fc9ac9c92d3.jpg"/><Relationship Id="rId182269fc9ac9cbb41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId182269fc9ac9cbb41.jpg"/><Relationship Id="rId998769fc9ac9cdd9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId998769fc9ac9cdd9d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId763581094" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId299255011" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93586a1b60bb8a9c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/" TargetMode="External"/><Relationship Id="rId28666a1b60bb8aa0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/categorization" TargetMode="External"/><Relationship Id="rId34866a1b60bb8abca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/photos" TargetMode="External"/><Relationship Id="rId83406a1b60bb8dea1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42293" TargetMode="External"/><Relationship Id="rId28836a1b60bb8e01a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/sf.9940" TargetMode="External"/><Relationship Id="rId40606a1b60bb8e05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/documents" TargetMode="External"/><Relationship Id="rId40106a1b60bb8e188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId56626a1b60bb8e1f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834" TargetMode="External"/><Relationship Id="rId24716a1b60bb8e99d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38876a1b60bb8ea62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02237.x" TargetMode="External"/><Relationship Id="rId67866a1b60bb8aad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67866a1b60bb8aad0.jpg"/><Relationship Id="rId99316a1b60bb8cee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99316a1b60bb8cee0.jpg"/><Relationship Id="rId52416a1b60bb8eaaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52416a1b60bb8eaaa.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>