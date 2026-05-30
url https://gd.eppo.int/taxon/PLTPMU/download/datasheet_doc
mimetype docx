--- v11 (2026-05-30)
+++ v12 (2026-05-30)
@@ -291,88 +291,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Brèthes, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Platypus sulcatus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chapuis</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93586a1b60bb8a9c8" w:history="1">
+            <w:hyperlink r:id="rId71296a1b690b290dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28666a1b60bb8aa0e" w:history="1">
+            <w:hyperlink r:id="rId51026a1b690b29126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -386,86 +386,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PLTPMU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59822788" name="name81896a1b60bb8aad1" descr="1294.jpg"/>
+                  <wp:docPr id="45404038" name="name48216a1b690b29930" descr="1294.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1294.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId67866a1b60bb8aad0" cstate="print"/>
+                          <a:blip r:embed="rId71196a1b690b2992d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34866a1b60bb8abca" w:history="1">
+            <w:hyperlink r:id="rId61496a1b690b29aa7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3302,63 +3302,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14400973" name="name40316a1b60bb8cee3" descr="PLTPMU_distribution_map.jpg"/>
+            <wp:docPr id="87586507" name="name40596a1b690b2bbab" descr="PLTPMU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PLTPMU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99316a1b60bb8cee0" cstate="print"/>
+                    <a:blip r:embed="rId48436a1b690b2bba6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5532,51 +5532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mutatus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83406a1b60bb8dea1" w:history="1">
+      <w:hyperlink r:id="rId60616a1b690b2ccc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/42293</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5767,92 +5767,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 9940. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28836a1b60bb8e01a" w:history="1">
+      <w:hyperlink r:id="rId86006a1b690b2ce3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14214/sf.9940</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) Pest Risk Analysis record for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Megaplatypus mutatus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40606a1b60bb8e05f" w:history="1">
+      <w:hyperlink r:id="rId21696a1b690b2ce9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PLTPMU/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5994,51 +5994,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Buenos Aires (AR) (in Spanish).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40106a1b60bb8e188" w:history="1">
+      <w:hyperlink r:id="rId22546a1b690b2cfd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6064,51 +6064,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mutatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56626a1b60bb8e1f7" w:history="1">
+      <w:hyperlink r:id="rId91406a1b690b2d053" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7270,51 +7270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Megaplatypus mutatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24716a1b60bb8e99d" w:history="1">
+      <w:hyperlink r:id="rId98986a1b690b2d814" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7390,81 +7390,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38876a1b60bb8ea62" w:history="1">
+      <w:hyperlink r:id="rId52656a1b690b2d8dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02237.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="20525218" name="name66786a1b60bb8eaab" descr="eu_funding_250.png"/>
+            <wp:docPr id="22918123" name="name65236a1b690b2d951" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52416a1b60bb8eaaa" cstate="print"/>
+                    <a:blip r:embed="rId11596a1b690b2d950" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7562,137 +7562,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14955635">
+  <w:abstractNum w:abstractNumId="96854046">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71248316">
+    <w:lvl w:ilvl="0" w:tplc="69759110">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71248316" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69759110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71248316" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69759110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71248316" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69759110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71248316" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69759110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71248316" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69759110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71248316" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69759110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71248316" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69759110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71248316" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69759110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14955634">
+  <w:abstractNum w:abstractNumId="96854045">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97360663">
+    <w:lvl w:ilvl="0" w:tplc="20263397">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8444,55 +8444,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14955634">
-    <w:abstractNumId w:val="14955634"/>
+  <w:num w:numId="96854045">
+    <w:abstractNumId w:val="96854045"/>
   </w:num>
-  <w:num w:numId="14955635">
-    <w:abstractNumId w:val="14955635"/>
+  <w:num w:numId="96854046">
+    <w:abstractNumId w:val="96854046"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20042,51 +20042,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId763581094" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId299255011" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93586a1b60bb8a9c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/" TargetMode="External"/><Relationship Id="rId28666a1b60bb8aa0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/categorization" TargetMode="External"/><Relationship Id="rId34866a1b60bb8abca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/photos" TargetMode="External"/><Relationship Id="rId83406a1b60bb8dea1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42293" TargetMode="External"/><Relationship Id="rId28836a1b60bb8e01a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/sf.9940" TargetMode="External"/><Relationship Id="rId40606a1b60bb8e05f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/documents" TargetMode="External"/><Relationship Id="rId40106a1b60bb8e188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId56626a1b60bb8e1f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834" TargetMode="External"/><Relationship Id="rId24716a1b60bb8e99d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38876a1b60bb8ea62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02237.x" TargetMode="External"/><Relationship Id="rId67866a1b60bb8aad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67866a1b60bb8aad0.jpg"/><Relationship Id="rId99316a1b60bb8cee0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99316a1b60bb8cee0.jpg"/><Relationship Id="rId52416a1b60bb8eaaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52416a1b60bb8eaaa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId960349742" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId996095008" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71296a1b690b290dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/" TargetMode="External"/><Relationship Id="rId51026a1b690b29126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/categorization" TargetMode="External"/><Relationship Id="rId61496a1b690b29aa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/photos" TargetMode="External"/><Relationship Id="rId60616a1b690b2ccc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42293" TargetMode="External"/><Relationship Id="rId86006a1b690b2ce3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/sf.9940" TargetMode="External"/><Relationship Id="rId21696a1b690b2ce9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/documents" TargetMode="External"/><Relationship Id="rId22546a1b690b2cfd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId91406a1b690b2d053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834" TargetMode="External"/><Relationship Id="rId98986a1b690b2d814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52656a1b690b2d8dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02237.x" TargetMode="External"/><Relationship Id="rId71196a1b690b2992d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71196a1b690b2992d.jpg"/><Relationship Id="rId48436a1b690b2bba6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48436a1b690b2bba6.jpg"/><Relationship Id="rId11596a1b690b2d950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11596a1b690b2d950.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>