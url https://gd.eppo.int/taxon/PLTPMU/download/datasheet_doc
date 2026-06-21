--- v12 (2026-05-30)
+++ v13 (2026-06-21)
@@ -291,88 +291,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Brèthes, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Platypus sulcatus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chapuis</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71296a1b690b290dd" w:history="1">
+            <w:hyperlink r:id="rId42996a383aa64b351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51026a1b690b29126" w:history="1">
+            <w:hyperlink r:id="rId66626a383aa64b399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -386,86 +386,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PLTPMU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45404038" name="name48216a1b690b29930" descr="1294.jpg"/>
+                  <wp:docPr id="19076734" name="name27256a383aa64bb71" descr="1294.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1294.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71196a1b690b2992d" cstate="print"/>
+                          <a:blip r:embed="rId62126a383aa64bb6f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId61496a1b690b29aa7" w:history="1">
+            <w:hyperlink r:id="rId67346a383aa64bcfa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3302,63 +3302,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87586507" name="name40596a1b690b2bbab" descr="PLTPMU_distribution_map.jpg"/>
+            <wp:docPr id="30610322" name="name92966a383aa64df09" descr="PLTPMU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PLTPMU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48436a1b690b2bba6" cstate="print"/>
+                    <a:blip r:embed="rId47606a383aa64df04" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5532,51 +5532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mutatus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60616a1b690b2ccc3" w:history="1">
+      <w:hyperlink r:id="rId40776a383aa64f2ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/42293</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5767,92 +5767,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 9940. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86006a1b690b2ce3f" w:history="1">
+      <w:hyperlink r:id="rId79276a383aa64f46e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14214/sf.9940</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) Pest Risk Analysis record for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Megaplatypus mutatus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21696a1b690b2ce9f" w:history="1">
+      <w:hyperlink r:id="rId86786a383aa64f4b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PLTPMU/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5994,51 +5994,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Buenos Aires (AR) (in Spanish).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22546a1b690b2cfd3" w:history="1">
+      <w:hyperlink r:id="rId18286a383aa64f5e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6064,51 +6064,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mutatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91406a1b690b2d053" w:history="1">
+      <w:hyperlink r:id="rId46186a383aa64f83a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7270,51 +7270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Megaplatypus mutatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98986a1b690b2d814" w:history="1">
+      <w:hyperlink r:id="rId43746a383aa650072" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7390,81 +7390,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52656a1b690b2d8dd" w:history="1">
+      <w:hyperlink r:id="rId88296a383aa650163" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02237.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22918123" name="name65236a1b690b2d951" descr="eu_funding_250.png"/>
+            <wp:docPr id="42488393" name="name79696a383aa6501f3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11596a1b690b2d950" cstate="print"/>
+                    <a:blip r:embed="rId10366a383aa6501f2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7562,137 +7562,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96854046">
+  <w:abstractNum w:abstractNumId="77208538">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69759110">
+    <w:lvl w:ilvl="0" w:tplc="67316285">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69759110" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67316285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69759110" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67316285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69759110" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67316285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69759110" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67316285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69759110" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67316285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69759110" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67316285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69759110" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67316285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69759110" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67316285" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96854045">
+  <w:abstractNum w:abstractNumId="77208537">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20263397">
+    <w:lvl w:ilvl="0" w:tplc="72771825">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8444,55 +8444,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96854045">
-    <w:abstractNumId w:val="96854045"/>
+  <w:num w:numId="77208537">
+    <w:abstractNumId w:val="77208537"/>
   </w:num>
-  <w:num w:numId="96854046">
-    <w:abstractNumId w:val="96854046"/>
+  <w:num w:numId="77208538">
+    <w:abstractNumId w:val="77208538"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20042,51 +20042,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId960349742" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId996095008" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71296a1b690b290dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/" TargetMode="External"/><Relationship Id="rId51026a1b690b29126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/categorization" TargetMode="External"/><Relationship Id="rId61496a1b690b29aa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/photos" TargetMode="External"/><Relationship Id="rId60616a1b690b2ccc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42293" TargetMode="External"/><Relationship Id="rId86006a1b690b2ce3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/sf.9940" TargetMode="External"/><Relationship Id="rId21696a1b690b2ce9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/documents" TargetMode="External"/><Relationship Id="rId22546a1b690b2cfd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId91406a1b690b2d053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834" TargetMode="External"/><Relationship Id="rId98986a1b690b2d814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52656a1b690b2d8dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02237.x" TargetMode="External"/><Relationship Id="rId71196a1b690b2992d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71196a1b690b2992d.jpg"/><Relationship Id="rId48436a1b690b2bba6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48436a1b690b2bba6.jpg"/><Relationship Id="rId11596a1b690b2d950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11596a1b690b2d950.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId649337167" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId822156592" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42996a383aa64b351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/" TargetMode="External"/><Relationship Id="rId66626a383aa64b399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/categorization" TargetMode="External"/><Relationship Id="rId67346a383aa64bcfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/photos" TargetMode="External"/><Relationship Id="rId40776a383aa64f2ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42293" TargetMode="External"/><Relationship Id="rId79276a383aa64f46e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/sf.9940" TargetMode="External"/><Relationship Id="rId86786a383aa64f4b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/documents" TargetMode="External"/><Relationship Id="rId18286a383aa64f5e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId46186a383aa64f83a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834" TargetMode="External"/><Relationship Id="rId43746a383aa650072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88296a383aa650163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02237.x" TargetMode="External"/><Relationship Id="rId62126a383aa64bb6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62126a383aa64bb6f.jpg"/><Relationship Id="rId47606a383aa64df04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47606a383aa64df04.jpg"/><Relationship Id="rId10366a383aa6501f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10366a383aa6501f2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>