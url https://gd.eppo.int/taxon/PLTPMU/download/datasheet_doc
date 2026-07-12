--- v13 (2026-06-21)
+++ v14 (2026-07-12)
@@ -291,88 +291,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Brèthes, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Platypus sulcatus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chapuis</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42996a383aa64b351" w:history="1">
+            <w:hyperlink r:id="rId86036a53811bea3a2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66626a383aa64b399" w:history="1">
+            <w:hyperlink r:id="rId85086a53811bea413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -386,86 +386,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PLTPMU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19076734" name="name27256a383aa64bb71" descr="1294.jpg"/>
+                  <wp:docPr id="85564370" name="name30616a53811bea9a8" descr="1294.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1294.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId62126a383aa64bb6f" cstate="print"/>
+                          <a:blip r:embed="rId18116a53811bea9a5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67346a383aa64bcfa" w:history="1">
+            <w:hyperlink r:id="rId73976a53811beaaec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3302,63 +3302,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30610322" name="name92966a383aa64df09" descr="PLTPMU_distribution_map.jpg"/>
+            <wp:docPr id="72250598" name="name77166a53811bec7fe" descr="PLTPMU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PLTPMU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47606a383aa64df04" cstate="print"/>
+                    <a:blip r:embed="rId86436a53811bec7fb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5532,51 +5532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mutatus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40776a383aa64f2ed" w:history="1">
+      <w:hyperlink r:id="rId85056a53811bed9f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/42293</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5767,92 +5767,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 9940. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79276a383aa64f46e" w:history="1">
+      <w:hyperlink r:id="rId76206a53811bedbb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14214/sf.9940</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) Pest Risk Analysis record for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Megaplatypus mutatus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86786a383aa64f4b5" w:history="1">
+      <w:hyperlink r:id="rId70926a53811bedc2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PLTPMU/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5994,51 +5994,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Buenos Aires (AR) (in Spanish).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18286a383aa64f5e3" w:history="1">
+      <w:hyperlink r:id="rId14056a53811beddac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6064,51 +6064,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mutatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46186a383aa64f83a" w:history="1">
+      <w:hyperlink r:id="rId26246a53811bede20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7270,51 +7270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Megaplatypus mutatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43746a383aa650072" w:history="1">
+      <w:hyperlink r:id="rId13506a53811bee673" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7390,81 +7390,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88296a383aa650163" w:history="1">
+      <w:hyperlink r:id="rId53436a53811bee73d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02237.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42488393" name="name79696a383aa6501f3" descr="eu_funding_250.png"/>
+            <wp:docPr id="33098921" name="name59046a53811bee99d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10366a383aa6501f2" cstate="print"/>
+                    <a:blip r:embed="rId73386a53811bee99b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7562,137 +7562,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77208538">
+  <w:abstractNum w:abstractNumId="49877401">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67316285">
+    <w:lvl w:ilvl="0" w:tplc="30267852">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67316285" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30267852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67316285" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30267852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67316285" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30267852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67316285" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30267852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67316285" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30267852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67316285" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30267852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67316285" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30267852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67316285" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30267852" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77208537">
+  <w:abstractNum w:abstractNumId="49877400">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72771825">
+    <w:lvl w:ilvl="0" w:tplc="58423748">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8444,55 +8444,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77208537">
-    <w:abstractNumId w:val="77208537"/>
+  <w:num w:numId="49877400">
+    <w:abstractNumId w:val="49877400"/>
   </w:num>
-  <w:num w:numId="77208538">
-    <w:abstractNumId w:val="77208538"/>
+  <w:num w:numId="49877401">
+    <w:abstractNumId w:val="49877401"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20042,51 +20042,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId649337167" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId822156592" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42996a383aa64b351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/" TargetMode="External"/><Relationship Id="rId66626a383aa64b399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/categorization" TargetMode="External"/><Relationship Id="rId67346a383aa64bcfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/photos" TargetMode="External"/><Relationship Id="rId40776a383aa64f2ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42293" TargetMode="External"/><Relationship Id="rId79276a383aa64f46e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/sf.9940" TargetMode="External"/><Relationship Id="rId86786a383aa64f4b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/documents" TargetMode="External"/><Relationship Id="rId18286a383aa64f5e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId46186a383aa64f83a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834" TargetMode="External"/><Relationship Id="rId43746a383aa650072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88296a383aa650163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02237.x" TargetMode="External"/><Relationship Id="rId62126a383aa64bb6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62126a383aa64bb6f.jpg"/><Relationship Id="rId47606a383aa64df04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47606a383aa64df04.jpg"/><Relationship Id="rId10366a383aa6501f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10366a383aa6501f2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId941644700" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId497626588" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86036a53811bea3a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/" TargetMode="External"/><Relationship Id="rId85086a53811bea413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/categorization" TargetMode="External"/><Relationship Id="rId73976a53811beaaec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/photos" TargetMode="External"/><Relationship Id="rId85056a53811bed9f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42293" TargetMode="External"/><Relationship Id="rId76206a53811bedbb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/sf.9940" TargetMode="External"/><Relationship Id="rId70926a53811bedc2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/documents" TargetMode="External"/><Relationship Id="rId14056a53811beddac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId26246a53811bede20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834" TargetMode="External"/><Relationship Id="rId13506a53811bee673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53436a53811bee73d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02237.x" TargetMode="External"/><Relationship Id="rId18116a53811bea9a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18116a53811bea9a5.jpg"/><Relationship Id="rId86436a53811bec7fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86436a53811bec7fb.jpg"/><Relationship Id="rId73386a53811bee99b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73386a53811bee99b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>