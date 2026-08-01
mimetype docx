--- v14 (2026-07-12)
+++ v15 (2026-08-01)
@@ -291,88 +291,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Brèthes, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Platypus sulcatus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chapuis</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86036a53811bea3a2" w:history="1">
+            <w:hyperlink r:id="rId38056a6e0df86e50b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85086a53811bea413" w:history="1">
+            <w:hyperlink r:id="rId93996a6e0df86e554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -386,86 +386,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PLTPMU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="85564370" name="name30616a53811bea9a8" descr="1294.jpg"/>
+                  <wp:docPr id="42071584" name="name11276a6e0df86f38e" descr="1294.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1294.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18116a53811bea9a5" cstate="print"/>
+                          <a:blip r:embed="rId46476a6e0df86f38c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId73976a53811beaaec" w:history="1">
+            <w:hyperlink r:id="rId70506a6e0df86f4f1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3302,63 +3302,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72250598" name="name77166a53811bec7fe" descr="PLTPMU_distribution_map.jpg"/>
+            <wp:docPr id="79482003" name="name85736a6e0df8715b3" descr="PLTPMU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PLTPMU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86436a53811bec7fb" cstate="print"/>
+                    <a:blip r:embed="rId86286a6e0df8715b0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5532,51 +5532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mutatus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85056a53811bed9f8" w:history="1">
+      <w:hyperlink r:id="rId31616a6e0df8726af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/42293</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5767,92 +5767,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 9940. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76206a53811bedbb1" w:history="1">
+      <w:hyperlink r:id="rId82486a6e0df872828" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14214/sf.9940</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) Pest Risk Analysis record for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Megaplatypus mutatus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70926a53811bedc2b" w:history="1">
+      <w:hyperlink r:id="rId36126a6e0df87286e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PLTPMU/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5994,51 +5994,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Buenos Aires (AR) (in Spanish).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14056a53811beddac" w:history="1">
+      <w:hyperlink r:id="rId77866a6e0df8729a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6064,51 +6064,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mutatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26246a53811bede20" w:history="1">
+      <w:hyperlink r:id="rId14546a6e0df872a1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7270,51 +7270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Megaplatypus mutatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13506a53811bee673" w:history="1">
+      <w:hyperlink r:id="rId91706a6e0df873207" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7390,81 +7390,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53436a53811bee73d" w:history="1">
+      <w:hyperlink r:id="rId83886a6e0df8732d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02237.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33098921" name="name59046a53811bee99d" descr="eu_funding_250.png"/>
+            <wp:docPr id="92991187" name="name62776a6e0df8734df" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73386a53811bee99b" cstate="print"/>
+                    <a:blip r:embed="rId87726a6e0df8734de" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7562,137 +7562,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49877401">
+  <w:abstractNum w:abstractNumId="65642195">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30267852">
+    <w:lvl w:ilvl="0" w:tplc="13100436">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30267852" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13100436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30267852" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13100436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30267852" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13100436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30267852" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13100436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30267852" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13100436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30267852" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13100436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30267852" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13100436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30267852" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13100436" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49877400">
+  <w:abstractNum w:abstractNumId="65642194">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58423748">
+    <w:lvl w:ilvl="0" w:tplc="94765839">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8444,55 +8444,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49877400">
-    <w:abstractNumId w:val="49877400"/>
+  <w:num w:numId="65642194">
+    <w:abstractNumId w:val="65642194"/>
   </w:num>
-  <w:num w:numId="49877401">
-    <w:abstractNumId w:val="49877401"/>
+  <w:num w:numId="65642195">
+    <w:abstractNumId w:val="65642195"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20042,51 +20042,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId941644700" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId497626588" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86036a53811bea3a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/" TargetMode="External"/><Relationship Id="rId85086a53811bea413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/categorization" TargetMode="External"/><Relationship Id="rId73976a53811beaaec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/photos" TargetMode="External"/><Relationship Id="rId85056a53811bed9f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42293" TargetMode="External"/><Relationship Id="rId76206a53811bedbb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/sf.9940" TargetMode="External"/><Relationship Id="rId70926a53811bedc2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/documents" TargetMode="External"/><Relationship Id="rId14056a53811beddac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId26246a53811bede20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834" TargetMode="External"/><Relationship Id="rId13506a53811bee673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53436a53811bee73d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02237.x" TargetMode="External"/><Relationship Id="rId18116a53811bea9a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18116a53811bea9a5.jpg"/><Relationship Id="rId86436a53811bec7fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86436a53811bec7fb.jpg"/><Relationship Id="rId73386a53811bee99b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73386a53811bee99b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId955900364" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId207259214" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38056a6e0df86e50b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/" TargetMode="External"/><Relationship Id="rId93996a6e0df86e554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/categorization" TargetMode="External"/><Relationship Id="rId70506a6e0df86f4f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/photos" TargetMode="External"/><Relationship Id="rId31616a6e0df8726af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42293" TargetMode="External"/><Relationship Id="rId82486a6e0df872828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/sf.9940" TargetMode="External"/><Relationship Id="rId36126a6e0df87286e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/documents" TargetMode="External"/><Relationship Id="rId77866a6e0df8729a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId14546a6e0df872a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834" TargetMode="External"/><Relationship Id="rId91706a6e0df873207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83886a6e0df8732d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02237.x" TargetMode="External"/><Relationship Id="rId46476a6e0df86f38c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46476a6e0df86f38c.jpg"/><Relationship Id="rId86286a6e0df8715b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86286a6e0df8715b0.jpg"/><Relationship Id="rId87726a6e0df8734de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87726a6e0df8734de.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>