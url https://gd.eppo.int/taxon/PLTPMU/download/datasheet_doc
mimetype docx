--- v15 (2026-08-01)
+++ v16 (2026-08-21)
@@ -291,88 +291,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> Brèthes, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Platypus sulcatus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chapuis</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38056a6e0df86e50b" w:history="1">
+            <w:hyperlink r:id="rId35596a88b0a04a9d2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93996a6e0df86e554" w:history="1">
+            <w:hyperlink r:id="rId21276a88b0a04aa15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -386,86 +386,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PLTPMU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42071584" name="name11276a6e0df86f38e" descr="1294.jpg"/>
+                  <wp:docPr id="80644247" name="name19256a88b0a04aad2" descr="1294.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1294.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46476a6e0df86f38c" cstate="print"/>
+                          <a:blip r:embed="rId92066a88b0a04aad1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId70506a6e0df86f4f1" w:history="1">
+            <w:hyperlink r:id="rId46536a88b0a04ac03" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3302,63 +3302,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79482003" name="name85736a6e0df8715b3" descr="PLTPMU_distribution_map.jpg"/>
+            <wp:docPr id="72023187" name="name27556a88b0a04c9a9" descr="PLTPMU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PLTPMU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86286a6e0df8715b0" cstate="print"/>
+                    <a:blip r:embed="rId44476a88b0a04c9a5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5532,51 +5532,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mutatus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31616a6e0df8726af" w:history="1">
+      <w:hyperlink r:id="rId27876a88b0a04d9a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/42293</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5767,92 +5767,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 9940. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82486a6e0df872828" w:history="1">
+      <w:hyperlink r:id="rId21926a88b0a04db1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.14214/sf.9940</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) Pest Risk Analysis record for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Megaplatypus mutatus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36126a6e0df87286e" w:history="1">
+      <w:hyperlink r:id="rId34626a88b0a04db61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PLTPMU/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5994,51 +5994,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Buenos Aires (AR) (in Spanish).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 21 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77866a6e0df8729a6" w:history="1">
+      <w:hyperlink r:id="rId65906a88b0a04dc8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/core-activities/standards-setting/ispms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6064,51 +6064,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">mutatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14546a6e0df872a1f" w:history="1">
+      <w:hyperlink r:id="rId20726a88b0a04dcfd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed September 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7270,51 +7270,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Megaplatypus mutatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91706a6e0df873207" w:history="1">
+      <w:hyperlink r:id="rId99886a88b0a04e4c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7390,81 +7390,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 55-58. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83886a6e0df8732d3" w:history="1">
+      <w:hyperlink r:id="rId69916a88b0a04e591" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02237.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92991187" name="name62776a6e0df8734df" descr="eu_funding_250.png"/>
+            <wp:docPr id="5183995" name="name31476a88b0a04e614" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87726a6e0df8734de" cstate="print"/>
+                    <a:blip r:embed="rId16236a88b0a04e612" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7562,137 +7562,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65642195">
+  <w:abstractNum w:abstractNumId="36256027">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13100436">
+    <w:lvl w:ilvl="0" w:tplc="53743658">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13100436" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53743658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13100436" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53743658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13100436" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53743658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13100436" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53743658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13100436" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53743658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13100436" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53743658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13100436" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53743658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13100436" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53743658" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65642194">
+  <w:abstractNum w:abstractNumId="36256026">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94765839">
+    <w:lvl w:ilvl="0" w:tplc="33393549">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8444,55 +8444,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65642194">
-    <w:abstractNumId w:val="65642194"/>
+  <w:num w:numId="36256026">
+    <w:abstractNumId w:val="36256026"/>
   </w:num>
-  <w:num w:numId="65642195">
-    <w:abstractNumId w:val="65642195"/>
+  <w:num w:numId="36256027">
+    <w:abstractNumId w:val="36256027"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20042,51 +20042,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId955900364" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId207259214" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38056a6e0df86e50b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/" TargetMode="External"/><Relationship Id="rId93996a6e0df86e554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/categorization" TargetMode="External"/><Relationship Id="rId70506a6e0df86f4f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/photos" TargetMode="External"/><Relationship Id="rId31616a6e0df8726af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42293" TargetMode="External"/><Relationship Id="rId82486a6e0df872828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/sf.9940" TargetMode="External"/><Relationship Id="rId36126a6e0df87286e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/documents" TargetMode="External"/><Relationship Id="rId77866a6e0df8729a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId14546a6e0df872a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834" TargetMode="External"/><Relationship Id="rId91706a6e0df873207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83886a6e0df8732d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02237.x" TargetMode="External"/><Relationship Id="rId46476a6e0df86f38c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46476a6e0df86f38c.jpg"/><Relationship Id="rId86286a6e0df8715b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86286a6e0df8715b0.jpg"/><Relationship Id="rId87726a6e0df8734de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87726a6e0df8734de.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId910180153" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId758678761" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35596a88b0a04a9d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/" TargetMode="External"/><Relationship Id="rId21276a88b0a04aa15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/categorization" TargetMode="External"/><Relationship Id="rId46536a88b0a04ac03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/photos" TargetMode="External"/><Relationship Id="rId27876a88b0a04d9a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/42293" TargetMode="External"/><Relationship Id="rId21926a88b0a04db1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14214/sf.9940" TargetMode="External"/><Relationship Id="rId34626a88b0a04db61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLTPMU/documents" TargetMode="External"/><Relationship Id="rId65906a88b0a04dc8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId20726a88b0a04dcfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3834" TargetMode="External"/><Relationship Id="rId99886a88b0a04e4c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69916a88b0a04e591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02237.x" TargetMode="External"/><Relationship Id="rId92066a88b0a04aad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92066a88b0a04aad1.jpg"/><Relationship Id="rId44476a88b0a04c9a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44476a88b0a04c9a5.jpg"/><Relationship Id="rId16236a88b0a04e612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16236a88b0a04e612.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>