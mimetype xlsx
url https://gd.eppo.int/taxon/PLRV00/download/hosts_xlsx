--- v0 (2025-10-04)
+++ v1 (2026-04-02)
@@ -12,99 +12,108 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PLRV00" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>SOLTU</t>
   </si>
   <si>
     <t>Solanum tuberosum</t>
   </si>
   <si>
     <t>* Taliansky M, Mayo MA, Barker H (2003) Potato leafroll virus: a classic pathogen shows some new tricks. Molecular plant pathology 4(2), 81-89.</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>DATST</t>
   </si>
   <si>
     <t>Datura stramonium</t>
   </si>
   <si>
     <t>* Souza Dias JAC, Russo P, Miller L, Slack SA (1999) Comparison of nucleotide sequences from three potato leaf roll virus (PLRV) isolates collected in Brazil. American Journal of Potato Research 76(1), 17-24.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>AAOCA</t>
   </si>
   <si>
     <t>Aconitum carmichaelii</t>
   </si>
   <si>
     <t xml:space="preserve">* Yang J, Lan PX, Wang Y, Li JM, Li R, Wylie S, Chen XJ, Yang GH, Cai H, Li F (2023) Virome analysis of Aconitum carmichaelii reveals infection by eleven viruses, including two potentially new species. International Journal of Molecular Sciences 24(21), 15558. https://doi.org/10.3390/ijms242115558
 ------- identified by HTS from symptomatic  Aconitum carmichaelii. </t>
+  </si>
+  <si>
+    <t>1CPSG</t>
+  </si>
+  <si>
+    <t>Capsicum</t>
+  </si>
+  <si>
+    <t>* Khalid Z, Amer MA, Amir M, Zaman M, Hussain K, Al-Shahwan IM, Al-Saleh MA (2025) Serological detection of important new viruses infecting pepper crop in Saudi Arabia. Advancements in Life Sciences 12(2), 378-383.</t>
   </si>
   <si>
     <t>CRGOL</t>
   </si>
   <si>
     <t>Corchorus olitorius</t>
   </si>
   <si>
     <t>* Biswas C, Dey P, Mitra S, Bera A, Satpathy S, Karmakar PG (2014) First Report of Potato leaf roll virus (PLRV) Naturally Occurring on Jute (Corchorus olitorius) in India. Plant Disease 98(11), 1592.</t>
   </si>
   <si>
     <t>HUMLU</t>
   </si>
   <si>
     <t>Humulus lupulus</t>
   </si>
   <si>
     <t>* Khlebova LP, Brovko ES, Bychkova OV, Mironenko ON, Nebylitsa AV (2024) Viruses in natural populations of wild hop in the south of Western Siberia. Acta Biologica Sibirica 10, 157-169. https://doi.org/10.5281/zenodo.10892844
 ------- wild hop</t>
   </si>
   <si>
     <t>NICPH</t>
   </si>
   <si>
     <t>Nicandra physalodes</t>
@@ -637,51 +646,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D33"/>
+  <dimension ref="A1:D34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="352.628" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -760,65 +769,65 @@
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>22</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="B9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10" t="s">
         <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>12</v>
       </c>
       <c r="B11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
@@ -863,298 +872,312 @@
         <v>42</v>
       </c>
       <c r="C14" t="s">
         <v>43</v>
       </c>
       <c r="D14" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>12</v>
       </c>
       <c r="B15" t="s">
         <v>45</v>
       </c>
       <c r="C15" t="s">
         <v>46</v>
       </c>
       <c r="D15" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" t="s">
         <v>48</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>49</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C18" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D18" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B19" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C19" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C20" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B23" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C23" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B24" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C24" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D24" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B25" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C25" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B26" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C26" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D26" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B27" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C27" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D27" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B28" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C28" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D28" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B29" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C29" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D29" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B30" t="s">
         <v>78</v>
       </c>
       <c r="C30" t="s">
         <v>79</v>
       </c>
       <c r="D30" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B31" t="s">
         <v>81</v>
       </c>
       <c r="C31" t="s">
         <v>82</v>
       </c>
       <c r="D31" t="s">
-        <v>38</v>
+        <v>83</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B32" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C32" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D32" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>85</v>
+        <v>51</v>
       </c>
       <c r="B33" t="s">
         <v>86</v>
       </c>
       <c r="C33" t="s">
         <v>87</v>
       </c>
       <c r="D33" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" t="s">
         <v>88</v>
+      </c>
+      <c r="B34" t="s">
+        <v>89</v>
+      </c>
+      <c r="C34" t="s">
+        <v>90</v>
+      </c>
+      <c r="D34" t="s">
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">