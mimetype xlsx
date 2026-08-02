--- v1 (2026-04-02)
+++ v2 (2026-08-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PLRV00" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>SOLTU</t>
   </si>
   <si>
     <t>Solanum tuberosum</t>
   </si>
   <si>
     <t>* Taliansky M, Mayo MA, Barker H (2003) Potato leafroll virus: a classic pathogen shows some new tricks. Molecular plant pathology 4(2), 81-89.</t>
   </si>
   <si>
@@ -231,66 +231,70 @@
   <si>
     <t>NIORU</t>
   </si>
   <si>
     <t>Nicotiana rustica</t>
   </si>
   <si>
     <t>NIOTA</t>
   </si>
   <si>
     <t>Nicotiana tabacum</t>
   </si>
   <si>
     <t>OCIBA</t>
   </si>
   <si>
     <t>Ocimum basilicum</t>
   </si>
   <si>
     <t>PHYAN</t>
   </si>
   <si>
     <t>Physalis angulata</t>
   </si>
   <si>
-    <t>PHYFL</t>
-[...4 lines deleted...]
-  <si>
     <t>PHYIX</t>
   </si>
   <si>
     <t>Physalis ixocarpa</t>
   </si>
   <si>
     <t>PHYPE</t>
   </si>
   <si>
     <t>Physalis peruviana</t>
+  </si>
+  <si>
+    <t>PHYPU</t>
+  </si>
+  <si>
+    <t>Physalis pubescens</t>
+  </si>
+  <si>
+    <t>* Thomas PE, Hassan S (2002) First Report of Twenty-two New Hosts of Potato leafroll virus. Plant Disease 86(5), 561. 
+------- as Physalis floridana</t>
   </si>
   <si>
     <t>SOLDS</t>
   </si>
   <si>
     <t>Solanum demissum</t>
   </si>
   <si>
     <t>LYPPE</t>
   </si>
   <si>
     <t>Solanum peruvianum</t>
   </si>
   <si>
     <t>* Thomas PE, Hassan S (2002) First Report of Twenty-two New Hosts of Potato leafroll virus. Plant Disease 86(5), 561. 
 ------- as Lycopersicon peruvianum</t>
   </si>
   <si>
     <t>LYPPI</t>
   </si>
   <si>
     <t>Solanum pimpinellifolium</t>
   </si>
   <si>
     <t>* Thomas PE, Hassan S (2002) First Report of Twenty-two New Hosts of Potato leafroll virus. Plant Disease 86(5), 561. 
@@ -1049,135 +1053,135 @@
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27" t="s">
         <v>72</v>
       </c>
       <c r="C27" t="s">
         <v>73</v>
       </c>
       <c r="D27" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="B28" t="s">
         <v>74</v>
       </c>
       <c r="C28" t="s">
         <v>75</v>
       </c>
       <c r="D28" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>51</v>
       </c>
       <c r="B29" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C29" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D29" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>51</v>
       </c>
       <c r="B30" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C30" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D30" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>51</v>
       </c>
       <c r="B31" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C31" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D31" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C32" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D32" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>51</v>
       </c>
       <c r="B33" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C33" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D33" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B34" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C34" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D34" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">