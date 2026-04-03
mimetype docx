--- v6 (2026-03-03)
+++ v7 (2026-04-03)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Barnes &amp; Busck</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> omnivorous leaf roller (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441569a6c422ea73b" w:history="1">
+            <w:hyperlink r:id="rId275169cf9e87c7f22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254869a6c422ea796" w:history="1">
+            <w:hyperlink r:id="rId632969cf9e87c7f68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PLAAST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="47439245" name="name522069a6c422eadbb" descr="14797.jpg"/>
+                  <wp:docPr id="86155659" name="name965469cf9e87c85fd" descr="14797.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14797.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId788269a6c422eadb9" cstate="print"/>
+                          <a:blip r:embed="rId676269cf9e87c85fb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId741769a6c422eaec0" w:history="1">
+            <w:hyperlink r:id="rId889969cf9e87c8720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3169,105 +3169,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2005) claim it is absent from Estado de Mexico. Although collected in four regions of Spain (Almeria, Murcia, Alicante, and Granada) (Groenen and Baixeras 2013), it likely has expanded its range there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47344400" name="name594169a6c422ecfc1" descr="PLAAST_distribution_map.jpg"/>
+            <wp:docPr id="89367315" name="name551569cf9e87ca925" descr="PLAAST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PLAAST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId248169a6c422ecfbd" cstate="print"/>
+                    <a:blip r:embed="rId755169cf9e87ca920" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> France (mainland), Italy (mainland), Malta, Spain (mainland)</w:t>
+        <w:t xml:space="preserve"> France (mainland), Italy (mainland, Sicilia), Malta, Portugal (mainland), Spain (mainland)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mexico, United States of America (Arizona, Arkansas, California, Colorado, District of Columbia, Florida, Hawaii, Illinois, Maryland, Massachusetts, Michigan, New Mexico, New York, North Carolina, Oklahoma, Oregon, Pennsylvania, Texas, Virginia)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5926,81 +5926,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bentley WJ, Carrol D, Haviland DR, Tollerup KE, Walton VM (2018) Agriculture: Pomegranate Pest Management Guidelines. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId675369a6c422ee4dc" w:history="1">
+      <w:hyperlink r:id="rId133469cf9e87cbd61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bentley WJ, Chaney WE, Covello R, Smith RF, Summers CG (2016) UC IPM Pest Management Guidelines: Peppers. Omnivorous leafroller. UC ANR Publication 3460. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId294069a6c422ee517" w:history="1">
+      <w:hyperlink r:id="rId980669cf9e87cbd9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PMG/r604300411.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6064,51 +6064,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 399–403. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bolda MP, Joseph S, Daugovish O, Gaskell M, Koike ST, Bettida LJ, Gubler WD (2015) UC IMP Pest Management Guidelines. Cranberries. UC ANR Publication 3437. Oakland, CA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId198569a6c422ee5cc" w:history="1">
+      <w:hyperlink r:id="rId384569cf9e87cbe4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6785,51 +6785,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fu Castillo AA, Fontes Puebla AA, Galaz Cota D, Mendoza Quintana D, Ozuna Badachi D (2011) Campaña de Vigilancia Fitosanitaria de Plagas Exoticas Invasivas de Vid en el Estado de Sonora. Seminario de Viticultura. Hermosillo, Sonora Diciembre de 2011.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Godfrey L, Goodell P, Natwick ET, Haviland DR, Barlow VM (2013) UC Pest Management Guidelines: Cotton. Omnivorous leafroller and false celery leaftier. UC ANR Publication 3444 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId296069a6c422eea59" w:history="1">
+      <w:hyperlink r:id="rId673369cf9e87cc2ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www/ipm.undavis.edu/PMG/r114301311.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6962,51 +6962,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 53–55.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasey JK, van Steenwyk RA (2016) UC IPM Pest Management Guidelines: Kiwifruit. Leafrollers. UC ANR Publication 3449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId577969a6c422eeb7c" w:history="1">
+      <w:hyperlink r:id="rId651669cf9e87cc412" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PMG/r604300411.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7110,51 +7110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Lepidoptera: Tortricidae. Penn State Pest Extension Pest Alert. Omnivorous Leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Lepidoptera: Tortricidae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId724569a6c422eec79" w:history="1">
+      <w:hyperlink r:id="rId958769cf9e87cc504" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/309909617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7778,51 +7778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministerio De Agricultura, Alimentacion Y Medio Ambiente (2016) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Walsingham, 1884. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId137369a6c422ef0b2" w:history="1">
+      <w:hyperlink r:id="rId905169cf9e87cc955" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PLAAST/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8372,101 +8372,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Varela L, Hailand DR, Bentley WJ, Zalom F, Bettiga LJ, Smith RJ, Daane KM (2015) UC IPM Agriculture. Grape Pest Management. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  UC ANR Publication 3448 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId208369a6c422ef480" w:history="1">
+      <w:hyperlink r:id="rId407469cf9e87ccd18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ipm.ucdavis.edu/PMG/r302300311.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Varela L, Elkins RB, van Steenwyk RA (2012) Agriculture. Pear Pest Management Guidelines. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId378469a6c422ef4d4" w:history="1">
+      <w:hyperlink r:id="rId229369cf9e87ccd6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8842,51 +8842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wunderlich LR, Caprile L, Vossen P, Varela L, Grant JA (2015) Agriculture: Apple Pest Management Guidelines: Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId516569a6c422ef783" w:history="1">
+      <w:hyperlink r:id="rId183369cf9e87cd00c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ipm.undavis.edu/PMG/r4300911.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9389,51 +9389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId125469a6c422efb05" w:history="1">
+      <w:hyperlink r:id="rId228469cf9e87cd3b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9446,63 +9446,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35260915" name="name717969a6c422efbba" descr="eu_funding_250.png"/>
+            <wp:docPr id="8242357" name="name380369cf9e87cd494" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId474369a6c422efbb9" cstate="print"/>
+                    <a:blip r:embed="rId218669cf9e87cd493" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9600,137 +9600,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76476353">
+  <w:abstractNum w:abstractNumId="54267448">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65862350">
+    <w:lvl w:ilvl="0" w:tplc="71099526">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65862350" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71099526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65862350" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71099526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65862350" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71099526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65862350" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71099526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65862350" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71099526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65862350" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71099526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65862350" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71099526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65862350" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71099526" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76476352">
+  <w:abstractNum w:abstractNumId="54267447">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27035352">
+    <w:lvl w:ilvl="0" w:tplc="10071645">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10482,55 +10482,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76476352">
-    <w:abstractNumId w:val="76476352"/>
+  <w:num w:numId="54267447">
+    <w:abstractNumId w:val="54267447"/>
   </w:num>
-  <w:num w:numId="76476353">
-    <w:abstractNumId w:val="76476353"/>
+  <w:num w:numId="54267448">
+    <w:abstractNumId w:val="54267448"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22080,51 +22080,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId400844793" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId438347280" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId441569a6c422ea73b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/" TargetMode="External"/><Relationship Id="rId254869a6c422ea796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/categorization" TargetMode="External"/><Relationship Id="rId741769a6c422eaec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/photos" TargetMode="External"/><Relationship Id="rId675369a6c422ee4dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION" TargetMode="External"/><Relationship Id="rId294069a6c422ee517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId198569a6c422ee5cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf" TargetMode="External"/><Relationship Id="rId296069a6c422eea59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www/ipm.undavis.edu/PMG/r114301311.html" TargetMode="External"/><Relationship Id="rId577969a6c422eeb7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId724569a6c422eec79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/309909617" TargetMode="External"/><Relationship Id="rId137369a6c422ef0b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/documents" TargetMode="External"/><Relationship Id="rId208369a6c422ef480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/r302300311.html" TargetMode="External"/><Relationship Id="rId378469a6c422ef4d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/" TargetMode="External"/><Relationship Id="rId516569a6c422ef783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.undavis.edu/PMG/r4300911.html" TargetMode="External"/><Relationship Id="rId125469a6c422efb05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId788269a6c422eadb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId788269a6c422eadb9.jpg"/><Relationship Id="rId248169a6c422ecfbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId248169a6c422ecfbd.jpg"/><Relationship Id="rId474369a6c422efbb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId474369a6c422efbb9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId853646166" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId586834576" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId275169cf9e87c7f22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/" TargetMode="External"/><Relationship Id="rId632969cf9e87c7f68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/categorization" TargetMode="External"/><Relationship Id="rId889969cf9e87c8720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/photos" TargetMode="External"/><Relationship Id="rId133469cf9e87cbd61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION" TargetMode="External"/><Relationship Id="rId980669cf9e87cbd9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId384569cf9e87cbe4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf" TargetMode="External"/><Relationship Id="rId673369cf9e87cc2ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www/ipm.undavis.edu/PMG/r114301311.html" TargetMode="External"/><Relationship Id="rId651669cf9e87cc412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId958769cf9e87cc504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/309909617" TargetMode="External"/><Relationship Id="rId905169cf9e87cc955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/documents" TargetMode="External"/><Relationship Id="rId407469cf9e87ccd18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/r302300311.html" TargetMode="External"/><Relationship Id="rId229369cf9e87ccd6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/" TargetMode="External"/><Relationship Id="rId183369cf9e87cd00c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.undavis.edu/PMG/r4300911.html" TargetMode="External"/><Relationship Id="rId228469cf9e87cd3b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId676269cf9e87c85fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId676269cf9e87c85fb.jpg"/><Relationship Id="rId755169cf9e87ca920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId755169cf9e87ca920.jpg"/><Relationship Id="rId218669cf9e87cd493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId218669cf9e87cd493.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>