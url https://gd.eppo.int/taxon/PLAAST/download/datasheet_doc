--- v7 (2026-04-03)
+++ v8 (2026-04-25)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Barnes &amp; Busck</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> omnivorous leaf roller (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275169cf9e87c7f22" w:history="1">
+            <w:hyperlink r:id="rId888369ecf1eb64081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632969cf9e87c7f68" w:history="1">
+            <w:hyperlink r:id="rId392969ecf1eb640e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PLAAST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86155659" name="name965469cf9e87c85fd" descr="14797.jpg"/>
+                  <wp:docPr id="43791263" name="name821169ecf1eb6470a" descr="14797.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14797.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId676269cf9e87c85fb" cstate="print"/>
+                          <a:blip r:embed="rId694669ecf1eb64707" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId889969cf9e87c8720" w:history="1">
+            <w:hyperlink r:id="rId187769ecf1eb64814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3169,63 +3169,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2005) claim it is absent from Estado de Mexico. Although collected in four regions of Spain (Almeria, Murcia, Alicante, and Granada) (Groenen and Baixeras 2013), it likely has expanded its range there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89367315" name="name551569cf9e87ca925" descr="PLAAST_distribution_map.jpg"/>
+            <wp:docPr id="66135117" name="name296569ecf1eb66c2e" descr="PLAAST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PLAAST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId755169cf9e87ca920" cstate="print"/>
+                    <a:blip r:embed="rId511569ecf1eb66c2b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5926,81 +5926,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bentley WJ, Carrol D, Haviland DR, Tollerup KE, Walton VM (2018) Agriculture: Pomegranate Pest Management Guidelines. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId133469cf9e87cbd61" w:history="1">
+      <w:hyperlink r:id="rId762069ecf1eb6815c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bentley WJ, Chaney WE, Covello R, Smith RF, Summers CG (2016) UC IPM Pest Management Guidelines: Peppers. Omnivorous leafroller. UC ANR Publication 3460. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId980669cf9e87cbd9a" w:history="1">
+      <w:hyperlink r:id="rId294369ecf1eb68196" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PMG/r604300411.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6064,51 +6064,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 399–403. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bolda MP, Joseph S, Daugovish O, Gaskell M, Koike ST, Bettida LJ, Gubler WD (2015) UC IMP Pest Management Guidelines. Cranberries. UC ANR Publication 3437. Oakland, CA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId384569cf9e87cbe4d" w:history="1">
+      <w:hyperlink r:id="rId865469ecf1eb68249" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6785,51 +6785,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fu Castillo AA, Fontes Puebla AA, Galaz Cota D, Mendoza Quintana D, Ozuna Badachi D (2011) Campaña de Vigilancia Fitosanitaria de Plagas Exoticas Invasivas de Vid en el Estado de Sonora. Seminario de Viticultura. Hermosillo, Sonora Diciembre de 2011.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Godfrey L, Goodell P, Natwick ET, Haviland DR, Barlow VM (2013) UC Pest Management Guidelines: Cotton. Omnivorous leafroller and false celery leaftier. UC ANR Publication 3444 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId673369cf9e87cc2ee" w:history="1">
+      <w:hyperlink r:id="rId973869ecf1eb686d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www/ipm.undavis.edu/PMG/r114301311.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6962,51 +6962,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 53–55.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasey JK, van Steenwyk RA (2016) UC IPM Pest Management Guidelines: Kiwifruit. Leafrollers. UC ANR Publication 3449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId651669cf9e87cc412" w:history="1">
+      <w:hyperlink r:id="rId480169ecf1eb6881a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PMG/r604300411.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7110,51 +7110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Lepidoptera: Tortricidae. Penn State Pest Extension Pest Alert. Omnivorous Leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Lepidoptera: Tortricidae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId958769cf9e87cc504" w:history="1">
+      <w:hyperlink r:id="rId114869ecf1eb6890c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/309909617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7778,51 +7778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministerio De Agricultura, Alimentacion Y Medio Ambiente (2016) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Walsingham, 1884. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId905169cf9e87cc955" w:history="1">
+      <w:hyperlink r:id="rId488269ecf1eb68e58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PLAAST/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8372,101 +8372,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Varela L, Hailand DR, Bentley WJ, Zalom F, Bettiga LJ, Smith RJ, Daane KM (2015) UC IPM Agriculture. Grape Pest Management. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  UC ANR Publication 3448 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId407469cf9e87ccd18" w:history="1">
+      <w:hyperlink r:id="rId227469ecf1eb69218" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ipm.ucdavis.edu/PMG/r302300311.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Varela L, Elkins RB, van Steenwyk RA (2012) Agriculture. Pear Pest Management Guidelines. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId229369cf9e87ccd6b" w:history="1">
+      <w:hyperlink r:id="rId111869ecf1eb6926a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8842,51 +8842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wunderlich LR, Caprile L, Vossen P, Varela L, Grant JA (2015) Agriculture: Apple Pest Management Guidelines: Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId183369cf9e87cd00c" w:history="1">
+      <w:hyperlink r:id="rId384469ecf1eb69507" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ipm.undavis.edu/PMG/r4300911.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9389,51 +9389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId228469cf9e87cd3b7" w:history="1">
+      <w:hyperlink r:id="rId848669ecf1eb698b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9446,63 +9446,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8242357" name="name380369cf9e87cd494" descr="eu_funding_250.png"/>
+            <wp:docPr id="51992716" name="name400569ecf1eb69989" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId218669cf9e87cd493" cstate="print"/>
+                    <a:blip r:embed="rId138169ecf1eb69988" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9600,137 +9600,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54267448">
+  <w:abstractNum w:abstractNumId="61476592">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71099526">
+    <w:lvl w:ilvl="0" w:tplc="73102386">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71099526" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73102386" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71099526" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73102386" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71099526" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73102386" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71099526" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73102386" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71099526" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73102386" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71099526" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73102386" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71099526" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73102386" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71099526" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73102386" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54267447">
+  <w:abstractNum w:abstractNumId="61476591">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10071645">
+    <w:lvl w:ilvl="0" w:tplc="65264641">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10482,55 +10482,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54267447">
-    <w:abstractNumId w:val="54267447"/>
+  <w:num w:numId="61476591">
+    <w:abstractNumId w:val="61476591"/>
   </w:num>
-  <w:num w:numId="54267448">
-    <w:abstractNumId w:val="54267448"/>
+  <w:num w:numId="61476592">
+    <w:abstractNumId w:val="61476592"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22080,51 +22080,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId853646166" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId586834576" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId275169cf9e87c7f22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/" TargetMode="External"/><Relationship Id="rId632969cf9e87c7f68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/categorization" TargetMode="External"/><Relationship Id="rId889969cf9e87c8720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/photos" TargetMode="External"/><Relationship Id="rId133469cf9e87cbd61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION" TargetMode="External"/><Relationship Id="rId980669cf9e87cbd9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId384569cf9e87cbe4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf" TargetMode="External"/><Relationship Id="rId673369cf9e87cc2ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www/ipm.undavis.edu/PMG/r114301311.html" TargetMode="External"/><Relationship Id="rId651669cf9e87cc412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId958769cf9e87cc504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/309909617" TargetMode="External"/><Relationship Id="rId905169cf9e87cc955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/documents" TargetMode="External"/><Relationship Id="rId407469cf9e87ccd18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/r302300311.html" TargetMode="External"/><Relationship Id="rId229369cf9e87ccd6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/" TargetMode="External"/><Relationship Id="rId183369cf9e87cd00c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.undavis.edu/PMG/r4300911.html" TargetMode="External"/><Relationship Id="rId228469cf9e87cd3b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId676269cf9e87c85fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId676269cf9e87c85fb.jpg"/><Relationship Id="rId755169cf9e87ca920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId755169cf9e87ca920.jpg"/><Relationship Id="rId218669cf9e87cd493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId218669cf9e87cd493.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId592873178" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId960526594" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId888369ecf1eb64081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/" TargetMode="External"/><Relationship Id="rId392969ecf1eb640e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/categorization" TargetMode="External"/><Relationship Id="rId187769ecf1eb64814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/photos" TargetMode="External"/><Relationship Id="rId762069ecf1eb6815c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION" TargetMode="External"/><Relationship Id="rId294369ecf1eb68196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId865469ecf1eb68249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf" TargetMode="External"/><Relationship Id="rId973869ecf1eb686d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www/ipm.undavis.edu/PMG/r114301311.html" TargetMode="External"/><Relationship Id="rId480169ecf1eb6881a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId114869ecf1eb6890c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/309909617" TargetMode="External"/><Relationship Id="rId488269ecf1eb68e58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/documents" TargetMode="External"/><Relationship Id="rId227469ecf1eb69218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/r302300311.html" TargetMode="External"/><Relationship Id="rId111869ecf1eb6926a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/" TargetMode="External"/><Relationship Id="rId384469ecf1eb69507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.undavis.edu/PMG/r4300911.html" TargetMode="External"/><Relationship Id="rId848669ecf1eb698b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId694669ecf1eb64707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId694669ecf1eb64707.jpg"/><Relationship Id="rId511569ecf1eb66c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId511569ecf1eb66c2b.jpg"/><Relationship Id="rId138169ecf1eb69988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId138169ecf1eb69988.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>