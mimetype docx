--- v8 (2026-04-25)
+++ v9 (2026-05-17)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Barnes &amp; Busck</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> omnivorous leaf roller (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId888369ecf1eb64081" w:history="1">
+            <w:hyperlink r:id="rId53206a09d7b3afc5a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392969ecf1eb640e3" w:history="1">
+            <w:hyperlink r:id="rId87026a09d7b3afc9f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PLAAST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43791263" name="name821169ecf1eb6470a" descr="14797.jpg"/>
+                  <wp:docPr id="42378667" name="name99416a09d7b3b03dd" descr="14797.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14797.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId694669ecf1eb64707" cstate="print"/>
+                          <a:blip r:embed="rId82286a09d7b3b03db" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId187769ecf1eb64814" w:history="1">
+            <w:hyperlink r:id="rId18546a09d7b3b04d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3169,63 +3169,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2005) claim it is absent from Estado de Mexico. Although collected in four regions of Spain (Almeria, Murcia, Alicante, and Granada) (Groenen and Baixeras 2013), it likely has expanded its range there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66135117" name="name296569ecf1eb66c2e" descr="PLAAST_distribution_map.jpg"/>
+            <wp:docPr id="13138580" name="name91116a09d7b3b2290" descr="PLAAST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PLAAST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId511569ecf1eb66c2b" cstate="print"/>
+                    <a:blip r:embed="rId82236a09d7b3b228d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5926,81 +5926,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bentley WJ, Carrol D, Haviland DR, Tollerup KE, Walton VM (2018) Agriculture: Pomegranate Pest Management Guidelines. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId762069ecf1eb6815c" w:history="1">
+      <w:hyperlink r:id="rId25546a09d7b3b363c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bentley WJ, Chaney WE, Covello R, Smith RF, Summers CG (2016) UC IPM Pest Management Guidelines: Peppers. Omnivorous leafroller. UC ANR Publication 3460. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId294369ecf1eb68196" w:history="1">
+      <w:hyperlink r:id="rId11616a09d7b3b3675" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PMG/r604300411.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6064,51 +6064,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 399–403. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bolda MP, Joseph S, Daugovish O, Gaskell M, Koike ST, Bettida LJ, Gubler WD (2015) UC IMP Pest Management Guidelines. Cranberries. UC ANR Publication 3437. Oakland, CA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId865469ecf1eb68249" w:history="1">
+      <w:hyperlink r:id="rId90436a09d7b3b3726" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6785,51 +6785,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fu Castillo AA, Fontes Puebla AA, Galaz Cota D, Mendoza Quintana D, Ozuna Badachi D (2011) Campaña de Vigilancia Fitosanitaria de Plagas Exoticas Invasivas de Vid en el Estado de Sonora. Seminario de Viticultura. Hermosillo, Sonora Diciembre de 2011.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Godfrey L, Goodell P, Natwick ET, Haviland DR, Barlow VM (2013) UC Pest Management Guidelines: Cotton. Omnivorous leafroller and false celery leaftier. UC ANR Publication 3444 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId973869ecf1eb686d3" w:history="1">
+      <w:hyperlink r:id="rId85046a09d7b3b3bfd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www/ipm.undavis.edu/PMG/r114301311.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6962,51 +6962,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 53–55.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasey JK, van Steenwyk RA (2016) UC IPM Pest Management Guidelines: Kiwifruit. Leafrollers. UC ANR Publication 3449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId480169ecf1eb6881a" w:history="1">
+      <w:hyperlink r:id="rId45836a09d7b3b3d21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PMG/r604300411.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7110,51 +7110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Lepidoptera: Tortricidae. Penn State Pest Extension Pest Alert. Omnivorous Leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Lepidoptera: Tortricidae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId114869ecf1eb6890c" w:history="1">
+      <w:hyperlink r:id="rId94316a09d7b3b3e10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/309909617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7778,51 +7778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministerio De Agricultura, Alimentacion Y Medio Ambiente (2016) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Walsingham, 1884. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId488269ecf1eb68e58" w:history="1">
+      <w:hyperlink r:id="rId21816a09d7b3b4235" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PLAAST/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8372,101 +8372,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Varela L, Hailand DR, Bentley WJ, Zalom F, Bettiga LJ, Smith RJ, Daane KM (2015) UC IPM Agriculture. Grape Pest Management. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  UC ANR Publication 3448 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId227469ecf1eb69218" w:history="1">
+      <w:hyperlink r:id="rId51296a09d7b3b45f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ipm.ucdavis.edu/PMG/r302300311.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Varela L, Elkins RB, van Steenwyk RA (2012) Agriculture. Pear Pest Management Guidelines. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId111869ecf1eb6926a" w:history="1">
+      <w:hyperlink r:id="rId46026a09d7b3b464a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8842,51 +8842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wunderlich LR, Caprile L, Vossen P, Varela L, Grant JA (2015) Agriculture: Apple Pest Management Guidelines: Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId384469ecf1eb69507" w:history="1">
+      <w:hyperlink r:id="rId61406a09d7b3b48e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ipm.undavis.edu/PMG/r4300911.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9389,51 +9389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId848669ecf1eb698b6" w:history="1">
+      <w:hyperlink r:id="rId67736a09d7b3b4c72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9446,63 +9446,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51992716" name="name400569ecf1eb69989" descr="eu_funding_250.png"/>
+            <wp:docPr id="26927114" name="name99376a09d7b3b507c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId138169ecf1eb69988" cstate="print"/>
+                    <a:blip r:embed="rId58436a09d7b3b507a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9600,137 +9600,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61476592">
+  <w:abstractNum w:abstractNumId="45222163">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73102386">
+    <w:lvl w:ilvl="0" w:tplc="60812245">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73102386" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60812245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73102386" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60812245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73102386" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60812245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73102386" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60812245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73102386" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60812245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73102386" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60812245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73102386" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60812245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73102386" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60812245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61476591">
+  <w:abstractNum w:abstractNumId="45222162">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65264641">
+    <w:lvl w:ilvl="0" w:tplc="22799719">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10482,55 +10482,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61476591">
-    <w:abstractNumId w:val="61476591"/>
+  <w:num w:numId="45222162">
+    <w:abstractNumId w:val="45222162"/>
   </w:num>
-  <w:num w:numId="61476592">
-    <w:abstractNumId w:val="61476592"/>
+  <w:num w:numId="45222163">
+    <w:abstractNumId w:val="45222163"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22080,51 +22080,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId592873178" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId960526594" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId888369ecf1eb64081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/" TargetMode="External"/><Relationship Id="rId392969ecf1eb640e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/categorization" TargetMode="External"/><Relationship Id="rId187769ecf1eb64814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/photos" TargetMode="External"/><Relationship Id="rId762069ecf1eb6815c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION" TargetMode="External"/><Relationship Id="rId294369ecf1eb68196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId865469ecf1eb68249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf" TargetMode="External"/><Relationship Id="rId973869ecf1eb686d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www/ipm.undavis.edu/PMG/r114301311.html" TargetMode="External"/><Relationship Id="rId480169ecf1eb6881a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId114869ecf1eb6890c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/309909617" TargetMode="External"/><Relationship Id="rId488269ecf1eb68e58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/documents" TargetMode="External"/><Relationship Id="rId227469ecf1eb69218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/r302300311.html" TargetMode="External"/><Relationship Id="rId111869ecf1eb6926a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/" TargetMode="External"/><Relationship Id="rId384469ecf1eb69507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.undavis.edu/PMG/r4300911.html" TargetMode="External"/><Relationship Id="rId848669ecf1eb698b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId694669ecf1eb64707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId694669ecf1eb64707.jpg"/><Relationship Id="rId511569ecf1eb66c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId511569ecf1eb66c2b.jpg"/><Relationship Id="rId138169ecf1eb69988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId138169ecf1eb69988.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId864051581" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId382702988" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53206a09d7b3afc5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/" TargetMode="External"/><Relationship Id="rId87026a09d7b3afc9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/categorization" TargetMode="External"/><Relationship Id="rId18546a09d7b3b04d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/photos" TargetMode="External"/><Relationship Id="rId25546a09d7b3b363c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION" TargetMode="External"/><Relationship Id="rId11616a09d7b3b3675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId90436a09d7b3b3726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf" TargetMode="External"/><Relationship Id="rId85046a09d7b3b3bfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www/ipm.undavis.edu/PMG/r114301311.html" TargetMode="External"/><Relationship Id="rId45836a09d7b3b3d21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId94316a09d7b3b3e10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/309909617" TargetMode="External"/><Relationship Id="rId21816a09d7b3b4235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/documents" TargetMode="External"/><Relationship Id="rId51296a09d7b3b45f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/r302300311.html" TargetMode="External"/><Relationship Id="rId46026a09d7b3b464a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/" TargetMode="External"/><Relationship Id="rId61406a09d7b3b48e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.undavis.edu/PMG/r4300911.html" TargetMode="External"/><Relationship Id="rId67736a09d7b3b4c72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82286a09d7b3b03db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82286a09d7b3b03db.jpg"/><Relationship Id="rId82236a09d7b3b228d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82236a09d7b3b228d.jpg"/><Relationship Id="rId58436a09d7b3b507a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58436a09d7b3b507a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>