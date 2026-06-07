--- v9 (2026-05-17)
+++ v10 (2026-06-07)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Barnes &amp; Busck</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> omnivorous leaf roller (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53206a09d7b3afc5a" w:history="1">
+            <w:hyperlink r:id="rId87316a25ae4bb3c7f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87026a09d7b3afc9f" w:history="1">
+            <w:hyperlink r:id="rId65846a25ae4bb3cc6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PLAAST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42378667" name="name99416a09d7b3b03dd" descr="14797.jpg"/>
+                  <wp:docPr id="68917347" name="name17486a25ae4bb445b" descr="14797.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14797.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82286a09d7b3b03db" cstate="print"/>
+                          <a:blip r:embed="rId10026a25ae4bb4459" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18546a09d7b3b04d0" w:history="1">
+            <w:hyperlink r:id="rId75736a25ae4bb45c7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3169,63 +3169,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2005) claim it is absent from Estado de Mexico. Although collected in four regions of Spain (Almeria, Murcia, Alicante, and Granada) (Groenen and Baixeras 2013), it likely has expanded its range there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13138580" name="name91116a09d7b3b2290" descr="PLAAST_distribution_map.jpg"/>
+            <wp:docPr id="28978914" name="name35026a25ae4bb657e" descr="PLAAST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PLAAST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82236a09d7b3b228d" cstate="print"/>
+                    <a:blip r:embed="rId45196a25ae4bb657a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5926,81 +5926,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bentley WJ, Carrol D, Haviland DR, Tollerup KE, Walton VM (2018) Agriculture: Pomegranate Pest Management Guidelines. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25546a09d7b3b363c" w:history="1">
+      <w:hyperlink r:id="rId25906a25ae4bb7980" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bentley WJ, Chaney WE, Covello R, Smith RF, Summers CG (2016) UC IPM Pest Management Guidelines: Peppers. Omnivorous leafroller. UC ANR Publication 3460. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11616a09d7b3b3675" w:history="1">
+      <w:hyperlink r:id="rId72696a25ae4bb79bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PMG/r604300411.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6064,51 +6064,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 399–403. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bolda MP, Joseph S, Daugovish O, Gaskell M, Koike ST, Bettida LJ, Gubler WD (2015) UC IMP Pest Management Guidelines. Cranberries. UC ANR Publication 3437. Oakland, CA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90436a09d7b3b3726" w:history="1">
+      <w:hyperlink r:id="rId55276a25ae4bb7a7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6785,51 +6785,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fu Castillo AA, Fontes Puebla AA, Galaz Cota D, Mendoza Quintana D, Ozuna Badachi D (2011) Campaña de Vigilancia Fitosanitaria de Plagas Exoticas Invasivas de Vid en el Estado de Sonora. Seminario de Viticultura. Hermosillo, Sonora Diciembre de 2011.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Godfrey L, Goodell P, Natwick ET, Haviland DR, Barlow VM (2013) UC Pest Management Guidelines: Cotton. Omnivorous leafroller and false celery leaftier. UC ANR Publication 3444 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85046a09d7b3b3bfd" w:history="1">
+      <w:hyperlink r:id="rId90456a25ae4bb7f06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www/ipm.undavis.edu/PMG/r114301311.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6962,51 +6962,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 53–55.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasey JK, van Steenwyk RA (2016) UC IPM Pest Management Guidelines: Kiwifruit. Leafrollers. UC ANR Publication 3449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45836a09d7b3b3d21" w:history="1">
+      <w:hyperlink r:id="rId12406a25ae4bb8027" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PMG/r604300411.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7110,51 +7110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Lepidoptera: Tortricidae. Penn State Pest Extension Pest Alert. Omnivorous Leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Lepidoptera: Tortricidae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94316a09d7b3b3e10" w:history="1">
+      <w:hyperlink r:id="rId92716a25ae4bb8116" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/309909617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7778,51 +7778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministerio De Agricultura, Alimentacion Y Medio Ambiente (2016) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Walsingham, 1884. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21816a09d7b3b4235" w:history="1">
+      <w:hyperlink r:id="rId62396a25ae4bb8575" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PLAAST/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8372,101 +8372,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Varela L, Hailand DR, Bentley WJ, Zalom F, Bettiga LJ, Smith RJ, Daane KM (2015) UC IPM Agriculture. Grape Pest Management. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  UC ANR Publication 3448 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51296a09d7b3b45f8" w:history="1">
+      <w:hyperlink r:id="rId57786a25ae4bb8958" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ipm.ucdavis.edu/PMG/r302300311.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Varela L, Elkins RB, van Steenwyk RA (2012) Agriculture. Pear Pest Management Guidelines. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46026a09d7b3b464a" w:history="1">
+      <w:hyperlink r:id="rId84206a25ae4bb89ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8842,51 +8842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wunderlich LR, Caprile L, Vossen P, Varela L, Grant JA (2015) Agriculture: Apple Pest Management Guidelines: Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61406a09d7b3b48e3" w:history="1">
+      <w:hyperlink r:id="rId33066a25ae4bb8c50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ipm.undavis.edu/PMG/r4300911.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9389,51 +9389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67736a09d7b3b4c72" w:history="1">
+      <w:hyperlink r:id="rId58976a25ae4bb8fc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9446,63 +9446,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26927114" name="name99376a09d7b3b507c" descr="eu_funding_250.png"/>
+            <wp:docPr id="30647996" name="name55776a25ae4bb90b4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58436a09d7b3b507a" cstate="print"/>
+                    <a:blip r:embed="rId42006a25ae4bb90b2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9600,137 +9600,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45222163">
+  <w:abstractNum w:abstractNumId="80395112">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60812245">
+    <w:lvl w:ilvl="0" w:tplc="52147119">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60812245" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52147119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60812245" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52147119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60812245" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52147119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60812245" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52147119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60812245" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52147119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60812245" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52147119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60812245" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52147119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60812245" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52147119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45222162">
+  <w:abstractNum w:abstractNumId="80395111">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22799719">
+    <w:lvl w:ilvl="0" w:tplc="26448354">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10482,55 +10482,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45222162">
-    <w:abstractNumId w:val="45222162"/>
+  <w:num w:numId="80395111">
+    <w:abstractNumId w:val="80395111"/>
   </w:num>
-  <w:num w:numId="45222163">
-    <w:abstractNumId w:val="45222163"/>
+  <w:num w:numId="80395112">
+    <w:abstractNumId w:val="80395112"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22080,51 +22080,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId864051581" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId382702988" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53206a09d7b3afc5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/" TargetMode="External"/><Relationship Id="rId87026a09d7b3afc9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/categorization" TargetMode="External"/><Relationship Id="rId18546a09d7b3b04d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/photos" TargetMode="External"/><Relationship Id="rId25546a09d7b3b363c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION" TargetMode="External"/><Relationship Id="rId11616a09d7b3b3675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId90436a09d7b3b3726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf" TargetMode="External"/><Relationship Id="rId85046a09d7b3b3bfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www/ipm.undavis.edu/PMG/r114301311.html" TargetMode="External"/><Relationship Id="rId45836a09d7b3b3d21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId94316a09d7b3b3e10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/309909617" TargetMode="External"/><Relationship Id="rId21816a09d7b3b4235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/documents" TargetMode="External"/><Relationship Id="rId51296a09d7b3b45f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/r302300311.html" TargetMode="External"/><Relationship Id="rId46026a09d7b3b464a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/" TargetMode="External"/><Relationship Id="rId61406a09d7b3b48e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.undavis.edu/PMG/r4300911.html" TargetMode="External"/><Relationship Id="rId67736a09d7b3b4c72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82286a09d7b3b03db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82286a09d7b3b03db.jpg"/><Relationship Id="rId82236a09d7b3b228d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82236a09d7b3b228d.jpg"/><Relationship Id="rId58436a09d7b3b507a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58436a09d7b3b507a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId975226179" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId386528343" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87316a25ae4bb3c7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/" TargetMode="External"/><Relationship Id="rId65846a25ae4bb3cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/categorization" TargetMode="External"/><Relationship Id="rId75736a25ae4bb45c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/photos" TargetMode="External"/><Relationship Id="rId25906a25ae4bb7980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION" TargetMode="External"/><Relationship Id="rId72696a25ae4bb79bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId55276a25ae4bb7a7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf" TargetMode="External"/><Relationship Id="rId90456a25ae4bb7f06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www/ipm.undavis.edu/PMG/r114301311.html" TargetMode="External"/><Relationship Id="rId12406a25ae4bb8027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId92716a25ae4bb8116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/309909617" TargetMode="External"/><Relationship Id="rId62396a25ae4bb8575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/documents" TargetMode="External"/><Relationship Id="rId57786a25ae4bb8958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/r302300311.html" TargetMode="External"/><Relationship Id="rId84206a25ae4bb89ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/" TargetMode="External"/><Relationship Id="rId33066a25ae4bb8c50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.undavis.edu/PMG/r4300911.html" TargetMode="External"/><Relationship Id="rId58976a25ae4bb8fc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10026a25ae4bb4459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10026a25ae4bb4459.jpg"/><Relationship Id="rId45196a25ae4bb657a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45196a25ae4bb657a.jpg"/><Relationship Id="rId42006a25ae4bb90b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42006a25ae4bb90b2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>