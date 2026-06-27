--- v10 (2026-06-07)
+++ v11 (2026-06-27)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Barnes &amp; Busck</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> omnivorous leaf roller (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87316a25ae4bb3c7f" w:history="1">
+            <w:hyperlink r:id="rId74616a403ab13556a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65846a25ae4bb3cc6" w:history="1">
+            <w:hyperlink r:id="rId22586a403ab1355b1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PLAAST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68917347" name="name17486a25ae4bb445b" descr="14797.jpg"/>
+                  <wp:docPr id="22915576" name="name30426a403ab135c04" descr="14797.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14797.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10026a25ae4bb4459" cstate="print"/>
+                          <a:blip r:embed="rId98016a403ab135c02" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId75736a25ae4bb45c7" w:history="1">
+            <w:hyperlink r:id="rId17996a403ab135d64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3169,63 +3169,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2005) claim it is absent from Estado de Mexico. Although collected in four regions of Spain (Almeria, Murcia, Alicante, and Granada) (Groenen and Baixeras 2013), it likely has expanded its range there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28978914" name="name35026a25ae4bb657e" descr="PLAAST_distribution_map.jpg"/>
+            <wp:docPr id="87948932" name="name55116a403ab1377fe" descr="PLAAST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PLAAST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45196a25ae4bb657a" cstate="print"/>
+                    <a:blip r:embed="rId89636a403ab1377fb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5926,81 +5926,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bentley WJ, Carrol D, Haviland DR, Tollerup KE, Walton VM (2018) Agriculture: Pomegranate Pest Management Guidelines. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25906a25ae4bb7980" w:history="1">
+      <w:hyperlink r:id="rId14606a403ab138bdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bentley WJ, Chaney WE, Covello R, Smith RF, Summers CG (2016) UC IPM Pest Management Guidelines: Peppers. Omnivorous leafroller. UC ANR Publication 3460. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72696a25ae4bb79bb" w:history="1">
+      <w:hyperlink r:id="rId43766a403ab138c19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PMG/r604300411.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6064,51 +6064,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 399–403. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bolda MP, Joseph S, Daugovish O, Gaskell M, Koike ST, Bettida LJ, Gubler WD (2015) UC IMP Pest Management Guidelines. Cranberries. UC ANR Publication 3437. Oakland, CA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55276a25ae4bb7a7b" w:history="1">
+      <w:hyperlink r:id="rId11766a403ab138cda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6785,51 +6785,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fu Castillo AA, Fontes Puebla AA, Galaz Cota D, Mendoza Quintana D, Ozuna Badachi D (2011) Campaña de Vigilancia Fitosanitaria de Plagas Exoticas Invasivas de Vid en el Estado de Sonora. Seminario de Viticultura. Hermosillo, Sonora Diciembre de 2011.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Godfrey L, Goodell P, Natwick ET, Haviland DR, Barlow VM (2013) UC Pest Management Guidelines: Cotton. Omnivorous leafroller and false celery leaftier. UC ANR Publication 3444 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90456a25ae4bb7f06" w:history="1">
+      <w:hyperlink r:id="rId37256a403ab139173" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www/ipm.undavis.edu/PMG/r114301311.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6962,51 +6962,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 53–55.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasey JK, van Steenwyk RA (2016) UC IPM Pest Management Guidelines: Kiwifruit. Leafrollers. UC ANR Publication 3449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12406a25ae4bb8027" w:history="1">
+      <w:hyperlink r:id="rId27566a403ab139292" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PMG/r604300411.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7110,51 +7110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Lepidoptera: Tortricidae. Penn State Pest Extension Pest Alert. Omnivorous Leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Lepidoptera: Tortricidae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92716a25ae4bb8116" w:history="1">
+      <w:hyperlink r:id="rId75386a403ab139382" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/309909617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7778,51 +7778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministerio De Agricultura, Alimentacion Y Medio Ambiente (2016) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Walsingham, 1884. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62396a25ae4bb8575" w:history="1">
+      <w:hyperlink r:id="rId55576a403ab1397ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PLAAST/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8372,101 +8372,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Varela L, Hailand DR, Bentley WJ, Zalom F, Bettiga LJ, Smith RJ, Daane KM (2015) UC IPM Agriculture. Grape Pest Management. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  UC ANR Publication 3448 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57786a25ae4bb8958" w:history="1">
+      <w:hyperlink r:id="rId76606a403ab139b8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ipm.ucdavis.edu/PMG/r302300311.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Varela L, Elkins RB, van Steenwyk RA (2012) Agriculture. Pear Pest Management Guidelines. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84206a25ae4bb89ad" w:history="1">
+      <w:hyperlink r:id="rId28996a403ab139be4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8842,51 +8842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wunderlich LR, Caprile L, Vossen P, Varela L, Grant JA (2015) Agriculture: Apple Pest Management Guidelines: Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33066a25ae4bb8c50" w:history="1">
+      <w:hyperlink r:id="rId89716a403ab139e89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ipm.undavis.edu/PMG/r4300911.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9389,51 +9389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58976a25ae4bb8fc3" w:history="1">
+      <w:hyperlink r:id="rId16706a403ab13a1fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9446,63 +9446,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30647996" name="name55776a25ae4bb90b4" descr="eu_funding_250.png"/>
+            <wp:docPr id="93445625" name="name10356a403ab13a2a5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42006a25ae4bb90b2" cstate="print"/>
+                    <a:blip r:embed="rId83006a403ab13a2a4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9600,137 +9600,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80395112">
+  <w:abstractNum w:abstractNumId="25518803">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52147119">
+    <w:lvl w:ilvl="0" w:tplc="65923868">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52147119" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65923868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52147119" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65923868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52147119" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65923868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52147119" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65923868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52147119" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65923868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52147119" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65923868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52147119" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65923868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52147119" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65923868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80395111">
+  <w:abstractNum w:abstractNumId="25518802">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26448354">
+    <w:lvl w:ilvl="0" w:tplc="81096156">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10482,55 +10482,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80395111">
-    <w:abstractNumId w:val="80395111"/>
+  <w:num w:numId="25518802">
+    <w:abstractNumId w:val="25518802"/>
   </w:num>
-  <w:num w:numId="80395112">
-    <w:abstractNumId w:val="80395112"/>
+  <w:num w:numId="25518803">
+    <w:abstractNumId w:val="25518803"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22080,51 +22080,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId975226179" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId386528343" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87316a25ae4bb3c7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/" TargetMode="External"/><Relationship Id="rId65846a25ae4bb3cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/categorization" TargetMode="External"/><Relationship Id="rId75736a25ae4bb45c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/photos" TargetMode="External"/><Relationship Id="rId25906a25ae4bb7980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION" TargetMode="External"/><Relationship Id="rId72696a25ae4bb79bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId55276a25ae4bb7a7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf" TargetMode="External"/><Relationship Id="rId90456a25ae4bb7f06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www/ipm.undavis.edu/PMG/r114301311.html" TargetMode="External"/><Relationship Id="rId12406a25ae4bb8027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId92716a25ae4bb8116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/309909617" TargetMode="External"/><Relationship Id="rId62396a25ae4bb8575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/documents" TargetMode="External"/><Relationship Id="rId57786a25ae4bb8958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/r302300311.html" TargetMode="External"/><Relationship Id="rId84206a25ae4bb89ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/" TargetMode="External"/><Relationship Id="rId33066a25ae4bb8c50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.undavis.edu/PMG/r4300911.html" TargetMode="External"/><Relationship Id="rId58976a25ae4bb8fc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10026a25ae4bb4459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10026a25ae4bb4459.jpg"/><Relationship Id="rId45196a25ae4bb657a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45196a25ae4bb657a.jpg"/><Relationship Id="rId42006a25ae4bb90b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42006a25ae4bb90b2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId445110831" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId794730041" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74616a403ab13556a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/" TargetMode="External"/><Relationship Id="rId22586a403ab1355b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/categorization" TargetMode="External"/><Relationship Id="rId17996a403ab135d64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/photos" TargetMode="External"/><Relationship Id="rId14606a403ab138bdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION" TargetMode="External"/><Relationship Id="rId43766a403ab138c19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId11766a403ab138cda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf" TargetMode="External"/><Relationship Id="rId37256a403ab139173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www/ipm.undavis.edu/PMG/r114301311.html" TargetMode="External"/><Relationship Id="rId27566a403ab139292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId75386a403ab139382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/309909617" TargetMode="External"/><Relationship Id="rId55576a403ab1397ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/documents" TargetMode="External"/><Relationship Id="rId76606a403ab139b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/r302300311.html" TargetMode="External"/><Relationship Id="rId28996a403ab139be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/" TargetMode="External"/><Relationship Id="rId89716a403ab139e89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.undavis.edu/PMG/r4300911.html" TargetMode="External"/><Relationship Id="rId16706a403ab13a1fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98016a403ab135c02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98016a403ab135c02.jpg"/><Relationship Id="rId89636a403ab1377fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89636a403ab1377fb.jpg"/><Relationship Id="rId83006a403ab13a2a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83006a403ab13a2a4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>