--- v11 (2026-06-27)
+++ v12 (2026-07-21)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Barnes &amp; Busck</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> omnivorous leaf roller (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74616a403ab13556a" w:history="1">
+            <w:hyperlink r:id="rId99726a5f3553a7cb4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22586a403ab1355b1" w:history="1">
+            <w:hyperlink r:id="rId45946a5f3553a7d0a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PLAAST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22915576" name="name30426a403ab135c04" descr="14797.jpg"/>
+                  <wp:docPr id="21825724" name="name93816a5f3553a8336" descr="14797.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14797.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId98016a403ab135c02" cstate="print"/>
+                          <a:blip r:embed="rId63776a5f3553a8334" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId17996a403ab135d64" w:history="1">
+            <w:hyperlink r:id="rId37846a5f3553a8429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3169,63 +3169,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2005) claim it is absent from Estado de Mexico. Although collected in four regions of Spain (Almeria, Murcia, Alicante, and Granada) (Groenen and Baixeras 2013), it likely has expanded its range there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87948932" name="name55116a403ab1377fe" descr="PLAAST_distribution_map.jpg"/>
+            <wp:docPr id="39793715" name="name84236a5f3553aa266" descr="PLAAST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PLAAST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89636a403ab1377fb" cstate="print"/>
+                    <a:blip r:embed="rId33616a5f3553aa262" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5926,81 +5926,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bentley WJ, Carrol D, Haviland DR, Tollerup KE, Walton VM (2018) Agriculture: Pomegranate Pest Management Guidelines. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14606a403ab138bdf" w:history="1">
+      <w:hyperlink r:id="rId65236a5f3553aba7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bentley WJ, Chaney WE, Covello R, Smith RF, Summers CG (2016) UC IPM Pest Management Guidelines: Peppers. Omnivorous leafroller. UC ANR Publication 3460. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43766a403ab138c19" w:history="1">
+      <w:hyperlink r:id="rId36716a5f3553abab7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PMG/r604300411.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6064,51 +6064,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 399–403. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bolda MP, Joseph S, Daugovish O, Gaskell M, Koike ST, Bettida LJ, Gubler WD (2015) UC IMP Pest Management Guidelines. Cranberries. UC ANR Publication 3437. Oakland, CA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11766a403ab138cda" w:history="1">
+      <w:hyperlink r:id="rId52566a5f3553abb70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6785,51 +6785,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fu Castillo AA, Fontes Puebla AA, Galaz Cota D, Mendoza Quintana D, Ozuna Badachi D (2011) Campaña de Vigilancia Fitosanitaria de Plagas Exoticas Invasivas de Vid en el Estado de Sonora. Seminario de Viticultura. Hermosillo, Sonora Diciembre de 2011.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Godfrey L, Goodell P, Natwick ET, Haviland DR, Barlow VM (2013) UC Pest Management Guidelines: Cotton. Omnivorous leafroller and false celery leaftier. UC ANR Publication 3444 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37256a403ab139173" w:history="1">
+      <w:hyperlink r:id="rId18836a5f3553ac055" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www/ipm.undavis.edu/PMG/r114301311.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6962,51 +6962,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 53–55.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasey JK, van Steenwyk RA (2016) UC IPM Pest Management Guidelines: Kiwifruit. Leafrollers. UC ANR Publication 3449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27566a403ab139292" w:history="1">
+      <w:hyperlink r:id="rId12526a5f3553ac184" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PMG/r604300411.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7110,51 +7110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Lepidoptera: Tortricidae. Penn State Pest Extension Pest Alert. Omnivorous Leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Lepidoptera: Tortricidae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75386a403ab139382" w:history="1">
+      <w:hyperlink r:id="rId95266a5f3553ac27f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/309909617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7778,51 +7778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministerio De Agricultura, Alimentacion Y Medio Ambiente (2016) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Walsingham, 1884. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55576a403ab1397ad" w:history="1">
+      <w:hyperlink r:id="rId93456a5f3553ac6d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PLAAST/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8372,101 +8372,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Varela L, Hailand DR, Bentley WJ, Zalom F, Bettiga LJ, Smith RJ, Daane KM (2015) UC IPM Agriculture. Grape Pest Management. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  UC ANR Publication 3448 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76606a403ab139b8a" w:history="1">
+      <w:hyperlink r:id="rId45626a5f3553acaae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ipm.ucdavis.edu/PMG/r302300311.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Varela L, Elkins RB, van Steenwyk RA (2012) Agriculture. Pear Pest Management Guidelines. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28996a403ab139be4" w:history="1">
+      <w:hyperlink r:id="rId84996a5f3553acb01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8842,51 +8842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wunderlich LR, Caprile L, Vossen P, Varela L, Grant JA (2015) Agriculture: Apple Pest Management Guidelines: Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89716a403ab139e89" w:history="1">
+      <w:hyperlink r:id="rId56366a5f3553acdee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ipm.undavis.edu/PMG/r4300911.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9389,51 +9389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16706a403ab13a1fe" w:history="1">
+      <w:hyperlink r:id="rId73086a5f3553ad172" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9446,63 +9446,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93445625" name="name10356a403ab13a2a5" descr="eu_funding_250.png"/>
+            <wp:docPr id="18116505" name="name60206a5f3553ad245" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83006a403ab13a2a4" cstate="print"/>
+                    <a:blip r:embed="rId97966a5f3553ad244" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9600,137 +9600,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25518803">
+  <w:abstractNum w:abstractNumId="14892032">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65923868">
+    <w:lvl w:ilvl="0" w:tplc="89301128">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65923868" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89301128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65923868" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89301128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65923868" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89301128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65923868" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89301128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65923868" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89301128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65923868" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89301128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65923868" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89301128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65923868" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89301128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25518802">
+  <w:abstractNum w:abstractNumId="14892031">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81096156">
+    <w:lvl w:ilvl="0" w:tplc="48798652">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10482,55 +10482,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25518802">
-    <w:abstractNumId w:val="25518802"/>
+  <w:num w:numId="14892031">
+    <w:abstractNumId w:val="14892031"/>
   </w:num>
-  <w:num w:numId="25518803">
-    <w:abstractNumId w:val="25518803"/>
+  <w:num w:numId="14892032">
+    <w:abstractNumId w:val="14892032"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22080,51 +22080,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId445110831" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId794730041" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74616a403ab13556a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/" TargetMode="External"/><Relationship Id="rId22586a403ab1355b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/categorization" TargetMode="External"/><Relationship Id="rId17996a403ab135d64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/photos" TargetMode="External"/><Relationship Id="rId14606a403ab138bdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION" TargetMode="External"/><Relationship Id="rId43766a403ab138c19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId11766a403ab138cda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf" TargetMode="External"/><Relationship Id="rId37256a403ab139173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www/ipm.undavis.edu/PMG/r114301311.html" TargetMode="External"/><Relationship Id="rId27566a403ab139292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId75386a403ab139382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/309909617" TargetMode="External"/><Relationship Id="rId55576a403ab1397ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/documents" TargetMode="External"/><Relationship Id="rId76606a403ab139b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/r302300311.html" TargetMode="External"/><Relationship Id="rId28996a403ab139be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/" TargetMode="External"/><Relationship Id="rId89716a403ab139e89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.undavis.edu/PMG/r4300911.html" TargetMode="External"/><Relationship Id="rId16706a403ab13a1fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98016a403ab135c02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98016a403ab135c02.jpg"/><Relationship Id="rId89636a403ab1377fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89636a403ab1377fb.jpg"/><Relationship Id="rId83006a403ab13a2a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83006a403ab13a2a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId882069380" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId338498462" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99726a5f3553a7cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/" TargetMode="External"/><Relationship Id="rId45946a5f3553a7d0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/categorization" TargetMode="External"/><Relationship Id="rId37846a5f3553a8429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/photos" TargetMode="External"/><Relationship Id="rId65236a5f3553aba7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION" TargetMode="External"/><Relationship Id="rId36716a5f3553abab7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId52566a5f3553abb70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf" TargetMode="External"/><Relationship Id="rId18836a5f3553ac055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www/ipm.undavis.edu/PMG/r114301311.html" TargetMode="External"/><Relationship Id="rId12526a5f3553ac184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId95266a5f3553ac27f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/309909617" TargetMode="External"/><Relationship Id="rId93456a5f3553ac6d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/documents" TargetMode="External"/><Relationship Id="rId45626a5f3553acaae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/r302300311.html" TargetMode="External"/><Relationship Id="rId84996a5f3553acb01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/" TargetMode="External"/><Relationship Id="rId56366a5f3553acdee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.undavis.edu/PMG/r4300911.html" TargetMode="External"/><Relationship Id="rId73086a5f3553ad172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63776a5f3553a8334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63776a5f3553a8334.jpg"/><Relationship Id="rId33616a5f3553aa262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33616a5f3553aa262.jpg"/><Relationship Id="rId97966a5f3553ad244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97966a5f3553ad244.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>