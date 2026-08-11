--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Barnes &amp; Busck</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> omnivorous leaf roller (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99726a5f3553a7cb4" w:history="1">
+            <w:hyperlink r:id="rId88526a7b8b0795431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45946a5f3553a7d0a" w:history="1">
+            <w:hyperlink r:id="rId89926a7b8b0795474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PLAAST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21825724" name="name93816a5f3553a8336" descr="14797.jpg"/>
+                  <wp:docPr id="74567977" name="name25686a7b8b0795e70" descr="14797.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14797.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63776a5f3553a8334" cstate="print"/>
+                          <a:blip r:embed="rId81876a7b8b0795e6e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId37846a5f3553a8429" w:history="1">
+            <w:hyperlink r:id="rId59276a7b8b0795f8f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3169,63 +3169,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2005) claim it is absent from Estado de Mexico. Although collected in four regions of Spain (Almeria, Murcia, Alicante, and Granada) (Groenen and Baixeras 2013), it likely has expanded its range there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39793715" name="name84236a5f3553aa266" descr="PLAAST_distribution_map.jpg"/>
+            <wp:docPr id="62209915" name="name54746a7b8b0797db2" descr="PLAAST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PLAAST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33616a5f3553aa262" cstate="print"/>
+                    <a:blip r:embed="rId64656a7b8b0797dae" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5926,81 +5926,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bentley WJ, Carrol D, Haviland DR, Tollerup KE, Walton VM (2018) Agriculture: Pomegranate Pest Management Guidelines. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65236a5f3553aba7a" w:history="1">
+      <w:hyperlink r:id="rId32316a7b8b07991d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bentley WJ, Chaney WE, Covello R, Smith RF, Summers CG (2016) UC IPM Pest Management Guidelines: Peppers. Omnivorous leafroller. UC ANR Publication 3460. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36716a5f3553abab7" w:history="1">
+      <w:hyperlink r:id="rId44846a7b8b0799210" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PMG/r604300411.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6064,51 +6064,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 399–403. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bolda MP, Joseph S, Daugovish O, Gaskell M, Koike ST, Bettida LJ, Gubler WD (2015) UC IMP Pest Management Guidelines. Cranberries. UC ANR Publication 3437. Oakland, CA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52566a5f3553abb70" w:history="1">
+      <w:hyperlink r:id="rId42836a7b8b07992c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6785,51 +6785,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fu Castillo AA, Fontes Puebla AA, Galaz Cota D, Mendoza Quintana D, Ozuna Badachi D (2011) Campaña de Vigilancia Fitosanitaria de Plagas Exoticas Invasivas de Vid en el Estado de Sonora. Seminario de Viticultura. Hermosillo, Sonora Diciembre de 2011.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Godfrey L, Goodell P, Natwick ET, Haviland DR, Barlow VM (2013) UC Pest Management Guidelines: Cotton. Omnivorous leafroller and false celery leaftier. UC ANR Publication 3444 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18836a5f3553ac055" w:history="1">
+      <w:hyperlink r:id="rId89056a7b8b07997b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www/ipm.undavis.edu/PMG/r114301311.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6962,51 +6962,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 53–55.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasey JK, van Steenwyk RA (2016) UC IPM Pest Management Guidelines: Kiwifruit. Leafrollers. UC ANR Publication 3449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12526a5f3553ac184" w:history="1">
+      <w:hyperlink r:id="rId75646a7b8b07998e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PMG/r604300411.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7110,51 +7110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Lepidoptera: Tortricidae. Penn State Pest Extension Pest Alert. Omnivorous Leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Lepidoptera: Tortricidae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95266a5f3553ac27f" w:history="1">
+      <w:hyperlink r:id="rId79446a7b8b07999d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/309909617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7778,51 +7778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministerio De Agricultura, Alimentacion Y Medio Ambiente (2016) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Walsingham, 1884. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93456a5f3553ac6d5" w:history="1">
+      <w:hyperlink r:id="rId82546a7b8b0799e25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PLAAST/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8372,101 +8372,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Varela L, Hailand DR, Bentley WJ, Zalom F, Bettiga LJ, Smith RJ, Daane KM (2015) UC IPM Agriculture. Grape Pest Management. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  UC ANR Publication 3448 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45626a5f3553acaae" w:history="1">
+      <w:hyperlink r:id="rId81776a7b8b079a1fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ipm.ucdavis.edu/PMG/r302300311.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Varela L, Elkins RB, van Steenwyk RA (2012) Agriculture. Pear Pest Management Guidelines. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84996a5f3553acb01" w:history="1">
+      <w:hyperlink r:id="rId41576a7b8b079a250" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8842,51 +8842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wunderlich LR, Caprile L, Vossen P, Varela L, Grant JA (2015) Agriculture: Apple Pest Management Guidelines: Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56366a5f3553acdee" w:history="1">
+      <w:hyperlink r:id="rId15296a7b8b079a524" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ipm.undavis.edu/PMG/r4300911.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9389,51 +9389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73086a5f3553ad172" w:history="1">
+      <w:hyperlink r:id="rId10916a7b8b079a8be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9446,63 +9446,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18116505" name="name60206a5f3553ad245" descr="eu_funding_250.png"/>
+            <wp:docPr id="84584185" name="name69826a7b8b079ab36" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97966a5f3553ad244" cstate="print"/>
+                    <a:blip r:embed="rId21436a7b8b079ab34" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9600,137 +9600,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14892032">
+  <w:abstractNum w:abstractNumId="37046505">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89301128">
+    <w:lvl w:ilvl="0" w:tplc="50410803">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89301128" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50410803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89301128" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50410803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89301128" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50410803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89301128" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50410803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89301128" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50410803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89301128" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50410803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89301128" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50410803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89301128" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50410803" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14892031">
+  <w:abstractNum w:abstractNumId="37046504">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48798652">
+    <w:lvl w:ilvl="0" w:tplc="27624971">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10482,55 +10482,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14892031">
-    <w:abstractNumId w:val="14892031"/>
+  <w:num w:numId="37046504">
+    <w:abstractNumId w:val="37046504"/>
   </w:num>
-  <w:num w:numId="14892032">
-    <w:abstractNumId w:val="14892032"/>
+  <w:num w:numId="37046505">
+    <w:abstractNumId w:val="37046505"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22080,51 +22080,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId882069380" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId338498462" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99726a5f3553a7cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/" TargetMode="External"/><Relationship Id="rId45946a5f3553a7d0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/categorization" TargetMode="External"/><Relationship Id="rId37846a5f3553a8429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/photos" TargetMode="External"/><Relationship Id="rId65236a5f3553aba7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION" TargetMode="External"/><Relationship Id="rId36716a5f3553abab7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId52566a5f3553abb70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf" TargetMode="External"/><Relationship Id="rId18836a5f3553ac055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www/ipm.undavis.edu/PMG/r114301311.html" TargetMode="External"/><Relationship Id="rId12526a5f3553ac184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId95266a5f3553ac27f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/309909617" TargetMode="External"/><Relationship Id="rId93456a5f3553ac6d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/documents" TargetMode="External"/><Relationship Id="rId45626a5f3553acaae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/r302300311.html" TargetMode="External"/><Relationship Id="rId84996a5f3553acb01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/" TargetMode="External"/><Relationship Id="rId56366a5f3553acdee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.undavis.edu/PMG/r4300911.html" TargetMode="External"/><Relationship Id="rId73086a5f3553ad172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63776a5f3553a8334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63776a5f3553a8334.jpg"/><Relationship Id="rId33616a5f3553aa262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33616a5f3553aa262.jpg"/><Relationship Id="rId97966a5f3553ad244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97966a5f3553ad244.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId924732340" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId778308669" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88526a7b8b0795431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/" TargetMode="External"/><Relationship Id="rId89926a7b8b0795474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/categorization" TargetMode="External"/><Relationship Id="rId59276a7b8b0795f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/photos" TargetMode="External"/><Relationship Id="rId32316a7b8b07991d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION" TargetMode="External"/><Relationship Id="rId44846a7b8b0799210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId42836a7b8b07992c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf" TargetMode="External"/><Relationship Id="rId89056a7b8b07997b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www/ipm.undavis.edu/PMG/r114301311.html" TargetMode="External"/><Relationship Id="rId75646a7b8b07998e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId79446a7b8b07999d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/309909617" TargetMode="External"/><Relationship Id="rId82546a7b8b0799e25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/documents" TargetMode="External"/><Relationship Id="rId81776a7b8b079a1fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/r302300311.html" TargetMode="External"/><Relationship Id="rId41576a7b8b079a250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/" TargetMode="External"/><Relationship Id="rId15296a7b8b079a524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.undavis.edu/PMG/r4300911.html" TargetMode="External"/><Relationship Id="rId10916a7b8b079a8be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81876a7b8b0795e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81876a7b8b0795e6e.jpg"/><Relationship Id="rId64656a7b8b0797dae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64656a7b8b0797dae.jpg"/><Relationship Id="rId21436a7b8b079ab34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21436a7b8b079ab34.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>