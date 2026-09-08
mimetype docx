--- v13 (2026-08-11)
+++ v14 (2026-09-08)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Barnes &amp; Busck</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> omnivorous leaf roller (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88526a7b8b0795431" w:history="1">
+            <w:hyperlink r:id="rId63246aa04165ac97a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89926a7b8b0795474" w:history="1">
+            <w:hyperlink r:id="rId40986aa04165ac9cf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PLAAST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74567977" name="name25686a7b8b0795e70" descr="14797.jpg"/>
+                  <wp:docPr id="99722335" name="name82686aa04165ad13a" descr="14797.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14797.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId81876a7b8b0795e6e" cstate="print"/>
+                          <a:blip r:embed="rId17766aa04165ad138" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId59276a7b8b0795f8f" w:history="1">
+            <w:hyperlink r:id="rId78606aa04165ad28f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3169,63 +3169,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2005) claim it is absent from Estado de Mexico. Although collected in four regions of Spain (Almeria, Murcia, Alicante, and Granada) (Groenen and Baixeras 2013), it likely has expanded its range there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62209915" name="name54746a7b8b0797db2" descr="PLAAST_distribution_map.jpg"/>
+            <wp:docPr id="94033541" name="name17976aa04165af1f4" descr="PLAAST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PLAAST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64656a7b8b0797dae" cstate="print"/>
+                    <a:blip r:embed="rId17756aa04165af1f1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5926,81 +5926,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bentley WJ, Carrol D, Haviland DR, Tollerup KE, Walton VM (2018) Agriculture: Pomegranate Pest Management Guidelines. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32316a7b8b07991d7" w:history="1">
+      <w:hyperlink r:id="rId19416aa04165b0645" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bentley WJ, Chaney WE, Covello R, Smith RF, Summers CG (2016) UC IPM Pest Management Guidelines: Peppers. Omnivorous leafroller. UC ANR Publication 3460. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44846a7b8b0799210" w:history="1">
+      <w:hyperlink r:id="rId27456aa04165b067f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PMG/r604300411.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6064,51 +6064,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 399–403. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bolda MP, Joseph S, Daugovish O, Gaskell M, Koike ST, Bettida LJ, Gubler WD (2015) UC IMP Pest Management Guidelines. Cranberries. UC ANR Publication 3437. Oakland, CA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42836a7b8b07992c0" w:history="1">
+      <w:hyperlink r:id="rId36586aa04165b073d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6785,51 +6785,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fu Castillo AA, Fontes Puebla AA, Galaz Cota D, Mendoza Quintana D, Ozuna Badachi D (2011) Campaña de Vigilancia Fitosanitaria de Plagas Exoticas Invasivas de Vid en el Estado de Sonora. Seminario de Viticultura. Hermosillo, Sonora Diciembre de 2011.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Godfrey L, Goodell P, Natwick ET, Haviland DR, Barlow VM (2013) UC Pest Management Guidelines: Cotton. Omnivorous leafroller and false celery leaftier. UC ANR Publication 3444 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89056a7b8b07997b2" w:history="1">
+      <w:hyperlink r:id="rId96986aa04165b0bde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www/ipm.undavis.edu/PMG/r114301311.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6962,51 +6962,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 53–55.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasey JK, van Steenwyk RA (2016) UC IPM Pest Management Guidelines: Kiwifruit. Leafrollers. UC ANR Publication 3449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75646a7b8b07998e4" w:history="1">
+      <w:hyperlink r:id="rId53236aa04165b0d01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PMG/r604300411.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7110,51 +7110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Lepidoptera: Tortricidae. Penn State Pest Extension Pest Alert. Omnivorous Leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Lepidoptera: Tortricidae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79446a7b8b07999d5" w:history="1">
+      <w:hyperlink r:id="rId50816aa04165b0df2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/309909617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7778,51 +7778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministerio De Agricultura, Alimentacion Y Medio Ambiente (2016) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Walsingham, 1884. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82546a7b8b0799e25" w:history="1">
+      <w:hyperlink r:id="rId81196aa04165b127a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PLAAST/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8372,101 +8372,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Varela L, Hailand DR, Bentley WJ, Zalom F, Bettiga LJ, Smith RJ, Daane KM (2015) UC IPM Agriculture. Grape Pest Management. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  UC ANR Publication 3448 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81776a7b8b079a1fc" w:history="1">
+      <w:hyperlink r:id="rId96266aa04165b1676" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ipm.ucdavis.edu/PMG/r302300311.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Varela L, Elkins RB, van Steenwyk RA (2012) Agriculture. Pear Pest Management Guidelines. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41576a7b8b079a250" w:history="1">
+      <w:hyperlink r:id="rId63226aa04165b16c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8842,51 +8842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wunderlich LR, Caprile L, Vossen P, Varela L, Grant JA (2015) Agriculture: Apple Pest Management Guidelines: Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15296a7b8b079a524" w:history="1">
+      <w:hyperlink r:id="rId25996aa04165b1974" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ipm.undavis.edu/PMG/r4300911.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9389,51 +9389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10916a7b8b079a8be" w:history="1">
+      <w:hyperlink r:id="rId72656aa04165b1d4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9446,63 +9446,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84584185" name="name69826a7b8b079ab36" descr="eu_funding_250.png"/>
+            <wp:docPr id="45404907" name="name62946aa04165b2255" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21436a7b8b079ab34" cstate="print"/>
+                    <a:blip r:embed="rId50776aa04165b2254" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9600,137 +9600,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37046505">
+  <w:abstractNum w:abstractNumId="95886369">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50410803">
+    <w:lvl w:ilvl="0" w:tplc="75672477">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50410803" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75672477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50410803" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75672477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50410803" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75672477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50410803" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75672477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50410803" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75672477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50410803" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75672477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50410803" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75672477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50410803" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75672477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37046504">
+  <w:abstractNum w:abstractNumId="95886368">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27624971">
+    <w:lvl w:ilvl="0" w:tplc="46438464">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10482,55 +10482,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37046504">
-    <w:abstractNumId w:val="37046504"/>
+  <w:num w:numId="95886368">
+    <w:abstractNumId w:val="95886368"/>
   </w:num>
-  <w:num w:numId="37046505">
-    <w:abstractNumId w:val="37046505"/>
+  <w:num w:numId="95886369">
+    <w:abstractNumId w:val="95886369"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22080,51 +22080,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId924732340" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId778308669" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88526a7b8b0795431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/" TargetMode="External"/><Relationship Id="rId89926a7b8b0795474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/categorization" TargetMode="External"/><Relationship Id="rId59276a7b8b0795f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/photos" TargetMode="External"/><Relationship Id="rId32316a7b8b07991d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION" TargetMode="External"/><Relationship Id="rId44846a7b8b0799210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId42836a7b8b07992c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf" TargetMode="External"/><Relationship Id="rId89056a7b8b07997b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www/ipm.undavis.edu/PMG/r114301311.html" TargetMode="External"/><Relationship Id="rId75646a7b8b07998e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId79446a7b8b07999d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/309909617" TargetMode="External"/><Relationship Id="rId82546a7b8b0799e25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/documents" TargetMode="External"/><Relationship Id="rId81776a7b8b079a1fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/r302300311.html" TargetMode="External"/><Relationship Id="rId41576a7b8b079a250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/" TargetMode="External"/><Relationship Id="rId15296a7b8b079a524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.undavis.edu/PMG/r4300911.html" TargetMode="External"/><Relationship Id="rId10916a7b8b079a8be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81876a7b8b0795e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81876a7b8b0795e6e.jpg"/><Relationship Id="rId64656a7b8b0797dae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64656a7b8b0797dae.jpg"/><Relationship Id="rId21436a7b8b079ab34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21436a7b8b079ab34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId949297676" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId356806610" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63246aa04165ac97a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/" TargetMode="External"/><Relationship Id="rId40986aa04165ac9cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/categorization" TargetMode="External"/><Relationship Id="rId78606aa04165ad28f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/photos" TargetMode="External"/><Relationship Id="rId19416aa04165b0645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION" TargetMode="External"/><Relationship Id="rId27456aa04165b067f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId36586aa04165b073d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf" TargetMode="External"/><Relationship Id="rId96986aa04165b0bde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www/ipm.undavis.edu/PMG/r114301311.html" TargetMode="External"/><Relationship Id="rId53236aa04165b0d01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId50816aa04165b0df2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/309909617" TargetMode="External"/><Relationship Id="rId81196aa04165b127a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/documents" TargetMode="External"/><Relationship Id="rId96266aa04165b1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/r302300311.html" TargetMode="External"/><Relationship Id="rId63226aa04165b16c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/" TargetMode="External"/><Relationship Id="rId25996aa04165b1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.undavis.edu/PMG/r4300911.html" TargetMode="External"/><Relationship Id="rId72656aa04165b1d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17766aa04165ad138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17766aa04165ad138.jpg"/><Relationship Id="rId17756aa04165af1f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17756aa04165af1f1.jpg"/><Relationship Id="rId50776aa04165b2254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50776aa04165b2254.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>