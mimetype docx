--- v14 (2026-09-08)
+++ v15 (2026-09-29)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Barnes &amp; Busck</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> omnivorous leaf roller (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63246aa04165ac97a" w:history="1">
+            <w:hyperlink r:id="rId19116abbb5ba82f98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40986aa04165ac9cf" w:history="1">
+            <w:hyperlink r:id="rId81266abbb5ba82fde" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PLAAST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99722335" name="name82686aa04165ad13a" descr="14797.jpg"/>
+                  <wp:docPr id="58838665" name="name64526abbb5ba83829" descr="14797.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14797.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17766aa04165ad138" cstate="print"/>
+                          <a:blip r:embed="rId19806abbb5ba83827" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId78606aa04165ad28f" w:history="1">
+            <w:hyperlink r:id="rId78676abbb5ba83953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3169,63 +3169,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2005) claim it is absent from Estado de Mexico. Although collected in four regions of Spain (Almeria, Murcia, Alicante, and Granada) (Groenen and Baixeras 2013), it likely has expanded its range there.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94033541" name="name17976aa04165af1f4" descr="PLAAST_distribution_map.jpg"/>
+            <wp:docPr id="52893625" name="name87756abbb5ba8541c" descr="PLAAST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PLAAST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17756aa04165af1f1" cstate="print"/>
+                    <a:blip r:embed="rId62166abbb5ba8541a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5926,81 +5926,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bentley WJ, Carrol D, Haviland DR, Tollerup KE, Walton VM (2018) Agriculture: Pomegranate Pest Management Guidelines. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3474. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19416aa04165b0645" w:history="1">
+      <w:hyperlink r:id="rId19566abbb5ba8702b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bentley WJ, Chaney WE, Covello R, Smith RF, Summers CG (2016) UC IPM Pest Management Guidelines: Peppers. Omnivorous leafroller. UC ANR Publication 3460. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27456aa04165b067f" w:history="1">
+      <w:hyperlink r:id="rId55436abbb5ba870ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PMG/r604300411.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6064,51 +6064,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 399–403. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bolda MP, Joseph S, Daugovish O, Gaskell M, Koike ST, Bettida LJ, Gubler WD (2015) UC IMP Pest Management Guidelines. Cranberries. UC ANR Publication 3437. Oakland, CA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36586aa04165b073d" w:history="1">
+      <w:hyperlink r:id="rId65846abbb5ba8735f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6785,51 +6785,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fu Castillo AA, Fontes Puebla AA, Galaz Cota D, Mendoza Quintana D, Ozuna Badachi D (2011) Campaña de Vigilancia Fitosanitaria de Plagas Exoticas Invasivas de Vid en el Estado de Sonora. Seminario de Viticultura. Hermosillo, Sonora Diciembre de 2011.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Godfrey L, Goodell P, Natwick ET, Haviland DR, Barlow VM (2013) UC Pest Management Guidelines: Cotton. Omnivorous leafroller and false celery leaftier. UC ANR Publication 3444 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96986aa04165b0bde" w:history="1">
+      <w:hyperlink r:id="rId49566abbb5ba87940" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www/ipm.undavis.edu/PMG/r114301311.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6962,51 +6962,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 53–55.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasey JK, van Steenwyk RA (2016) UC IPM Pest Management Guidelines: Kiwifruit. Leafrollers. UC ANR Publication 3449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53236aa04165b0d01" w:history="1">
+      <w:hyperlink r:id="rId57626abbb5ba87abc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ipm.ucanr.edu/PMG/r604300411.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7110,51 +7110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Lepidoptera: Tortricidae. Penn State Pest Extension Pest Alert. Omnivorous Leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Lepidoptera: Tortricidae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50816aa04165b0df2" w:history="1">
+      <w:hyperlink r:id="rId75756abbb5ba87bcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.researchgate.net/publication/309909617</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7778,51 +7778,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministerio De Agricultura, Alimentacion Y Medio Ambiente (2016) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Walsingham, 1884. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81196aa04165b127a" w:history="1">
+      <w:hyperlink r:id="rId77176abbb5ba888e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PLAAST/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8372,101 +8372,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Varela L, Hailand DR, Bentley WJ, Zalom F, Bettiga LJ, Smith RJ, Daane KM (2015) UC IPM Agriculture. Grape Pest Management. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  UC ANR Publication 3448 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96266aa04165b1676" w:history="1">
+      <w:hyperlink r:id="rId89916abbb5ba88e96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ipm.ucdavis.edu/PMG/r302300311.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Varela L, Elkins RB, van Steenwyk RA (2012) Agriculture. Pear Pest Management Guidelines. Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63226aa04165b16c9" w:history="1">
+      <w:hyperlink r:id="rId31706abbb5ba88f12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8842,51 +8842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wunderlich LR, Caprile L, Vossen P, Varela L, Grant JA (2015) Agriculture: Apple Pest Management Guidelines: Omnivorous leafroller, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. UC ANR Publication 3432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25996aa04165b1974" w:history="1">
+      <w:hyperlink r:id="rId44376abbb5ba8927b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.ipm.undavis.edu/PMG/r4300911.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9389,51 +9389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platynota stultana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72656aa04165b1d4f" w:history="1">
+      <w:hyperlink r:id="rId65156abbb5ba89998" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9446,63 +9446,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45404907" name="name62946aa04165b2255" descr="eu_funding_250.png"/>
+            <wp:docPr id="43629035" name="name82456abbb5ba89b49" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50776aa04165b2254" cstate="print"/>
+                    <a:blip r:embed="rId63936abbb5ba89b47" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9600,137 +9600,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95886369">
+  <w:abstractNum w:abstractNumId="98766227">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75672477">
+    <w:lvl w:ilvl="0" w:tplc="54913459">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75672477" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54913459" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75672477" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54913459" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75672477" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54913459" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75672477" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54913459" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75672477" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54913459" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75672477" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54913459" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75672477" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54913459" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75672477" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54913459" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95886368">
+  <w:abstractNum w:abstractNumId="98766226">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46438464">
+    <w:lvl w:ilvl="0" w:tplc="55439163">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10482,55 +10482,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95886368">
-    <w:abstractNumId w:val="95886368"/>
+  <w:num w:numId="98766226">
+    <w:abstractNumId w:val="98766226"/>
   </w:num>
-  <w:num w:numId="95886369">
-    <w:abstractNumId w:val="95886369"/>
+  <w:num w:numId="98766227">
+    <w:abstractNumId w:val="98766227"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22080,51 +22080,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId949297676" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId356806610" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63246aa04165ac97a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/" TargetMode="External"/><Relationship Id="rId40986aa04165ac9cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/categorization" TargetMode="External"/><Relationship Id="rId78606aa04165ad28f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/photos" TargetMode="External"/><Relationship Id="rId19416aa04165b0645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION" TargetMode="External"/><Relationship Id="rId27456aa04165b067f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId36586aa04165b073d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf" TargetMode="External"/><Relationship Id="rId96986aa04165b0bde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www/ipm.undavis.edu/PMG/r114301311.html" TargetMode="External"/><Relationship Id="rId53236aa04165b0d01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId50816aa04165b0df2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/309909617" TargetMode="External"/><Relationship Id="rId81196aa04165b127a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/documents" TargetMode="External"/><Relationship Id="rId96266aa04165b1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/r302300311.html" TargetMode="External"/><Relationship Id="rId63226aa04165b16c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/" TargetMode="External"/><Relationship Id="rId25996aa04165b1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.undavis.edu/PMG/r4300911.html" TargetMode="External"/><Relationship Id="rId72656aa04165b1d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17766aa04165ad138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17766aa04165ad138.jpg"/><Relationship Id="rId17756aa04165af1f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17756aa04165af1f1.jpg"/><Relationship Id="rId50776aa04165b2254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50776aa04165b2254.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId740503544" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId933020518" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19116abbb5ba82f98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/" TargetMode="External"/><Relationship Id="rId81266abbb5ba82fde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/categorization" TargetMode="External"/><Relationship Id="rId78676abbb5ba83953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/photos" TargetMode="External"/><Relationship Id="rId19566abbb5ba8702b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pomegranate/Omnivorous-leafroller/#DESCRIPTION" TargetMode="External"/><Relationship Id="rId55436abbb5ba870ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId65846abbb5ba8735f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PDF/PMG/pmgcaneberries.pdf" TargetMode="External"/><Relationship Id="rId49566abbb5ba87940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www/ipm.undavis.edu/PMG/r114301311.html" TargetMode="External"/><Relationship Id="rId57626abbb5ba87abc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipm.ucanr.edu/PMG/r604300411.html" TargetMode="External"/><Relationship Id="rId75756abbb5ba87bcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/309909617" TargetMode="External"/><Relationship Id="rId77176abbb5ba888e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PLAAST/documents" TargetMode="External"/><Relationship Id="rId89916abbb5ba88e96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/r302300311.html" TargetMode="External"/><Relationship Id="rId31706abbb5ba88f12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.ipm.ucanr.edu/agriculture/pear/omnivorous-leafroller/" TargetMode="External"/><Relationship Id="rId44376abbb5ba8927b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.undavis.edu/PMG/r4300911.html" TargetMode="External"/><Relationship Id="rId65156abbb5ba89998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19806abbb5ba83827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19806abbb5ba83827.jpg"/><Relationship Id="rId62166abbb5ba8541a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62166abbb5ba8541a.jpg"/><Relationship Id="rId63936abbb5ba89b47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63936abbb5ba89b47.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>