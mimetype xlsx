--- v1 (2026-04-16)
+++ v2 (2026-10-15)
@@ -190,50 +190,51 @@
     <t>Crisicoccus pini</t>
   </si>
   <si>
     <t>* Ben-Dov Y (1994) A systematic catalogue of the mealybugs of the world (Insecta: Homoptera: Coccoidea: Pseudococcidae and Putoidae) with data on geographical distribution, host plants, biology and economic importance. Intercept Limited Andover, 686 pp.</t>
   </si>
   <si>
     <t>CRONFL</t>
   </si>
   <si>
     <t>Cronartium flaccidum (as Pinus)</t>
   </si>
   <si>
     <t>CRONKA</t>
   </si>
   <si>
     <t>Cronartium kamtschaticum (as Pinus)</t>
   </si>
   <si>
     <t>CRONOR</t>
   </si>
   <si>
     <t>Cronartium orientale</t>
   </si>
   <si>
     <t>* Kaneko S (2000) Cronartium orientale, sp. nov., segregation of the pine gall rust in eastern Asia from Cronartium quercuum. Mycoscience 41(2), 115-122.
+* Yamaoka Y, Okane I, Suzuki H, Ohmachi K (2022) Infection through wounds on shoots of pine seedlings by basidiospores of Cronartium orientale. Journal of General Plant Pathology 88(3), 161-172.
 * Zhao P, Liu F, Huang JE, Zhou X, Duan WJ, Cai L (2022) Cronartium rust (Pucciniales, Cronartiaceae): species delineation, diversity and host alternation. Mycosphere 13(1), 672–723.</t>
   </si>
   <si>
     <t>DENCAD</t>
   </si>
   <si>
     <t>Dendroctonus adjunctus (as Pinus)</t>
   </si>
   <si>
     <t>DENCBR</t>
   </si>
   <si>
     <t>Dendroctonus brevicomis (as Pinus)</t>
   </si>
   <si>
     <t>Dendroctonus frontalis (as Pinus)</t>
   </si>
   <si>
     <t>* Hain FP, Duehl AJ, Gardener MJ, Payne TL (2011) Natural History of the Southern Pine Beetle. In: Coulson, R.N.; Klepzig, K.D. 2011. Southern Pine Beetle II. Gen. Tech. Rep. SRS-140. Asheville, NC: U.S. Department of Agriculture Forest Service, Southern Research Station. 13-24. https://www.fs.usda.gov/treesearch/pubs/39019
 ------- "The SPB infests and kills all pine species in its range"</t>
   </si>
   <si>
     <t>DENCPO</t>
   </si>
   <si>