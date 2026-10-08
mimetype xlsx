--- v4 (2026-05-13)
+++ v5 (2026-10-08)
@@ -383,50 +383,56 @@
   <si>
     <t>DOTSPI</t>
   </si>
   <si>
     <t>Dothistroma pini</t>
   </si>
   <si>
     <t>* Drenkhan R et al. (2016) Global geographic distribution and host range of Dothistroma species: a comprehensive review. Forest Pathology 46, 408-442.
 ------- Varying from slightly to highly susceptible.</t>
   </si>
   <si>
     <t>SCIRPI</t>
   </si>
   <si>
     <t>Dothistroma septosporum</t>
   </si>
   <si>
     <t>* Drenkhan R et al. (2016) Global geographic distribution and host range of Dothistroma species: a comprehensive review. Forest Pathology 46, 408-442.
 ------- Varying from slightly to highly susceptible.
 * Markovskaja S, Raitelaitytė K, Kačergius A, Kolmakov P, Vasilevich V (2020) Occurrence of Dothistroma needle blight in Lithuania and Belarus: The risk posed to native Scots Pine forests. Forest Pathology, e12626. https://doi.org/10.1111/efp.12626
 ------- Most common host in Belarus and Lithuania with varying susceptibility.
 * Ortíz de Urbina E, Mesanza N, Aragonés A, Raposo R, Elvira-Recuenco M, Boqué R, Patten C, Aitken J, Iturritxa E (2017) Emerging needle blight diseases in Atlantic Pinus ecosystems of Spain. Forests 8, 1–18. https://doi.org/10.3390/f8010018
 ------- Confirmed host.</t>
   </si>
   <si>
+    <t>TRIZAP</t>
+  </si>
+  <si>
+    <t>Dyspersa	apicalis</t>
+  </si>
+  <si>
     <t>ELASLI</t>
   </si>
   <si>
     <t>Elasmopalpus lignosellus (as Pinus)</t>
   </si>
   <si>
     <t>* Dixon WN (1982) Lesser cornstalk borer, Elasmopalpus lignosellus (Zeller) (Lepidoptera: Pyralidae). Entomology Circular, Division of Plant Industry, Florida Department of Agriculture and Consumer Services no 236, 2 pp.</t>
   </si>
   <si>
     <t>TORTPO</t>
   </si>
   <si>
     <t>Epiphyas postvittana (as Pinus)</t>
   </si>
   <si>
     <t>GIBBCI</t>
   </si>
   <si>
     <t>Fusarium circinatum</t>
   </si>
   <si>
     <t>* Drenkhan R, Ganley B, Martín-García J, Vahalík P, Adamson K, Adamčíková K, Ahumada R, Blank L et al. (2020) Global geographic distribution and host range of Fusarium circinatum, the causal agent of pine pitch canker. Forests 11(7), 724. 
 * Iturritxa E, Ganley RJ, Raposo R, Garcia-Serna I, Mesanza N, Kirkpatrick SC, Gordon TR (2013) Resistance levels of Spanish conifers against Fusarium circinatum and Diplodia pinea. Forest Pathology. doi: 10.1111/efp.12061
 ------- Moderate susceptibility during inoculation experiments.</t>
   </si>
@@ -770,56 +776,50 @@
   </si>
   <si>
     <t>Thaumetopoea processionea (as Pinus)</t>
   </si>
   <si>
     <t xml:space="preserve">* Gomez-Bustillo MR (1978) Los Thaumetopoeidae de la Peninsula Iberica: nociones de sistematica, ecologica e importancia economica de la famila. Revista de Lepidopterologia 5, 283-290; 6, 113- 124. </t>
   </si>
   <si>
     <t>TOUMPA</t>
   </si>
   <si>
     <t>Toumeyella parvicornis</t>
   </si>
   <si>
     <t>* Malumphy C, Hamilton MA, Manco BN, Green PW, Sanchez MD, Corcoran M, Salamanca E (2012) Toumeyella parvicornis (Hemiptera: Coccidae), causing severe decline of Pinus caribaea var. bahamensis in the Turks and Caicos Islands. Florida Entomologist 95(1), 113-119.</t>
   </si>
   <si>
     <t>HESOCA</t>
   </si>
   <si>
     <t>Trichoferus campestris (as Pinus)</t>
   </si>
   <si>
     <t>* CAPS (2019) Trichoferus campestris. Cooperative Agricultural Pest Survey pest datasheets. http://download.ceris.purdue.edu/file/3869
 ------- Living host.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Trioza apicalis</t>
   </si>
   <si>
     <t>TYLRCL</t>
   </si>
   <si>
     <t>Tylenchorhynchus claytoni (as Pinus)</t>
   </si>
   <si>
     <t>XYLBGE</t>
   </si>
   <si>
     <t>Xylosandrus germanus</t>
   </si>
   <si>
     <t>* Hauptman T, Pavlin R, Grošelj P, Jurc M (2019) Distribution and abundance of the alien Xylosandrus germanus and other ambrosia beetles (Coleoptera: Curculionidae, Scolytinae) in different forest stands in central Slovenia. iForest 12, 451-458. https://doi.org/10.3832/ifor3114-012</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>AREPI</t>
   </si>
   <si>
     <t>Arceuthobium pini</t>
   </si>
@@ -1846,673 +1846,673 @@
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>19</v>
       </c>
       <c r="B43" t="s">
         <v>108</v>
       </c>
       <c r="C43" t="s">
         <v>109</v>
       </c>
       <c r="D43" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>19</v>
       </c>
       <c r="B44" t="s">
         <v>111</v>
       </c>
       <c r="C44" t="s">
         <v>112</v>
       </c>
-      <c r="D44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D44"/>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>19</v>
       </c>
       <c r="B45" t="s">
+        <v>113</v>
+      </c>
+      <c r="C45" t="s">
         <v>114</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>115</v>
       </c>
-      <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>19</v>
       </c>
       <c r="B46" t="s">
         <v>116</v>
       </c>
       <c r="C46" t="s">
         <v>117</v>
       </c>
-      <c r="D46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>19</v>
       </c>
       <c r="B47" t="s">
+        <v>118</v>
+      </c>
+      <c r="C47" t="s">
         <v>119</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>19</v>
       </c>
       <c r="B48" t="s">
+        <v>121</v>
+      </c>
+      <c r="C48" t="s">
         <v>122</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>123</v>
       </c>
-      <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>19</v>
       </c>
       <c r="B49" t="s">
         <v>124</v>
       </c>
       <c r="C49" t="s">
         <v>125</v>
       </c>
       <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>19</v>
       </c>
       <c r="B50" t="s">
         <v>126</v>
       </c>
       <c r="C50" t="s">
         <v>127</v>
       </c>
       <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>19</v>
       </c>
       <c r="B51" t="s">
         <v>128</v>
       </c>
       <c r="C51" t="s">
         <v>129</v>
       </c>
       <c r="D51"/>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>19</v>
       </c>
       <c r="B52" t="s">
         <v>130</v>
       </c>
       <c r="C52" t="s">
         <v>131</v>
       </c>
-      <c r="D52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>19</v>
       </c>
       <c r="B53" t="s">
+        <v>132</v>
+      </c>
+      <c r="C53" t="s">
         <v>133</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>19</v>
       </c>
       <c r="B54" t="s">
+        <v>135</v>
+      </c>
+      <c r="C54" t="s">
         <v>136</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>137</v>
       </c>
-      <c r="D54"/>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>19</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" t="s">
         <v>139</v>
       </c>
       <c r="D55"/>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>19</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" t="s">
         <v>141</v>
       </c>
       <c r="D56"/>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>19</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" t="s">
         <v>143</v>
       </c>
-      <c r="D57" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D57"/>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>19</v>
       </c>
       <c r="B58" t="s">
+        <v>144</v>
+      </c>
+      <c r="C58" t="s">
         <v>145</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>19</v>
       </c>
       <c r="B59" t="s">
+        <v>147</v>
+      </c>
+      <c r="C59" t="s">
         <v>148</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>19</v>
       </c>
       <c r="B60" t="s">
+        <v>150</v>
+      </c>
+      <c r="C60" t="s">
         <v>151</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>19</v>
       </c>
       <c r="B61" t="s">
+        <v>153</v>
+      </c>
+      <c r="C61" t="s">
         <v>154</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>155</v>
       </c>
-      <c r="D61"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>19</v>
       </c>
       <c r="B62" t="s">
         <v>156</v>
       </c>
       <c r="C62" t="s">
         <v>157</v>
       </c>
-      <c r="D62" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D62"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>19</v>
       </c>
       <c r="B63" t="s">
+        <v>158</v>
+      </c>
+      <c r="C63" t="s">
         <v>159</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>19</v>
       </c>
       <c r="B64" t="s">
+        <v>161</v>
+      </c>
+      <c r="C64" t="s">
         <v>162</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>19</v>
       </c>
       <c r="B65" t="s">
+        <v>164</v>
+      </c>
+      <c r="C65" t="s">
         <v>165</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>19</v>
       </c>
       <c r="B66" t="s">
+        <v>167</v>
+      </c>
+      <c r="C66" t="s">
         <v>168</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>19</v>
       </c>
       <c r="B67" t="s">
+        <v>170</v>
+      </c>
+      <c r="C67" t="s">
         <v>171</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D67" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>19</v>
       </c>
       <c r="B68" t="s">
+        <v>173</v>
+      </c>
+      <c r="C68" t="s">
         <v>174</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68" t="s">
         <v>175</v>
       </c>
-      <c r="D68"/>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>19</v>
       </c>
       <c r="B69" t="s">
         <v>176</v>
       </c>
       <c r="C69" t="s">
         <v>177</v>
       </c>
-      <c r="D69" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D69"/>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>19</v>
       </c>
       <c r="B70" t="s">
+        <v>178</v>
+      </c>
+      <c r="C70" t="s">
         <v>179</v>
       </c>
-      <c r="C70" t="s">
+      <c r="D70" t="s">
         <v>180</v>
       </c>
-      <c r="D70"/>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>19</v>
       </c>
       <c r="B71" t="s">
         <v>181</v>
       </c>
       <c r="C71" t="s">
         <v>182</v>
       </c>
-      <c r="D71" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D71"/>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>19</v>
       </c>
       <c r="B72" t="s">
+        <v>183</v>
+      </c>
+      <c r="C72" t="s">
         <v>184</v>
       </c>
-      <c r="C72" t="s">
+      <c r="D72" t="s">
         <v>185</v>
       </c>
-      <c r="D72"/>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>19</v>
       </c>
       <c r="B73" t="s">
         <v>186</v>
       </c>
       <c r="C73" t="s">
         <v>187</v>
       </c>
-      <c r="D73" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D73"/>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>19</v>
       </c>
       <c r="B74" t="s">
+        <v>188</v>
+      </c>
+      <c r="C74" t="s">
         <v>189</v>
       </c>
-      <c r="C74" t="s">
+      <c r="D74" t="s">
         <v>190</v>
       </c>
-      <c r="D74"/>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>19</v>
       </c>
       <c r="B75" t="s">
         <v>191</v>
       </c>
       <c r="C75" t="s">
         <v>192</v>
       </c>
       <c r="D75"/>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>19</v>
       </c>
       <c r="B76" t="s">
         <v>193</v>
       </c>
       <c r="C76" t="s">
         <v>194</v>
       </c>
-      <c r="D76" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D76"/>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>19</v>
       </c>
       <c r="B77" t="s">
+        <v>195</v>
+      </c>
+      <c r="C77" t="s">
         <v>196</v>
       </c>
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>19</v>
       </c>
       <c r="B78" t="s">
+        <v>198</v>
+      </c>
+      <c r="C78" t="s">
         <v>199</v>
       </c>
-      <c r="C78" t="s">
+      <c r="D78" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>19</v>
       </c>
       <c r="B79" t="s">
+        <v>201</v>
+      </c>
+      <c r="C79" t="s">
         <v>202</v>
       </c>
-      <c r="C79" t="s">
+      <c r="D79" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>19</v>
       </c>
       <c r="B80" t="s">
+        <v>204</v>
+      </c>
+      <c r="C80" t="s">
         <v>205</v>
       </c>
-      <c r="C80" t="s">
+      <c r="D80" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>19</v>
       </c>
       <c r="B81" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C81" t="s">
         <v>208</v>
       </c>
       <c r="D81" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>19</v>
       </c>
       <c r="B82" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C82" t="s">
         <v>210</v>
       </c>
-      <c r="D82"/>
+      <c r="D82" t="s">
+        <v>209</v>
+      </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>19</v>
       </c>
       <c r="B83" t="s">
         <v>211</v>
       </c>
       <c r="C83" t="s">
         <v>212</v>
       </c>
       <c r="D83"/>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>19</v>
       </c>
       <c r="B84" t="s">
         <v>213</v>
       </c>
       <c r="C84" t="s">
         <v>214</v>
       </c>
-      <c r="D84" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D84"/>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>19</v>
       </c>
       <c r="B85" t="s">
+        <v>215</v>
+      </c>
+      <c r="C85" t="s">
         <v>216</v>
       </c>
-      <c r="C85" t="s">
+      <c r="D85" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>19</v>
       </c>
       <c r="B86" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C86" t="s">
         <v>219</v>
       </c>
-      <c r="D86"/>
+      <c r="D86" t="s">
+        <v>220</v>
+      </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>19</v>
       </c>
       <c r="B87" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C87" t="s">
         <v>221</v>
       </c>
       <c r="D87"/>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>19</v>
       </c>
       <c r="B88" t="s">
         <v>222</v>
       </c>
       <c r="C88" t="s">
         <v>223</v>
       </c>
-      <c r="D88" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D88"/>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>19</v>
       </c>
       <c r="B89" t="s">
+        <v>224</v>
+      </c>
+      <c r="C89" t="s">
         <v>225</v>
       </c>
-      <c r="C89" t="s">
+      <c r="D89" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>19</v>
       </c>
       <c r="B90" t="s">
+        <v>227</v>
+      </c>
+      <c r="C90" t="s">
         <v>228</v>
       </c>
-      <c r="C90" t="s">
+      <c r="D90" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>19</v>
       </c>
       <c r="B91" t="s">
+        <v>230</v>
+      </c>
+      <c r="C91" t="s">
         <v>231</v>
       </c>
-      <c r="C91" t="s">
+      <c r="D91" t="s">
         <v>232</v>
       </c>
-      <c r="D91"/>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>19</v>
       </c>
       <c r="B92" t="s">
         <v>233</v>
       </c>
       <c r="C92" t="s">
         <v>234</v>
       </c>
       <c r="D92"/>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>19</v>
       </c>
       <c r="B93" t="s">
         <v>235</v>
       </c>
       <c r="C93" t="s">
         <v>236</v>
       </c>
       <c r="D93" t="s">
         <v>237</v>
@@ -2579,165 +2579,165 @@
         <v>246</v>
       </c>
       <c r="D98" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>238</v>
       </c>
       <c r="B99" t="s">
         <v>248</v>
       </c>
       <c r="C99" t="s">
         <v>249</v>
       </c>
       <c r="D99" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>238</v>
       </c>
       <c r="B100" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C100" t="s">
         <v>251</v>
       </c>
       <c r="D100"/>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>238</v>
       </c>
       <c r="B101" t="s">
         <v>252</v>
       </c>
       <c r="C101" t="s">
         <v>253</v>
       </c>
       <c r="D101" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>238</v>
       </c>
       <c r="B102" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C102" t="s">
         <v>255</v>
       </c>
       <c r="D102" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>238</v>
       </c>
       <c r="B103" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C103" t="s">
         <v>257</v>
       </c>
       <c r="D103"/>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>238</v>
       </c>
       <c r="B104" t="s">
         <v>258</v>
       </c>
       <c r="C104" t="s">
         <v>259</v>
       </c>
       <c r="D104"/>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>258</v>
       </c>
       <c r="C105" t="s">
         <v>260</v>
       </c>
       <c r="D105"/>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>238</v>
       </c>
       <c r="B106" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C106" t="s">
         <v>261</v>
       </c>
       <c r="D106" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>238</v>
       </c>
       <c r="B107" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C107" t="s">
         <v>263</v>
       </c>
       <c r="D107"/>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>238</v>
       </c>
       <c r="B108" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C108" t="s">
         <v>264</v>
       </c>
       <c r="D108"/>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>238</v>
       </c>
       <c r="B109" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C109" t="s">
         <v>265</v>
       </c>
       <c r="D109"/>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>238</v>
       </c>
       <c r="B110" t="s">
         <v>266</v>
       </c>
       <c r="C110" t="s">
         <v>267</v>
       </c>
       <c r="D110" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>269</v>
       </c>
       <c r="B111" t="s">