--- v1 (2026-02-23)
+++ v2 (2026-09-14)
@@ -166,50 +166,52 @@
   <si>
     <t>Dendroctonus adjunctus</t>
   </si>
   <si>
     <t>* Armendáriz-Toledano F, Zúñiga G (2017) Illustrated key to species of genus Dendroctonus (Coleoptera: Curculionidae) occurring in Mexico and Central America. Journal of Insect Science, 17(2), 34. http://doi.org/10.1093/jisesa/iex009
 ------- Listed as a host in North and Central America.</t>
   </si>
   <si>
     <t>Dendroctonus adjunctus (as Pinus)</t>
   </si>
   <si>
     <t>DENCBR</t>
   </si>
   <si>
     <t>Dendroctonus brevicomis (as Pinus)</t>
   </si>
   <si>
     <t>DENCFR</t>
   </si>
   <si>
     <t>Dendroctonus frontalis</t>
   </si>
   <si>
     <t xml:space="preserve">* Armendáriz-Toledano F, Zúñiga G (2017) Illustrated key to species of genus Dendroctonus (Coleoptera: Curculionidae) occurring in Mexico and Central America. Journal of Insect Science, 17(2), 34. http://doi.org/10.1093/jisesa/iex009
 ------- Listed as a host.
+* Avendaño-Gutiérrez FJ, Sánchez-Ávila SU, Equihua-Martínez A, Aguirre-Paleo S, García-Saucedo PA, Guerrero AM, Gonzáles RV (2026) Taxonomía, captura y fluctuación poblacional de Scolytinae (Coleoptera: Curculionidae) asociados con Pinus pseudostrobus Lindl.(Pinales: Pinaceae) en Tancítaro, Michoacán, México. Revista Chilena de Entomología 52(3). https://www.biotaxa.org/rce/article/view/89023
+------- host in Mexico.
 *  Hain FP, Duehl AJ, Gardener MJ, Payne TL (2011) Natural History of the Southern Pine Beetle. In: Coulson, R.N.; Klepzig, K.D. 2011. Southern Pine Beetle II. Gen. Tech. Rep. SRS-140. Asheville, NC: U.S. Department of Agriculture Forest Service, Southern Research Station. 13-24. https://www.fs.usda.gov/treesearch/pubs/39019
 ------- host in Honduras.
 * Salinas‐Moreno Y, Mendoza G, Barrios MA, Cisneros R, Macías‐Sámano J, Zuniga G (2004) Areography of the genus Dendroctonus (Coleoptera: Curculionidae: Scolytinae) in Mexico. Journal of Biogeography 31(7), 1163–1177. http://www.jstor.org/stable/3554813 </t>
   </si>
   <si>
     <t>Dendroctonus frontalis (as Pinus)</t>
   </si>
   <si>
     <t>* Hain FP, Duehl AJ, Gardener MJ, Payne TL (2011) Natural History of the Southern Pine Beetle. In: Coulson, R.N.; Klepzig, K.D. 2011. Southern Pine Beetle II. Gen. Tech. Rep. SRS-140. Asheville, NC: U.S. Department of Agriculture Forest Service, Southern Research Station. 13-24. https://www.fs.usda.gov/treesearch/pubs/39019
 ------- "The SPB infests and kills all pine species in its range"</t>
   </si>
   <si>
     <t>DENCMS</t>
   </si>
   <si>
     <t>Dendroctonus mesoamericanus</t>
   </si>
   <si>
     <t>* Armendáriz-Toledano F, Zúñiga G (2017) Illustrated key to species of genus Dendroctonus (Coleoptera: Curculionidae) occurring in Mexico and Central America. Journal of Insect Science, 17(2), 34. http://doi.org/10.1093/jisesa/iex009
 ------- Listed as a host.</t>
   </si>
   <si>
     <t>DENCPO</t>
   </si>
   <si>
@@ -423,51 +425,52 @@
     <t>Orgyia leucostigma (as Pinus)</t>
   </si>
   <si>
     <t>* Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW, Hernández LM (2010) HOSTS - A Database of the World's Lepidopteran Hostplants. Natural History Museum, London. http://www.nhm.ac.uk/hosts.</t>
   </si>
   <si>
     <t>PHYTCN</t>
   </si>
   <si>
     <t>Phytophthora cinnamomi (as Pinaceae)</t>
   </si>
   <si>
     <t>PISONO</t>
   </si>
   <si>
     <t>Pissodes castaneus (as Pinus)</t>
   </si>
   <si>
     <t>IPSXRA</t>
   </si>
   <si>
     <t>Pseudips mexicanus</t>
   </si>
   <si>
-    <t>* Atkinson TH (2024) Bark and ambrosia beetles of the Americas. Available online: http://www.barkbeetles.info.
+    <t>* Avendaño-Gutiérrez FJ, Sánchez-Ávila SU, Equihua-Martínez A, Aguirre-Paleo S, García-Saucedo PA, Guerrero AM, Gonzáles RV (2026) Taxonomía, captura y fluctuación poblacional de Scolytinae (Coleoptera: Curculionidae) asociados con Pinus pseudostrobus Lindl.(Pinales: Pinaceae) en Tancítaro, Michoacán, México. Revista Chilena de Entomología 52(3). https://www.biotaxa.org/rce/article/view/89023
+* Atkinson TH (2024) Bark and ambrosia beetles of the Americas. Available online: http://www.barkbeetles.info.
 * Wood SL, Bright DE (1992) A catalog of Scolytidae and Platypodidae (Coleoptera), Part 2. Taxonomic Index Volumes A and B. Great Basin Naturalist Memoirs 13, 1-1553.</t>
   </si>
   <si>
     <t>CERSPD</t>
   </si>
   <si>
     <t>Pseudocercospora pini-densiflorae</t>
   </si>
   <si>
     <t>* Ivory MH (1994) Records of foliage pathogens of Pinus species in tropical countries. Plant Pathology 43 (3), 511-518.</t>
   </si>
   <si>
     <t>Pseudocercospora pini-densiflorae (as Pinus)</t>
   </si>
   <si>
     <t>EVETBU</t>
   </si>
   <si>
     <t>Rhyacionia buoliana (as Pinus)</t>
   </si>
   <si>
     <t>HELYBU</t>
   </si>
   <si>
     <t>Rotylenchus buxophilus (as Pinus)</t>
@@ -859,51 +862,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="385.62" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="467.029" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>