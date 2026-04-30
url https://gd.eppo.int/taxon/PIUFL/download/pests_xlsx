--- v0 (2025-10-07)
+++ v1 (2026-04-30)
@@ -172,51 +172,52 @@
   </si>
   <si>
     <t>DENCBR</t>
   </si>
   <si>
     <t>Dendroctonus brevicomis (as Pinus)</t>
   </si>
   <si>
     <t>DENCFR</t>
   </si>
   <si>
     <t>Dendroctonus frontalis (as Pinus)</t>
   </si>
   <si>
     <t>* Hain FP, Duehl AJ, Gardener MJ, Payne TL (2011) Natural History of the Southern Pine Beetle. In: Coulson, R.N.; Klepzig, K.D. 2011. Southern Pine Beetle II. Gen. Tech. Rep. SRS-140. Asheville, NC: U.S. Department of Agriculture Forest Service, Southern Research Station. 13-24. https://www.fs.usda.gov/treesearch/pubs/39019
 ------- "The SPB infests and kills all pine species in its range"</t>
   </si>
   <si>
     <t>DENCPO</t>
   </si>
   <si>
     <t>Dendroctonus ponderosae</t>
   </si>
   <si>
     <t>* Armendariz-Toledano F, Zuniga G (2016) Illustrated key to species of genus Dendroctonus (Coleoptera: Curculionidae) occurring in Mexico and Central America. Journal of Insect Science 17(2), 1-15.
-------- Listed as a host.</t>
+------- Listed as a host.
+* Brett RD, Volney WJA, Cerezke HF, Cooke BJ, Weber JD (2025) A history of Mountain Pine Beetle outbreaks in Alberta and Saskatchewan, 1940-2007. Information Report (GLFC - Sault Ste. Marie), GLC-X-39, 1-96. Natural Resources Canada. https://doi.org/10.4095/st000088</t>
   </si>
   <si>
     <t>Dendroctonus ponderosae (as Pinus)</t>
   </si>
   <si>
     <t>DENCVA</t>
   </si>
   <si>
     <t>Dendroctonus valens</t>
   </si>
   <si>
     <t>* Atkinson TH (2018) Bark and ambrosia beetles (US and Canada). Available at: http://www.barkbeetles.info/regional_chklist_target_species.php?lookUp=491 (accessed 29 June 2018)</t>
   </si>
   <si>
     <t>DENDSC</t>
   </si>
   <si>
     <t>Dendrolimus spectabilis (as Pinus)</t>
   </si>
   <si>
     <t>DIABVZ</t>
   </si>
   <si>
     <t>Diabrotica virgifera zeae (as Pinus)</t>
   </si>