--- v0 (2025-10-07)
+++ v1 (2026-05-02)
@@ -203,50 +203,51 @@
   <si>
     <t>DENCBR</t>
   </si>
   <si>
     <t>Dendroctonus brevicomis (as Pinus)</t>
   </si>
   <si>
     <t>DENCFR</t>
   </si>
   <si>
     <t>Dendroctonus frontalis (as Pinus)</t>
   </si>
   <si>
     <t>* Hain FP, Duehl AJ, Gardener MJ, Payne TL (2011) Natural History of the Southern Pine Beetle. In: Coulson, R.N.; Klepzig, K.D. 2011. Southern Pine Beetle II. Gen. Tech. Rep. SRS-140. Asheville, NC: U.S. Department of Agriculture Forest Service, Southern Research Station. 13-24. https://www.fs.usda.gov/treesearch/pubs/39019
 ------- "The SPB infests and kills all pine species in its range"</t>
   </si>
   <si>
     <t>DENCPO</t>
   </si>
   <si>
     <t>Dendroctonus ponderosae</t>
   </si>
   <si>
     <t>* Armendariz-Toledano F, Zuniga G (2016) Illustrated key to species of genus Dendroctonus (Coleoptera: Curculionidae) occurring in Mexico and Central America. Journal of Insect Science 17(2), 1-15.
 ------- Listed as a host.
+* Brett RD, Volney WJA, Cerezke HF, Cooke BJ, Weber JD (2025) A history of Mountain Pine Beetle outbreaks in Alberta and Saskatchewan, 1940-2007. Information Report (GLFC - Sault Ste. Marie), GLC-X-39, 1-96. Natural Resources Canada. https://doi.org/10.4095/st000088
 * Buotte PC, Hicke JA, Preisler HK, Abatzoglou JT, Raffa KF, Logan JA (2017) Recent and future climate suitability for whitebark pine mortality from mountain pine beetles varies across the western US. Forest Ecology and Management 399, 132–142. https://doi.org/10.1016/j.foreco.2017.05.032</t>
   </si>
   <si>
     <t>Dendroctonus ponderosae (as Pinus)</t>
   </si>
   <si>
     <t>DENDSC</t>
   </si>
   <si>
     <t>Dendrolimus spectabilis (as Pinus)</t>
   </si>
   <si>
     <t>DIABVZ</t>
   </si>
   <si>
     <t>Diabrotica virgifera zeae (as Pinus)</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae, Chrysomelidae, excluding Bruchinae). Coleopterists Society, Special Publication 2, 615 pp.
 ------- Adult host.</t>
   </si>
   <si>
     <t>DOTSPI</t>
   </si>
   <si>