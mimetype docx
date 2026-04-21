--- v7 (2026-03-23)
+++ v8 (2026-04-21)
@@ -93,51 +93,51 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its associated fungus </w:t>
       </w:r>
-      <w:hyperlink r:id="rId262469c1a41a227b6" w:history="1">
+      <w:hyperlink r:id="rId816169e75c2ba956f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Geosmithia morbida</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -293,51 +293,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Scolytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> walnut twig beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501469c1a41a22955" w:history="1">
+            <w:hyperlink r:id="rId483869e75c2ba9736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -353,51 +353,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579769c1a41a229b9" w:history="1">
+            <w:hyperlink r:id="rId611669e75c2ba979b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -411,86 +411,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PITOJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64631160" name="name779569c1a41a235dd" descr="2946.jpg"/>
+                  <wp:docPr id="58207782" name="name617669e75c2ba9d74" descr="2946.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2946.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId608169c1a41a235da" cstate="print"/>
+                          <a:blip r:embed="rId845569e75c2ba9d72" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId183069c1a41a2377f" w:history="1">
+            <w:hyperlink r:id="rId927169e75c2ba9ecc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1258,63 +1258,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014). In Italy the species quickly spread in most of the central-northern regions, such as Veneto, Friuli Venezia Giulia, Lombardy, Piedmont, Emilia Romagna and Tuscany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22874438" name="name758169c1a41a24ead" descr="PITOJU_distribution_map.jpg"/>
+            <wp:docPr id="36929678" name="name513769e75c2baaeef" descr="PITOJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PITOJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId916369c1a41a24ea4" cstate="print"/>
+                    <a:blip r:embed="rId912869e75c2baaeeb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3957,51 +3957,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W, Tisserat N (2012) Questions and answers about Thousand Cankers Disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Bioagricultural Sciences and Pest Management, Colorado State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId252969c1a41a2761d" w:history="1">
+      <w:hyperlink r:id="rId869769e75c2bac2da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4105,51 +4105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId110369c1a41a2777b" w:history="1">
+      <w:hyperlink r:id="rId803769e75c2bac3d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5022,51 +5022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. in eastern Tennessee. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Master’s Thesis, University of Tennessee, 2013. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId641269c1a41a27d4b" w:history="1">
+      <w:hyperlink r:id="rId193869e75c2bac99c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://trace.tennessee.edu/utk_gradthes/1656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5150,133 +5150,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold SJ, Dallara PL, Hishinuma SM, Flint ML (2012) Detecting and identifying the walnut twig beetle: Monitoring guidelines for the invasive vector of thousand cankers disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California Agriculture and Natural Resources, Statewide Integrated Pest Management Program, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 pp. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId603269c1a41a27e20" w:history="1">
+      <w:hyperlink r:id="rId532069e75c2baca71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold SJ, Haugen D, Graves A, (2013) Pest alert. Thousand cankers disease. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Department of Agriculture, Forest Service, North-eastern Area State and Private Forestry, NA–PR–02–10.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId147469c1a41a27e67" w:history="1">
+      <w:hyperlink r:id="rId771669e75c2bacab8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.na.fs.fed.us</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tisserat N, Cranshaw W, Leatherman D, Utley C, Alexander K (2009) Black walnut mortality in Colorado caused by the walnut twig beetle and thousand cankers disease. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId631969c1a41a27eac" w:history="1">
+      <w:hyperlink r:id="rId489269e75c2bacaff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2009-0811-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5507,81 +5507,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId380569c1a41a28085" w:history="1">
+      <w:hyperlink r:id="rId607669e75c2bacccd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="19043130" name="name681269c1a41a285ab" descr="eu_funding_250.png"/>
+            <wp:docPr id="78867357" name="name351069e75c2bad049" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId491969c1a41a285aa" cstate="print"/>
+                    <a:blip r:embed="rId189569e75c2bad047" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5679,137 +5679,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24289917">
+  <w:abstractNum w:abstractNumId="89929232">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91776343">
+    <w:lvl w:ilvl="0" w:tplc="13633791">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91776343" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13633791" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91776343" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13633791" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91776343" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13633791" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91776343" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13633791" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91776343" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13633791" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91776343" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13633791" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91776343" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13633791" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91776343" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13633791" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24289916">
+  <w:abstractNum w:abstractNumId="89929231">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81447847">
+    <w:lvl w:ilvl="0" w:tplc="48807147">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6561,55 +6561,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24289916">
-    <w:abstractNumId w:val="24289916"/>
+  <w:num w:numId="89929231">
+    <w:abstractNumId w:val="89929231"/>
   </w:num>
-  <w:num w:numId="24289917">
-    <w:abstractNumId w:val="24289917"/>
+  <w:num w:numId="89929232">
+    <w:abstractNumId w:val="89929232"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18159,51 +18159,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId236422466" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId198738294" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId262469c1a41a227b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/datasheet" TargetMode="External"/><Relationship Id="rId501469c1a41a22955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/" TargetMode="External"/><Relationship Id="rId579769c1a41a229b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/categorization" TargetMode="External"/><Relationship Id="rId183069c1a41a2377f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/photos" TargetMode="External"/><Relationship Id="rId252969c1a41a2761d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf" TargetMode="External"/><Relationship Id="rId110369c1a41a2777b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId641269c1a41a27d4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://trace.tennessee.edu/utk_gradthes/1656" TargetMode="External"/><Relationship Id="rId603269c1a41a27e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId147469c1a41a27e67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.na.fs.fed.us" TargetMode="External"/><Relationship Id="rId631969c1a41a27eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0811-01-RS" TargetMode="External"/><Relationship Id="rId380569c1a41a28085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId608169c1a41a235da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId608169c1a41a235da.jpg"/><Relationship Id="rId916369c1a41a24ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId916369c1a41a24ea4.jpg"/><Relationship Id="rId491969c1a41a285aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId491969c1a41a285aa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId549907737" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId881073941" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId816169e75c2ba956f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/datasheet" TargetMode="External"/><Relationship Id="rId483869e75c2ba9736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/" TargetMode="External"/><Relationship Id="rId611669e75c2ba979b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/categorization" TargetMode="External"/><Relationship Id="rId927169e75c2ba9ecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/photos" TargetMode="External"/><Relationship Id="rId869769e75c2bac2da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf" TargetMode="External"/><Relationship Id="rId803769e75c2bac3d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId193869e75c2bac99c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://trace.tennessee.edu/utk_gradthes/1656" TargetMode="External"/><Relationship Id="rId532069e75c2baca71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId771669e75c2bacab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.na.fs.fed.us" TargetMode="External"/><Relationship Id="rId489269e75c2bacaff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0811-01-RS" TargetMode="External"/><Relationship Id="rId607669e75c2bacccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId845569e75c2ba9d72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId845569e75c2ba9d72.jpg"/><Relationship Id="rId912869e75c2baaeeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId912869e75c2baaeeb.jpg"/><Relationship Id="rId189569e75c2bad047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId189569e75c2bad047.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>