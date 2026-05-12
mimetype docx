--- v8 (2026-04-21)
+++ v9 (2026-05-12)
@@ -93,51 +93,51 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its associated fungus </w:t>
       </w:r>
-      <w:hyperlink r:id="rId816169e75c2ba956f" w:history="1">
+      <w:hyperlink r:id="rId44576a0393a687f58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Geosmithia morbida</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -293,51 +293,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Scolytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> walnut twig beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483869e75c2ba9736" w:history="1">
+            <w:hyperlink r:id="rId46676a0393a68854a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -353,51 +353,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611669e75c2ba979b" w:history="1">
+            <w:hyperlink r:id="rId60476a0393a68864a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -411,86 +411,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PITOJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="58207782" name="name617669e75c2ba9d74" descr="2946.jpg"/>
+                  <wp:docPr id="58426611" name="name30696a0393a688edf" descr="2946.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2946.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId845569e75c2ba9d72" cstate="print"/>
+                          <a:blip r:embed="rId69076a0393a688edb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId927169e75c2ba9ecc" w:history="1">
+            <w:hyperlink r:id="rId70546a0393a689138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1258,63 +1258,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014). In Italy the species quickly spread in most of the central-northern regions, such as Veneto, Friuli Venezia Giulia, Lombardy, Piedmont, Emilia Romagna and Tuscany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36929678" name="name513769e75c2baaeef" descr="PITOJU_distribution_map.jpg"/>
+            <wp:docPr id="77509856" name="name40046a0393a68a975" descr="PITOJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PITOJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId912869e75c2baaeeb" cstate="print"/>
+                    <a:blip r:embed="rId11786a0393a68a971" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3957,51 +3957,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W, Tisserat N (2012) Questions and answers about Thousand Cankers Disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Bioagricultural Sciences and Pest Management, Colorado State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId869769e75c2bac2da" w:history="1">
+      <w:hyperlink r:id="rId25586a0393a68bf85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4105,51 +4105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId803769e75c2bac3d1" w:history="1">
+      <w:hyperlink r:id="rId23186a0393a68c07f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5022,51 +5022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. in eastern Tennessee. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Master’s Thesis, University of Tennessee, 2013. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193869e75c2bac99c" w:history="1">
+      <w:hyperlink r:id="rId97296a0393a68c782" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://trace.tennessee.edu/utk_gradthes/1656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5150,133 +5150,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold SJ, Dallara PL, Hishinuma SM, Flint ML (2012) Detecting and identifying the walnut twig beetle: Monitoring guidelines for the invasive vector of thousand cankers disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California Agriculture and Natural Resources, Statewide Integrated Pest Management Program, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 pp. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId532069e75c2baca71" w:history="1">
+      <w:hyperlink r:id="rId29406a0393a68c85b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold SJ, Haugen D, Graves A, (2013) Pest alert. Thousand cankers disease. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Department of Agriculture, Forest Service, North-eastern Area State and Private Forestry, NA–PR–02–10.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId771669e75c2bacab8" w:history="1">
+      <w:hyperlink r:id="rId41706a0393a68c8e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.na.fs.fed.us</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tisserat N, Cranshaw W, Leatherman D, Utley C, Alexander K (2009) Black walnut mortality in Colorado caused by the walnut twig beetle and thousand cankers disease. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId489269e75c2bacaff" w:history="1">
+      <w:hyperlink r:id="rId58836a0393a68c932" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2009-0811-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5507,81 +5507,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId607669e75c2bacccd" w:history="1">
+      <w:hyperlink r:id="rId12996a0393a68cba0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78867357" name="name351069e75c2bad049" descr="eu_funding_250.png"/>
+            <wp:docPr id="52147963" name="name34016a0393a68cebe" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId189569e75c2bad047" cstate="print"/>
+                    <a:blip r:embed="rId55806a0393a68cebc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5679,137 +5679,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89929232">
+  <w:abstractNum w:abstractNumId="46222758">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13633791">
+    <w:lvl w:ilvl="0" w:tplc="71712726">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13633791" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71712726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13633791" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71712726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13633791" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71712726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13633791" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71712726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13633791" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71712726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13633791" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71712726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13633791" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71712726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13633791" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71712726" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89929231">
+  <w:abstractNum w:abstractNumId="46222757">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48807147">
+    <w:lvl w:ilvl="0" w:tplc="34330411">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6561,55 +6561,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89929231">
-    <w:abstractNumId w:val="89929231"/>
+  <w:num w:numId="46222757">
+    <w:abstractNumId w:val="46222757"/>
   </w:num>
-  <w:num w:numId="89929232">
-    <w:abstractNumId w:val="89929232"/>
+  <w:num w:numId="46222758">
+    <w:abstractNumId w:val="46222758"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18159,51 +18159,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId549907737" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId881073941" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId816169e75c2ba956f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/datasheet" TargetMode="External"/><Relationship Id="rId483869e75c2ba9736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/" TargetMode="External"/><Relationship Id="rId611669e75c2ba979b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/categorization" TargetMode="External"/><Relationship Id="rId927169e75c2ba9ecc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/photos" TargetMode="External"/><Relationship Id="rId869769e75c2bac2da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf" TargetMode="External"/><Relationship Id="rId803769e75c2bac3d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId193869e75c2bac99c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://trace.tennessee.edu/utk_gradthes/1656" TargetMode="External"/><Relationship Id="rId532069e75c2baca71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId771669e75c2bacab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.na.fs.fed.us" TargetMode="External"/><Relationship Id="rId489269e75c2bacaff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0811-01-RS" TargetMode="External"/><Relationship Id="rId607669e75c2bacccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId845569e75c2ba9d72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId845569e75c2ba9d72.jpg"/><Relationship Id="rId912869e75c2baaeeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId912869e75c2baaeeb.jpg"/><Relationship Id="rId189569e75c2bad047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId189569e75c2bad047.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId788939458" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId248075204" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44576a0393a687f58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/datasheet" TargetMode="External"/><Relationship Id="rId46676a0393a68854a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/" TargetMode="External"/><Relationship Id="rId60476a0393a68864a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/categorization" TargetMode="External"/><Relationship Id="rId70546a0393a689138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/photos" TargetMode="External"/><Relationship Id="rId25586a0393a68bf85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf" TargetMode="External"/><Relationship Id="rId23186a0393a68c07f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId97296a0393a68c782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://trace.tennessee.edu/utk_gradthes/1656" TargetMode="External"/><Relationship Id="rId29406a0393a68c85b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId41706a0393a68c8e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.na.fs.fed.us" TargetMode="External"/><Relationship Id="rId58836a0393a68c932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0811-01-RS" TargetMode="External"/><Relationship Id="rId12996a0393a68cba0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69076a0393a688edb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69076a0393a688edb.jpg"/><Relationship Id="rId11786a0393a68a971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11786a0393a68a971.jpg"/><Relationship Id="rId55806a0393a68cebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55806a0393a68cebc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>