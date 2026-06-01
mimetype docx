--- v9 (2026-05-12)
+++ v10 (2026-06-01)
@@ -93,51 +93,51 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its associated fungus </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44576a0393a687f58" w:history="1">
+      <w:hyperlink r:id="rId29946a1e146b457b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Geosmithia morbida</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -293,51 +293,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Scolytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> walnut twig beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46676a0393a68854a" w:history="1">
+            <w:hyperlink r:id="rId62856a1e146b45a06" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -353,51 +353,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60476a0393a68864a" w:history="1">
+            <w:hyperlink r:id="rId86206a1e146b45ab5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -411,86 +411,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PITOJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="58426611" name="name30696a0393a688edf" descr="2946.jpg"/>
+                  <wp:docPr id="84850819" name="name55856a1e146b4614c" descr="2946.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2946.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId69076a0393a688edb" cstate="print"/>
+                          <a:blip r:embed="rId97656a1e146b4614a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId70546a0393a689138" w:history="1">
+            <w:hyperlink r:id="rId54226a1e146b462a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1258,63 +1258,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014). In Italy the species quickly spread in most of the central-northern regions, such as Veneto, Friuli Venezia Giulia, Lombardy, Piedmont, Emilia Romagna and Tuscany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77509856" name="name40046a0393a68a975" descr="PITOJU_distribution_map.jpg"/>
+            <wp:docPr id="31281339" name="name29096a1e146b4842f" descr="PITOJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PITOJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11786a0393a68a971" cstate="print"/>
+                    <a:blip r:embed="rId47486a1e146b4842c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3957,51 +3957,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W, Tisserat N (2012) Questions and answers about Thousand Cankers Disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Bioagricultural Sciences and Pest Management, Colorado State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25586a0393a68bf85" w:history="1">
+      <w:hyperlink r:id="rId87696a1e146b49931" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4105,51 +4105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23186a0393a68c07f" w:history="1">
+      <w:hyperlink r:id="rId67296a1e146b49a35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5022,51 +5022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. in eastern Tennessee. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Master’s Thesis, University of Tennessee, 2013. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97296a0393a68c782" w:history="1">
+      <w:hyperlink r:id="rId68756a1e146b4a07d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://trace.tennessee.edu/utk_gradthes/1656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5150,133 +5150,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold SJ, Dallara PL, Hishinuma SM, Flint ML (2012) Detecting and identifying the walnut twig beetle: Monitoring guidelines for the invasive vector of thousand cankers disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California Agriculture and Natural Resources, Statewide Integrated Pest Management Program, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 pp. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29406a0393a68c85b" w:history="1">
+      <w:hyperlink r:id="rId54946a1e146b4a157" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold SJ, Haugen D, Graves A, (2013) Pest alert. Thousand cankers disease. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Department of Agriculture, Forest Service, North-eastern Area State and Private Forestry, NA–PR–02–10.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41706a0393a68c8e7" w:history="1">
+      <w:hyperlink r:id="rId62776a1e146b4a1a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.na.fs.fed.us</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tisserat N, Cranshaw W, Leatherman D, Utley C, Alexander K (2009) Black walnut mortality in Colorado caused by the walnut twig beetle and thousand cankers disease. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58836a0393a68c932" w:history="1">
+      <w:hyperlink r:id="rId88726a1e146b4a1e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2009-0811-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5507,81 +5507,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12996a0393a68cba0" w:history="1">
+      <w:hyperlink r:id="rId88536a1e146b4b3ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52147963" name="name34016a0393a68cebe" descr="eu_funding_250.png"/>
+            <wp:docPr id="64258011" name="name66006a1e146b4c751" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55806a0393a68cebc" cstate="print"/>
+                    <a:blip r:embed="rId97626a1e146b4c74f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5679,137 +5679,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46222758">
+  <w:abstractNum w:abstractNumId="44261583">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71712726">
+    <w:lvl w:ilvl="0" w:tplc="75755748">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71712726" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75755748" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71712726" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75755748" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71712726" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75755748" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71712726" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75755748" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71712726" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75755748" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71712726" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75755748" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71712726" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75755748" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71712726" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75755748" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46222757">
+  <w:abstractNum w:abstractNumId="44261582">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34330411">
+    <w:lvl w:ilvl="0" w:tplc="61814461">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6561,55 +6561,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46222757">
-    <w:abstractNumId w:val="46222757"/>
+  <w:num w:numId="44261582">
+    <w:abstractNumId w:val="44261582"/>
   </w:num>
-  <w:num w:numId="46222758">
-    <w:abstractNumId w:val="46222758"/>
+  <w:num w:numId="44261583">
+    <w:abstractNumId w:val="44261583"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18159,51 +18159,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId788939458" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId248075204" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44576a0393a687f58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/datasheet" TargetMode="External"/><Relationship Id="rId46676a0393a68854a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/" TargetMode="External"/><Relationship Id="rId60476a0393a68864a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/categorization" TargetMode="External"/><Relationship Id="rId70546a0393a689138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/photos" TargetMode="External"/><Relationship Id="rId25586a0393a68bf85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf" TargetMode="External"/><Relationship Id="rId23186a0393a68c07f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId97296a0393a68c782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://trace.tennessee.edu/utk_gradthes/1656" TargetMode="External"/><Relationship Id="rId29406a0393a68c85b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId41706a0393a68c8e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.na.fs.fed.us" TargetMode="External"/><Relationship Id="rId58836a0393a68c932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0811-01-RS" TargetMode="External"/><Relationship Id="rId12996a0393a68cba0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69076a0393a688edb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69076a0393a688edb.jpg"/><Relationship Id="rId11786a0393a68a971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11786a0393a68a971.jpg"/><Relationship Id="rId55806a0393a68cebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55806a0393a68cebc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId450478935" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId815552903" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29946a1e146b457b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/datasheet" TargetMode="External"/><Relationship Id="rId62856a1e146b45a06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/" TargetMode="External"/><Relationship Id="rId86206a1e146b45ab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/categorization" TargetMode="External"/><Relationship Id="rId54226a1e146b462a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/photos" TargetMode="External"/><Relationship Id="rId87696a1e146b49931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf" TargetMode="External"/><Relationship Id="rId67296a1e146b49a35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId68756a1e146b4a07d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://trace.tennessee.edu/utk_gradthes/1656" TargetMode="External"/><Relationship Id="rId54946a1e146b4a157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId62776a1e146b4a1a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.na.fs.fed.us" TargetMode="External"/><Relationship Id="rId88726a1e146b4a1e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0811-01-RS" TargetMode="External"/><Relationship Id="rId88536a1e146b4b3ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97656a1e146b4614a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97656a1e146b4614a.jpg"/><Relationship Id="rId47486a1e146b4842c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47486a1e146b4842c.jpg"/><Relationship Id="rId97626a1e146b4c74f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97626a1e146b4c74f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>