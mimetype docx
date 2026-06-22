--- v10 (2026-06-01)
+++ v11 (2026-06-22)
@@ -93,51 +93,51 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its associated fungus </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29946a1e146b457b3" w:history="1">
+      <w:hyperlink r:id="rId37066a38a6d094abf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Geosmithia morbida</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -293,51 +293,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Scolytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> walnut twig beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62856a1e146b45a06" w:history="1">
+            <w:hyperlink r:id="rId58966a38a6d094d11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -353,51 +353,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86206a1e146b45ab5" w:history="1">
+            <w:hyperlink r:id="rId96766a38a6d094d78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -411,86 +411,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PITOJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="84850819" name="name55856a1e146b4614c" descr="2946.jpg"/>
+                  <wp:docPr id="22089464" name="name82126a38a6d094e70" descr="2946.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2946.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97656a1e146b4614a" cstate="print"/>
+                          <a:blip r:embed="rId67826a38a6d094e6e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54226a1e146b462a8" w:history="1">
+            <w:hyperlink r:id="rId36766a38a6d095465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1258,63 +1258,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014). In Italy the species quickly spread in most of the central-northern regions, such as Veneto, Friuli Venezia Giulia, Lombardy, Piedmont, Emilia Romagna and Tuscany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31281339" name="name29096a1e146b4842f" descr="PITOJU_distribution_map.jpg"/>
+            <wp:docPr id="31292560" name="name29006a38a6d096db4" descr="PITOJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PITOJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47486a1e146b4842c" cstate="print"/>
+                    <a:blip r:embed="rId96166a38a6d096db1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3957,51 +3957,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W, Tisserat N (2012) Questions and answers about Thousand Cankers Disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Bioagricultural Sciences and Pest Management, Colorado State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87696a1e146b49931" w:history="1">
+      <w:hyperlink r:id="rId61256a38a6d0982bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4105,51 +4105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67296a1e146b49a35" w:history="1">
+      <w:hyperlink r:id="rId20296a38a6d0983f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5022,51 +5022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. in eastern Tennessee. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Master’s Thesis, University of Tennessee, 2013. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68756a1e146b4a07d" w:history="1">
+      <w:hyperlink r:id="rId10136a38a6d098d82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://trace.tennessee.edu/utk_gradthes/1656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5150,133 +5150,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold SJ, Dallara PL, Hishinuma SM, Flint ML (2012) Detecting and identifying the walnut twig beetle: Monitoring guidelines for the invasive vector of thousand cankers disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California Agriculture and Natural Resources, Statewide Integrated Pest Management Program, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 pp. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54946a1e146b4a157" w:history="1">
+      <w:hyperlink r:id="rId40666a38a6d099186" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold SJ, Haugen D, Graves A, (2013) Pest alert. Thousand cankers disease. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Department of Agriculture, Forest Service, North-eastern Area State and Private Forestry, NA–PR–02–10.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62776a1e146b4a1a0" w:history="1">
+      <w:hyperlink r:id="rId17726a38a6d0991e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.na.fs.fed.us</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tisserat N, Cranshaw W, Leatherman D, Utley C, Alexander K (2009) Black walnut mortality in Colorado caused by the walnut twig beetle and thousand cankers disease. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88726a1e146b4a1e8" w:history="1">
+      <w:hyperlink r:id="rId21366a38a6d099244" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2009-0811-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5507,81 +5507,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88536a1e146b4b3ca" w:history="1">
+      <w:hyperlink r:id="rId44246a38a6d099430" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64258011" name="name66006a1e146b4c751" descr="eu_funding_250.png"/>
+            <wp:docPr id="70357954" name="name31676a38a6d099493" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97626a1e146b4c74f" cstate="print"/>
+                    <a:blip r:embed="rId22376a38a6d099492" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5679,137 +5679,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44261583">
+  <w:abstractNum w:abstractNumId="82230860">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75755748">
+    <w:lvl w:ilvl="0" w:tplc="75528635">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75755748" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75528635" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75755748" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75528635" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75755748" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75528635" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75755748" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75528635" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75755748" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75528635" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75755748" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75528635" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75755748" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75528635" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75755748" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75528635" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44261582">
+  <w:abstractNum w:abstractNumId="82230859">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61814461">
+    <w:lvl w:ilvl="0" w:tplc="14174765">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6561,55 +6561,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44261582">
-    <w:abstractNumId w:val="44261582"/>
+  <w:num w:numId="82230859">
+    <w:abstractNumId w:val="82230859"/>
   </w:num>
-  <w:num w:numId="44261583">
-    <w:abstractNumId w:val="44261583"/>
+  <w:num w:numId="82230860">
+    <w:abstractNumId w:val="82230860"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18159,51 +18159,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId450478935" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId815552903" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29946a1e146b457b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/datasheet" TargetMode="External"/><Relationship Id="rId62856a1e146b45a06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/" TargetMode="External"/><Relationship Id="rId86206a1e146b45ab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/categorization" TargetMode="External"/><Relationship Id="rId54226a1e146b462a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/photos" TargetMode="External"/><Relationship Id="rId87696a1e146b49931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf" TargetMode="External"/><Relationship Id="rId67296a1e146b49a35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId68756a1e146b4a07d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://trace.tennessee.edu/utk_gradthes/1656" TargetMode="External"/><Relationship Id="rId54946a1e146b4a157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId62776a1e146b4a1a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.na.fs.fed.us" TargetMode="External"/><Relationship Id="rId88726a1e146b4a1e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0811-01-RS" TargetMode="External"/><Relationship Id="rId88536a1e146b4b3ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97656a1e146b4614a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97656a1e146b4614a.jpg"/><Relationship Id="rId47486a1e146b4842c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47486a1e146b4842c.jpg"/><Relationship Id="rId97626a1e146b4c74f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97626a1e146b4c74f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId423583060" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId220475308" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37066a38a6d094abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/datasheet" TargetMode="External"/><Relationship Id="rId58966a38a6d094d11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/" TargetMode="External"/><Relationship Id="rId96766a38a6d094d78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/categorization" TargetMode="External"/><Relationship Id="rId36766a38a6d095465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/photos" TargetMode="External"/><Relationship Id="rId61256a38a6d0982bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf" TargetMode="External"/><Relationship Id="rId20296a38a6d0983f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId10136a38a6d098d82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://trace.tennessee.edu/utk_gradthes/1656" TargetMode="External"/><Relationship Id="rId40666a38a6d099186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId17726a38a6d0991e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.na.fs.fed.us" TargetMode="External"/><Relationship Id="rId21366a38a6d099244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0811-01-RS" TargetMode="External"/><Relationship Id="rId44246a38a6d099430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67826a38a6d094e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67826a38a6d094e6e.jpg"/><Relationship Id="rId96166a38a6d096db1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96166a38a6d096db1.jpg"/><Relationship Id="rId22376a38a6d099492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22376a38a6d099492.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>