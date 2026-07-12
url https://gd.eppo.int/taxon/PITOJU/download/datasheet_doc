--- v11 (2026-06-22)
+++ v12 (2026-07-12)
@@ -93,51 +93,51 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its associated fungus </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37066a38a6d094abf" w:history="1">
+      <w:hyperlink r:id="rId39886a5320f0f21e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Geosmithia morbida</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -293,51 +293,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Scolytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> walnut twig beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58966a38a6d094d11" w:history="1">
+            <w:hyperlink r:id="rId12486a5320f0f2389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -353,51 +353,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96766a38a6d094d78" w:history="1">
+            <w:hyperlink r:id="rId19066a5320f0f23ed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -411,86 +411,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PITOJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22089464" name="name82126a38a6d094e70" descr="2946.jpg"/>
+                  <wp:docPr id="93049616" name="name59366a5320f0f2a46" descr="2946.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2946.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId67826a38a6d094e6e" cstate="print"/>
+                          <a:blip r:embed="rId62996a5320f0f2a44" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId36766a38a6d095465" w:history="1">
+            <w:hyperlink r:id="rId21006a5320f0f2b6b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1258,63 +1258,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014). In Italy the species quickly spread in most of the central-northern regions, such as Veneto, Friuli Venezia Giulia, Lombardy, Piedmont, Emilia Romagna and Tuscany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31292560" name="name29006a38a6d096db4" descr="PITOJU_distribution_map.jpg"/>
+            <wp:docPr id="70011082" name="name68006a5320f0f3c6d" descr="PITOJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PITOJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96166a38a6d096db1" cstate="print"/>
+                    <a:blip r:embed="rId40746a5320f0f3c69" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3957,51 +3957,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W, Tisserat N (2012) Questions and answers about Thousand Cankers Disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Bioagricultural Sciences and Pest Management, Colorado State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61256a38a6d0982bd" w:history="1">
+      <w:hyperlink r:id="rId74826a5320f100e68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4105,51 +4105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20296a38a6d0983f6" w:history="1">
+      <w:hyperlink r:id="rId29026a5320f100f5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5022,51 +5022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. in eastern Tennessee. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Master’s Thesis, University of Tennessee, 2013. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10136a38a6d098d82" w:history="1">
+      <w:hyperlink r:id="rId34346a5320f101512" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://trace.tennessee.edu/utk_gradthes/1656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5150,133 +5150,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold SJ, Dallara PL, Hishinuma SM, Flint ML (2012) Detecting and identifying the walnut twig beetle: Monitoring guidelines for the invasive vector of thousand cankers disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California Agriculture and Natural Resources, Statewide Integrated Pest Management Program, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 pp. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40666a38a6d099186" w:history="1">
+      <w:hyperlink r:id="rId99926a5320f1015ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold SJ, Haugen D, Graves A, (2013) Pest alert. Thousand cankers disease. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Department of Agriculture, Forest Service, North-eastern Area State and Private Forestry, NA–PR–02–10.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17726a38a6d0991e7" w:history="1">
+      <w:hyperlink r:id="rId56846a5320f101635" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.na.fs.fed.us</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tisserat N, Cranshaw W, Leatherman D, Utley C, Alexander K (2009) Black walnut mortality in Colorado caused by the walnut twig beetle and thousand cankers disease. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21366a38a6d099244" w:history="1">
+      <w:hyperlink r:id="rId82136a5320f10167b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2009-0811-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5507,81 +5507,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44246a38a6d099430" w:history="1">
+      <w:hyperlink r:id="rId37096a5320f101838" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70357954" name="name31676a38a6d099493" descr="eu_funding_250.png"/>
+            <wp:docPr id="13119931" name="name79056a5320f10189a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22376a38a6d099492" cstate="print"/>
+                    <a:blip r:embed="rId62946a5320f101899" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5679,137 +5679,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82230860">
+  <w:abstractNum w:abstractNumId="25708540">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75528635">
+    <w:lvl w:ilvl="0" w:tplc="32686882">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75528635" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32686882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75528635" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32686882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75528635" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32686882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75528635" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32686882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75528635" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32686882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75528635" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32686882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75528635" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32686882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75528635" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32686882" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82230859">
+  <w:abstractNum w:abstractNumId="25708539">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14174765">
+    <w:lvl w:ilvl="0" w:tplc="67884100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6561,55 +6561,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82230859">
-    <w:abstractNumId w:val="82230859"/>
+  <w:num w:numId="25708539">
+    <w:abstractNumId w:val="25708539"/>
   </w:num>
-  <w:num w:numId="82230860">
-    <w:abstractNumId w:val="82230860"/>
+  <w:num w:numId="25708540">
+    <w:abstractNumId w:val="25708540"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18159,51 +18159,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId423583060" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId220475308" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37066a38a6d094abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/datasheet" TargetMode="External"/><Relationship Id="rId58966a38a6d094d11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/" TargetMode="External"/><Relationship Id="rId96766a38a6d094d78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/categorization" TargetMode="External"/><Relationship Id="rId36766a38a6d095465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/photos" TargetMode="External"/><Relationship Id="rId61256a38a6d0982bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf" TargetMode="External"/><Relationship Id="rId20296a38a6d0983f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId10136a38a6d098d82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://trace.tennessee.edu/utk_gradthes/1656" TargetMode="External"/><Relationship Id="rId40666a38a6d099186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId17726a38a6d0991e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.na.fs.fed.us" TargetMode="External"/><Relationship Id="rId21366a38a6d099244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0811-01-RS" TargetMode="External"/><Relationship Id="rId44246a38a6d099430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67826a38a6d094e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67826a38a6d094e6e.jpg"/><Relationship Id="rId96166a38a6d096db1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96166a38a6d096db1.jpg"/><Relationship Id="rId22376a38a6d099492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22376a38a6d099492.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId602441653" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId353595311" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39886a5320f0f21e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/datasheet" TargetMode="External"/><Relationship Id="rId12486a5320f0f2389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/" TargetMode="External"/><Relationship Id="rId19066a5320f0f23ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/categorization" TargetMode="External"/><Relationship Id="rId21006a5320f0f2b6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/photos" TargetMode="External"/><Relationship Id="rId74826a5320f100e68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf" TargetMode="External"/><Relationship Id="rId29026a5320f100f5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId34346a5320f101512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://trace.tennessee.edu/utk_gradthes/1656" TargetMode="External"/><Relationship Id="rId99926a5320f1015ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId56846a5320f101635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.na.fs.fed.us" TargetMode="External"/><Relationship Id="rId82136a5320f10167b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0811-01-RS" TargetMode="External"/><Relationship Id="rId37096a5320f101838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62996a5320f0f2a44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62996a5320f0f2a44.jpg"/><Relationship Id="rId40746a5320f0f3c69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40746a5320f0f3c69.jpg"/><Relationship Id="rId62946a5320f101899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62946a5320f101899.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>