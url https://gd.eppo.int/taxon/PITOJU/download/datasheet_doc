--- v12 (2026-07-12)
+++ v13 (2026-08-01)
@@ -93,51 +93,51 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its associated fungus </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39886a5320f0f21e3" w:history="1">
+      <w:hyperlink r:id="rId76596a6db50b3188b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Geosmithia morbida</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -293,51 +293,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Scolytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> walnut twig beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12486a5320f0f2389" w:history="1">
+            <w:hyperlink r:id="rId47236a6db50b31a3c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -353,51 +353,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19066a5320f0f23ed" w:history="1">
+            <w:hyperlink r:id="rId96006a6db50b31aa1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -411,86 +411,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PITOJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="93049616" name="name59366a5320f0f2a46" descr="2946.jpg"/>
+                  <wp:docPr id="53843026" name="name63156a6db50b323ce" descr="2946.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2946.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId62996a5320f0f2a44" cstate="print"/>
+                          <a:blip r:embed="rId92396a6db50b323cd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId21006a5320f0f2b6b" w:history="1">
+            <w:hyperlink r:id="rId91686a6db50b324c2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1258,63 +1258,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014). In Italy the species quickly spread in most of the central-northern regions, such as Veneto, Friuli Venezia Giulia, Lombardy, Piedmont, Emilia Romagna and Tuscany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70011082" name="name68006a5320f0f3c6d" descr="PITOJU_distribution_map.jpg"/>
+            <wp:docPr id="98391808" name="name62726a6db50b3343c" descr="PITOJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PITOJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40746a5320f0f3c69" cstate="print"/>
+                    <a:blip r:embed="rId12556a6db50b3343a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3957,51 +3957,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W, Tisserat N (2012) Questions and answers about Thousand Cankers Disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Bioagricultural Sciences and Pest Management, Colorado State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74826a5320f100e68" w:history="1">
+      <w:hyperlink r:id="rId88776a6db50b348e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4105,51 +4105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29026a5320f100f5a" w:history="1">
+      <w:hyperlink r:id="rId46916a6db50b349da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5022,51 +5022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. in eastern Tennessee. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Master’s Thesis, University of Tennessee, 2013. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34346a5320f101512" w:history="1">
+      <w:hyperlink r:id="rId58066a6db50b34fb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://trace.tennessee.edu/utk_gradthes/1656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5150,133 +5150,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold SJ, Dallara PL, Hishinuma SM, Flint ML (2012) Detecting and identifying the walnut twig beetle: Monitoring guidelines for the invasive vector of thousand cankers disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California Agriculture and Natural Resources, Statewide Integrated Pest Management Program, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 pp. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99926a5320f1015ee" w:history="1">
+      <w:hyperlink r:id="rId90586a6db50b35083" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold SJ, Haugen D, Graves A, (2013) Pest alert. Thousand cankers disease. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Department of Agriculture, Forest Service, North-eastern Area State and Private Forestry, NA–PR–02–10.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56846a5320f101635" w:history="1">
+      <w:hyperlink r:id="rId26176a6db50b350ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.na.fs.fed.us</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tisserat N, Cranshaw W, Leatherman D, Utley C, Alexander K (2009) Black walnut mortality in Colorado caused by the walnut twig beetle and thousand cankers disease. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82136a5320f10167b" w:history="1">
+      <w:hyperlink r:id="rId42716a6db50b35110" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2009-0811-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5507,81 +5507,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37096a5320f101838" w:history="1">
+      <w:hyperlink r:id="rId72906a6db50b352d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13119931" name="name79056a5320f10189a" descr="eu_funding_250.png"/>
+            <wp:docPr id="48591072" name="name77886a6db50b357e9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62946a5320f101899" cstate="print"/>
+                    <a:blip r:embed="rId56826a6db50b357e8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5679,137 +5679,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25708540">
+  <w:abstractNum w:abstractNumId="80198837">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32686882">
+    <w:lvl w:ilvl="0" w:tplc="92796674">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32686882" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92796674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32686882" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92796674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32686882" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92796674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32686882" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92796674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32686882" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92796674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32686882" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92796674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32686882" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92796674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32686882" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92796674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25708539">
+  <w:abstractNum w:abstractNumId="80198836">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67884100">
+    <w:lvl w:ilvl="0" w:tplc="41004339">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6561,55 +6561,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25708539">
-    <w:abstractNumId w:val="25708539"/>
+  <w:num w:numId="80198836">
+    <w:abstractNumId w:val="80198836"/>
   </w:num>
-  <w:num w:numId="25708540">
-    <w:abstractNumId w:val="25708540"/>
+  <w:num w:numId="80198837">
+    <w:abstractNumId w:val="80198837"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18159,51 +18159,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId602441653" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId353595311" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39886a5320f0f21e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/datasheet" TargetMode="External"/><Relationship Id="rId12486a5320f0f2389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/" TargetMode="External"/><Relationship Id="rId19066a5320f0f23ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/categorization" TargetMode="External"/><Relationship Id="rId21006a5320f0f2b6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/photos" TargetMode="External"/><Relationship Id="rId74826a5320f100e68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf" TargetMode="External"/><Relationship Id="rId29026a5320f100f5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId34346a5320f101512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://trace.tennessee.edu/utk_gradthes/1656" TargetMode="External"/><Relationship Id="rId99926a5320f1015ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId56846a5320f101635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.na.fs.fed.us" TargetMode="External"/><Relationship Id="rId82136a5320f10167b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0811-01-RS" TargetMode="External"/><Relationship Id="rId37096a5320f101838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62996a5320f0f2a44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62996a5320f0f2a44.jpg"/><Relationship Id="rId40746a5320f0f3c69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40746a5320f0f3c69.jpg"/><Relationship Id="rId62946a5320f101899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62946a5320f101899.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId661331241" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId590715490" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76596a6db50b3188b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/datasheet" TargetMode="External"/><Relationship Id="rId47236a6db50b31a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/" TargetMode="External"/><Relationship Id="rId96006a6db50b31aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/categorization" TargetMode="External"/><Relationship Id="rId91686a6db50b324c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/photos" TargetMode="External"/><Relationship Id="rId88776a6db50b348e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf" TargetMode="External"/><Relationship Id="rId46916a6db50b349da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId58066a6db50b34fb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://trace.tennessee.edu/utk_gradthes/1656" TargetMode="External"/><Relationship Id="rId90586a6db50b35083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId26176a6db50b350ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.na.fs.fed.us" TargetMode="External"/><Relationship Id="rId42716a6db50b35110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0811-01-RS" TargetMode="External"/><Relationship Id="rId72906a6db50b352d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92396a6db50b323cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92396a6db50b323cd.jpg"/><Relationship Id="rId12556a6db50b3343a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12556a6db50b3343a.jpg"/><Relationship Id="rId56826a6db50b357e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56826a6db50b357e8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>