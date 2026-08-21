--- v13 (2026-08-01)
+++ v14 (2026-08-21)
@@ -93,51 +93,51 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its associated fungus </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76596a6db50b3188b" w:history="1">
+      <w:hyperlink r:id="rId76276a8823ce1a0e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Geosmithia morbida</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -293,51 +293,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Scolytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> walnut twig beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47236a6db50b31a3c" w:history="1">
+            <w:hyperlink r:id="rId19326a8823ce1a284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -353,51 +353,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96006a6db50b31aa1" w:history="1">
+            <w:hyperlink r:id="rId33226a8823ce1a2e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -411,86 +411,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PITOJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="53843026" name="name63156a6db50b323ce" descr="2946.jpg"/>
+                  <wp:docPr id="18656307" name="name87816a8823ce1a3fa" descr="2946.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2946.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId92396a6db50b323cd" cstate="print"/>
+                          <a:blip r:embed="rId76906a8823ce1a3f8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId91686a6db50b324c2" w:history="1">
+            <w:hyperlink r:id="rId32206a8823ce1a527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1258,63 +1258,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014). In Italy the species quickly spread in most of the central-northern regions, such as Veneto, Friuli Venezia Giulia, Lombardy, Piedmont, Emilia Romagna and Tuscany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98391808" name="name62726a6db50b3343c" descr="PITOJU_distribution_map.jpg"/>
+            <wp:docPr id="92019194" name="name93486a8823ce1b77a" descr="PITOJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PITOJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12556a6db50b3343a" cstate="print"/>
+                    <a:blip r:embed="rId22446a8823ce1b778" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3957,51 +3957,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W, Tisserat N (2012) Questions and answers about Thousand Cankers Disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Bioagricultural Sciences and Pest Management, Colorado State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88776a6db50b348e2" w:history="1">
+      <w:hyperlink r:id="rId44936a8823ce1caf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4105,51 +4105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46916a6db50b349da" w:history="1">
+      <w:hyperlink r:id="rId28466a8823ce1cc04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5022,51 +5022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. in eastern Tennessee. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Master’s Thesis, University of Tennessee, 2013. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58066a6db50b34fb0" w:history="1">
+      <w:hyperlink r:id="rId29306a8823ce1d219" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://trace.tennessee.edu/utk_gradthes/1656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5150,133 +5150,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold SJ, Dallara PL, Hishinuma SM, Flint ML (2012) Detecting and identifying the walnut twig beetle: Monitoring guidelines for the invasive vector of thousand cankers disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California Agriculture and Natural Resources, Statewide Integrated Pest Management Program, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 pp. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90586a6db50b35083" w:history="1">
+      <w:hyperlink r:id="rId27416a8823ce1d2eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold SJ, Haugen D, Graves A, (2013) Pest alert. Thousand cankers disease. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Department of Agriculture, Forest Service, North-eastern Area State and Private Forestry, NA–PR–02–10.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26176a6db50b350ca" w:history="1">
+      <w:hyperlink r:id="rId67256a8823ce1d333" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.na.fs.fed.us</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tisserat N, Cranshaw W, Leatherman D, Utley C, Alexander K (2009) Black walnut mortality in Colorado caused by the walnut twig beetle and thousand cankers disease. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42716a6db50b35110" w:history="1">
+      <w:hyperlink r:id="rId35136a8823ce1d394" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2009-0811-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5507,81 +5507,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72906a6db50b352d4" w:history="1">
+      <w:hyperlink r:id="rId19636a8823ce1d576" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48591072" name="name77886a6db50b357e9" descr="eu_funding_250.png"/>
+            <wp:docPr id="28915045" name="name72516a8823ce1d5f2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56826a6db50b357e8" cstate="print"/>
+                    <a:blip r:embed="rId58936a8823ce1d5f1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5679,137 +5679,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80198837">
+  <w:abstractNum w:abstractNumId="18083989">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92796674">
+    <w:lvl w:ilvl="0" w:tplc="65641110">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92796674" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65641110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92796674" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65641110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92796674" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65641110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92796674" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65641110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92796674" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65641110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92796674" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65641110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92796674" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65641110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92796674" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65641110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80198836">
+  <w:abstractNum w:abstractNumId="18083988">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41004339">
+    <w:lvl w:ilvl="0" w:tplc="73775335">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6561,55 +6561,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80198836">
-    <w:abstractNumId w:val="80198836"/>
+  <w:num w:numId="18083988">
+    <w:abstractNumId w:val="18083988"/>
   </w:num>
-  <w:num w:numId="80198837">
-    <w:abstractNumId w:val="80198837"/>
+  <w:num w:numId="18083989">
+    <w:abstractNumId w:val="18083989"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18159,51 +18159,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId661331241" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId590715490" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76596a6db50b3188b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/datasheet" TargetMode="External"/><Relationship Id="rId47236a6db50b31a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/" TargetMode="External"/><Relationship Id="rId96006a6db50b31aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/categorization" TargetMode="External"/><Relationship Id="rId91686a6db50b324c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/photos" TargetMode="External"/><Relationship Id="rId88776a6db50b348e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf" TargetMode="External"/><Relationship Id="rId46916a6db50b349da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId58066a6db50b34fb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://trace.tennessee.edu/utk_gradthes/1656" TargetMode="External"/><Relationship Id="rId90586a6db50b35083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId26176a6db50b350ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.na.fs.fed.us" TargetMode="External"/><Relationship Id="rId42716a6db50b35110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0811-01-RS" TargetMode="External"/><Relationship Id="rId72906a6db50b352d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92396a6db50b323cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92396a6db50b323cd.jpg"/><Relationship Id="rId12556a6db50b3343a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12556a6db50b3343a.jpg"/><Relationship Id="rId56826a6db50b357e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56826a6db50b357e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId322099899" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId533716455" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76276a8823ce1a0e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/datasheet" TargetMode="External"/><Relationship Id="rId19326a8823ce1a284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/" TargetMode="External"/><Relationship Id="rId33226a8823ce1a2e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/categorization" TargetMode="External"/><Relationship Id="rId32206a8823ce1a527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/photos" TargetMode="External"/><Relationship Id="rId44936a8823ce1caf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf" TargetMode="External"/><Relationship Id="rId28466a8823ce1cc04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId29306a8823ce1d219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://trace.tennessee.edu/utk_gradthes/1656" TargetMode="External"/><Relationship Id="rId27416a8823ce1d2eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId67256a8823ce1d333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.na.fs.fed.us" TargetMode="External"/><Relationship Id="rId35136a8823ce1d394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0811-01-RS" TargetMode="External"/><Relationship Id="rId19636a8823ce1d576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76906a8823ce1a3f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76906a8823ce1a3f8.jpg"/><Relationship Id="rId22446a8823ce1b778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22446a8823ce1b778.jpg"/><Relationship Id="rId58936a8823ce1d5f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58936a8823ce1d5f1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>