--- v14 (2026-08-21)
+++ v15 (2026-09-10)
@@ -93,51 +93,51 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its associated fungus </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76276a8823ce1a0e5" w:history="1">
+      <w:hyperlink r:id="rId19856aa30fe63234f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Geosmithia morbida</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -293,51 +293,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Scolytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> walnut twig beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19326a8823ce1a284" w:history="1">
+            <w:hyperlink r:id="rId42516aa30fe6324fa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -353,51 +353,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33226a8823ce1a2e8" w:history="1">
+            <w:hyperlink r:id="rId37956aa30fe63255e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -411,86 +411,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PITOJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="18656307" name="name87816a8823ce1a3fa" descr="2946.jpg"/>
+                  <wp:docPr id="9310539" name="name64666aa30fe632db3" descr="2946.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2946.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76906a8823ce1a3f8" cstate="print"/>
+                          <a:blip r:embed="rId17136aa30fe632db2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32206a8823ce1a527" w:history="1">
+            <w:hyperlink r:id="rId34246aa30fe633264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1258,63 +1258,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014). In Italy the species quickly spread in most of the central-northern regions, such as Veneto, Friuli Venezia Giulia, Lombardy, Piedmont, Emilia Romagna and Tuscany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="92019194" name="name93486a8823ce1b77a" descr="PITOJU_distribution_map.jpg"/>
+            <wp:docPr id="73824546" name="name14796aa30fe634421" descr="PITOJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PITOJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22446a8823ce1b778" cstate="print"/>
+                    <a:blip r:embed="rId49596aa30fe63441f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3957,51 +3957,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W, Tisserat N (2012) Questions and answers about Thousand Cankers Disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Bioagricultural Sciences and Pest Management, Colorado State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44936a8823ce1caf1" w:history="1">
+      <w:hyperlink r:id="rId95816aa30fe635784" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4105,51 +4105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28466a8823ce1cc04" w:history="1">
+      <w:hyperlink r:id="rId13926aa30fe635879" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5022,51 +5022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. in eastern Tennessee. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Master’s Thesis, University of Tennessee, 2013. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29306a8823ce1d219" w:history="1">
+      <w:hyperlink r:id="rId16916aa30fe635e4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://trace.tennessee.edu/utk_gradthes/1656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5150,133 +5150,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold SJ, Dallara PL, Hishinuma SM, Flint ML (2012) Detecting and identifying the walnut twig beetle: Monitoring guidelines for the invasive vector of thousand cankers disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California Agriculture and Natural Resources, Statewide Integrated Pest Management Program, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 pp. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27416a8823ce1d2eb" w:history="1">
+      <w:hyperlink r:id="rId71686aa30fe635f1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold SJ, Haugen D, Graves A, (2013) Pest alert. Thousand cankers disease. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Department of Agriculture, Forest Service, North-eastern Area State and Private Forestry, NA–PR–02–10.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67256a8823ce1d333" w:history="1">
+      <w:hyperlink r:id="rId12186aa30fe635f66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.na.fs.fed.us</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tisserat N, Cranshaw W, Leatherman D, Utley C, Alexander K (2009) Black walnut mortality in Colorado caused by the walnut twig beetle and thousand cankers disease. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35136a8823ce1d394" w:history="1">
+      <w:hyperlink r:id="rId11436aa30fe635fae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2009-0811-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5507,81 +5507,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19636a8823ce1d576" w:history="1">
+      <w:hyperlink r:id="rId74026aa30fe636173" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28915045" name="name72516a8823ce1d5f2" descr="eu_funding_250.png"/>
+            <wp:docPr id="31977000" name="name34886aa30fe6361ce" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58936a8823ce1d5f1" cstate="print"/>
+                    <a:blip r:embed="rId48066aa30fe6361cd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5679,137 +5679,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18083989">
+  <w:abstractNum w:abstractNumId="23230617">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65641110">
+    <w:lvl w:ilvl="0" w:tplc="34487830">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65641110" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34487830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65641110" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34487830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65641110" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34487830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65641110" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34487830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65641110" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34487830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65641110" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34487830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65641110" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34487830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65641110" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34487830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18083988">
+  <w:abstractNum w:abstractNumId="23230616">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73775335">
+    <w:lvl w:ilvl="0" w:tplc="44014867">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6561,55 +6561,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18083988">
-    <w:abstractNumId w:val="18083988"/>
+  <w:num w:numId="23230616">
+    <w:abstractNumId w:val="23230616"/>
   </w:num>
-  <w:num w:numId="18083989">
-    <w:abstractNumId w:val="18083989"/>
+  <w:num w:numId="23230617">
+    <w:abstractNumId w:val="23230617"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18159,51 +18159,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId322099899" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId533716455" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76276a8823ce1a0e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/datasheet" TargetMode="External"/><Relationship Id="rId19326a8823ce1a284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/" TargetMode="External"/><Relationship Id="rId33226a8823ce1a2e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/categorization" TargetMode="External"/><Relationship Id="rId32206a8823ce1a527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/photos" TargetMode="External"/><Relationship Id="rId44936a8823ce1caf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf" TargetMode="External"/><Relationship Id="rId28466a8823ce1cc04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId29306a8823ce1d219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://trace.tennessee.edu/utk_gradthes/1656" TargetMode="External"/><Relationship Id="rId27416a8823ce1d2eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId67256a8823ce1d333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.na.fs.fed.us" TargetMode="External"/><Relationship Id="rId35136a8823ce1d394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0811-01-RS" TargetMode="External"/><Relationship Id="rId19636a8823ce1d576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76906a8823ce1a3f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76906a8823ce1a3f8.jpg"/><Relationship Id="rId22446a8823ce1b778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22446a8823ce1b778.jpg"/><Relationship Id="rId58936a8823ce1d5f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58936a8823ce1d5f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId996583802" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId989117211" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19856aa30fe63234f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/datasheet" TargetMode="External"/><Relationship Id="rId42516aa30fe6324fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/" TargetMode="External"/><Relationship Id="rId37956aa30fe63255e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/categorization" TargetMode="External"/><Relationship Id="rId34246aa30fe633264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/photos" TargetMode="External"/><Relationship Id="rId95816aa30fe635784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf" TargetMode="External"/><Relationship Id="rId13926aa30fe635879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId16916aa30fe635e4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://trace.tennessee.edu/utk_gradthes/1656" TargetMode="External"/><Relationship Id="rId71686aa30fe635f1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId12186aa30fe635f66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.na.fs.fed.us" TargetMode="External"/><Relationship Id="rId11436aa30fe635fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0811-01-RS" TargetMode="External"/><Relationship Id="rId74026aa30fe636173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17136aa30fe632db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17136aa30fe632db2.jpg"/><Relationship Id="rId49596aa30fe63441f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49596aa30fe63441f.jpg"/><Relationship Id="rId48066aa30fe6361cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48066aa30fe6361cd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>