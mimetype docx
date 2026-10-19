--- v15 (2026-09-10)
+++ v16 (2026-10-19)
@@ -93,51 +93,51 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its associated fungus </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19856aa30fe63234f" w:history="1">
+      <w:hyperlink r:id="rId88576ad5c50b8eccb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Geosmithia morbida</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -293,51 +293,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Scolytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> walnut twig beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42516aa30fe6324fa" w:history="1">
+            <w:hyperlink r:id="rId68596ad5c50b8ee7d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -353,51 +353,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37956aa30fe63255e" w:history="1">
+            <w:hyperlink r:id="rId97646ad5c50b8eee3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -411,86 +411,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PITOJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9310539" name="name64666aa30fe632db3" descr="2946.jpg"/>
+                  <wp:docPr id="99621258" name="name16646ad5c50b8efab" descr="2946.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2946.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17136aa30fe632db2" cstate="print"/>
+                          <a:blip r:embed="rId53566ad5c50b8efaa" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34246aa30fe633264" w:history="1">
+            <w:hyperlink r:id="rId37706ad5c50b8f0be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1258,63 +1258,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014). In Italy the species quickly spread in most of the central-northern regions, such as Veneto, Friuli Venezia Giulia, Lombardy, Piedmont, Emilia Romagna and Tuscany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="73824546" name="name14796aa30fe634421" descr="PITOJU_distribution_map.jpg"/>
+            <wp:docPr id="69279858" name="name44146ad5c50b9006d" descr="PITOJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PITOJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49596aa30fe63441f" cstate="print"/>
+                    <a:blip r:embed="rId92476ad5c50b9006a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3957,51 +3957,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W, Tisserat N (2012) Questions and answers about Thousand Cankers Disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Bioagricultural Sciences and Pest Management, Colorado State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95816aa30fe635784" w:history="1">
+      <w:hyperlink r:id="rId27736ad5c50b913f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4105,51 +4105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13926aa30fe635879" w:history="1">
+      <w:hyperlink r:id="rId68126ad5c50b914ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5022,51 +5022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. in eastern Tennessee. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Master’s Thesis, University of Tennessee, 2013. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16916aa30fe635e4d" w:history="1">
+      <w:hyperlink r:id="rId39176ad5c50b91ad4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://trace.tennessee.edu/utk_gradthes/1656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5150,133 +5150,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold SJ, Dallara PL, Hishinuma SM, Flint ML (2012) Detecting and identifying the walnut twig beetle: Monitoring guidelines for the invasive vector of thousand cankers disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California Agriculture and Natural Resources, Statewide Integrated Pest Management Program, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 pp. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71686aa30fe635f1f" w:history="1">
+      <w:hyperlink r:id="rId35366ad5c50b91ba9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold SJ, Haugen D, Graves A, (2013) Pest alert. Thousand cankers disease. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Department of Agriculture, Forest Service, North-eastern Area State and Private Forestry, NA–PR–02–10.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12186aa30fe635f66" w:history="1">
+      <w:hyperlink r:id="rId85616ad5c50b91bf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.na.fs.fed.us</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tisserat N, Cranshaw W, Leatherman D, Utley C, Alexander K (2009) Black walnut mortality in Colorado caused by the walnut twig beetle and thousand cankers disease. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11436aa30fe635fae" w:history="1">
+      <w:hyperlink r:id="rId43686ad5c50b91c37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2009-0811-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5507,81 +5507,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74026aa30fe636173" w:history="1">
+      <w:hyperlink r:id="rId33016ad5c50b91dfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31977000" name="name34886aa30fe6361ce" descr="eu_funding_250.png"/>
+            <wp:docPr id="28580956" name="name98976ad5c50b91e82" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48066aa30fe6361cd" cstate="print"/>
+                    <a:blip r:embed="rId98556ad5c50b91e81" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5679,137 +5679,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23230617">
+  <w:abstractNum w:abstractNumId="60910777">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34487830">
+    <w:lvl w:ilvl="0" w:tplc="51502059">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34487830" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51502059" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34487830" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51502059" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34487830" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51502059" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34487830" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51502059" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34487830" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51502059" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34487830" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51502059" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34487830" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51502059" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34487830" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51502059" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23230616">
+  <w:abstractNum w:abstractNumId="60910776">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44014867">
+    <w:lvl w:ilvl="0" w:tplc="66366923">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6561,55 +6561,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23230616">
-    <w:abstractNumId w:val="23230616"/>
+  <w:num w:numId="60910776">
+    <w:abstractNumId w:val="60910776"/>
   </w:num>
-  <w:num w:numId="23230617">
-    <w:abstractNumId w:val="23230617"/>
+  <w:num w:numId="60910777">
+    <w:abstractNumId w:val="60910777"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18159,51 +18159,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId996583802" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId989117211" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19856aa30fe63234f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/datasheet" TargetMode="External"/><Relationship Id="rId42516aa30fe6324fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/" TargetMode="External"/><Relationship Id="rId37956aa30fe63255e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/categorization" TargetMode="External"/><Relationship Id="rId34246aa30fe633264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/photos" TargetMode="External"/><Relationship Id="rId95816aa30fe635784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf" TargetMode="External"/><Relationship Id="rId13926aa30fe635879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId16916aa30fe635e4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://trace.tennessee.edu/utk_gradthes/1656" TargetMode="External"/><Relationship Id="rId71686aa30fe635f1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId12186aa30fe635f66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.na.fs.fed.us" TargetMode="External"/><Relationship Id="rId11436aa30fe635fae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0811-01-RS" TargetMode="External"/><Relationship Id="rId74026aa30fe636173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17136aa30fe632db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17136aa30fe632db2.jpg"/><Relationship Id="rId49596aa30fe63441f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49596aa30fe63441f.jpg"/><Relationship Id="rId48066aa30fe6361cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48066aa30fe6361cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId472709206" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId598859721" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88576ad5c50b8eccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/datasheet" TargetMode="External"/><Relationship Id="rId68596ad5c50b8ee7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/" TargetMode="External"/><Relationship Id="rId97646ad5c50b8eee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/categorization" TargetMode="External"/><Relationship Id="rId37706ad5c50b8f0be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/photos" TargetMode="External"/><Relationship Id="rId27736ad5c50b913f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf" TargetMode="External"/><Relationship Id="rId68126ad5c50b914ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId39176ad5c50b91ad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://trace.tennessee.edu/utk_gradthes/1656" TargetMode="External"/><Relationship Id="rId35366ad5c50b91ba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId85616ad5c50b91bf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.na.fs.fed.us" TargetMode="External"/><Relationship Id="rId43686ad5c50b91c37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0811-01-RS" TargetMode="External"/><Relationship Id="rId33016ad5c50b91dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53566ad5c50b8efaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53566ad5c50b8efaa.jpg"/><Relationship Id="rId92476ad5c50b9006a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92476ad5c50b9006a.jpg"/><Relationship Id="rId98556ad5c50b91e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98556ad5c50b91e81.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>