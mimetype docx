--- v16 (2026-10-19)
+++ v17 (2026-11-08)
@@ -93,51 +93,51 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its associated fungus </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88576ad5c50b8eccb" w:history="1">
+      <w:hyperlink r:id="rId88556af0b7e552b2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Geosmithia morbida</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -293,51 +293,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Scolytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> walnut twig beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68596ad5c50b8ee7d" w:history="1">
+            <w:hyperlink r:id="rId84506af0b7e552c36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -353,51 +353,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97646ad5c50b8eee3" w:history="1">
+            <w:hyperlink r:id="rId48276af0b7e552c6d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -411,86 +411,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PITOJU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99621258" name="name16646ad5c50b8efab" descr="2946.jpg"/>
+                  <wp:docPr id="27920810" name="name49666af0b7e553534" descr="2946.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2946.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId53566ad5c50b8efaa" cstate="print"/>
+                          <a:blip r:embed="rId16566af0b7e553533" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId37706ad5c50b8f0be" w:history="1">
+            <w:hyperlink r:id="rId88026af0b7e5536b2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1258,63 +1258,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014). In Italy the species quickly spread in most of the central-northern regions, such as Veneto, Friuli Venezia Giulia, Lombardy, Piedmont, Emilia Romagna and Tuscany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69279858" name="name44146ad5c50b9006d" descr="PITOJU_distribution_map.jpg"/>
+            <wp:docPr id="71947955" name="name43076af0b7e554499" descr="PITOJU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PITOJU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92476ad5c50b9006a" cstate="print"/>
+                    <a:blip r:embed="rId69136af0b7e554496" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3957,51 +3957,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cranshaw W, Tisserat N (2012) Questions and answers about Thousand Cankers Disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Department of Bioagricultural Sciences and Pest Management, Colorado State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27736ad5c50b913f6" w:history="1">
+      <w:hyperlink r:id="rId64436af0b7e55503e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4105,51 +4105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68126ad5c50b914ee" w:history="1">
+      <w:hyperlink r:id="rId19626af0b7e5550c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5022,51 +5022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. in eastern Tennessee. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Master’s Thesis, University of Tennessee, 2013. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39176ad5c50b91ad4" w:history="1">
+      <w:hyperlink r:id="rId24126af0b7e5553de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://trace.tennessee.edu/utk_gradthes/1656</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5150,133 +5150,133 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold SJ, Dallara PL, Hishinuma SM, Flint ML (2012) Detecting and identifying the walnut twig beetle: Monitoring guidelines for the invasive vector of thousand cankers disease of walnut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of California Agriculture and Natural Resources, Statewide Integrated Pest Management Program, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 pp. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35366ad5c50b91ba9" w:history="1">
+      <w:hyperlink r:id="rId70476af0b7e55544f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Seybold SJ, Haugen D, Graves A, (2013) Pest alert. Thousand cankers disease. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">United States Department of Agriculture, Forest Service, North-eastern Area State and Private Forestry, NA–PR–02–10.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85616ad5c50b91bf1" w:history="1">
+      <w:hyperlink r:id="rId65716af0b7e555476" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.na.fs.fed.us</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tisserat N, Cranshaw W, Leatherman D, Utley C, Alexander K (2009) Black walnut mortality in Colorado caused by the walnut twig beetle and thousand cankers disease. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Health Progress. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43686ad5c50b91c37" w:history="1">
+      <w:hyperlink r:id="rId58346af0b7e55549b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHP-2009-0811-01-RS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5507,81 +5507,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pityophthorus juglandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33016ad5c50b91dfe" w:history="1">
+      <w:hyperlink r:id="rId50886af0b7e55558c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28580956" name="name98976ad5c50b91e82" descr="eu_funding_250.png"/>
+            <wp:docPr id="87582712" name="name32306af0b7e555639" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98556ad5c50b91e81" cstate="print"/>
+                    <a:blip r:embed="rId39126af0b7e555638" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5679,137 +5679,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60910777">
+  <w:abstractNum w:abstractNumId="83015227">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51502059">
+    <w:lvl w:ilvl="0" w:tplc="22400093">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51502059" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22400093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51502059" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22400093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51502059" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22400093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51502059" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22400093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51502059" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22400093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51502059" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22400093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51502059" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22400093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51502059" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22400093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60910776">
+  <w:abstractNum w:abstractNumId="83015226">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66366923">
+    <w:lvl w:ilvl="0" w:tplc="15260148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6561,55 +6561,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60910776">
-    <w:abstractNumId w:val="60910776"/>
+  <w:num w:numId="83015226">
+    <w:abstractNumId w:val="83015226"/>
   </w:num>
-  <w:num w:numId="60910777">
-    <w:abstractNumId w:val="60910777"/>
+  <w:num w:numId="83015227">
+    <w:abstractNumId w:val="83015227"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18159,51 +18159,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId472709206" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId598859721" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88576ad5c50b8eccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/datasheet" TargetMode="External"/><Relationship Id="rId68596ad5c50b8ee7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/" TargetMode="External"/><Relationship Id="rId97646ad5c50b8eee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/categorization" TargetMode="External"/><Relationship Id="rId37706ad5c50b8f0be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/photos" TargetMode="External"/><Relationship Id="rId27736ad5c50b913f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf" TargetMode="External"/><Relationship Id="rId68126ad5c50b914ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId39176ad5c50b91ad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://trace.tennessee.edu/utk_gradthes/1656" TargetMode="External"/><Relationship Id="rId35366ad5c50b91ba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId85616ad5c50b91bf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.na.fs.fed.us" TargetMode="External"/><Relationship Id="rId43686ad5c50b91c37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0811-01-RS" TargetMode="External"/><Relationship Id="rId33016ad5c50b91dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53566ad5c50b8efaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53566ad5c50b8efaa.jpg"/><Relationship Id="rId92476ad5c50b9006a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92476ad5c50b9006a.jpg"/><Relationship Id="rId98556ad5c50b91e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98556ad5c50b91e81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId614099035" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId678109141" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88556af0b7e552b2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/GEOHMO/datasheet" TargetMode="External"/><Relationship Id="rId84506af0b7e552c36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/" TargetMode="External"/><Relationship Id="rId48276af0b7e552c6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/categorization" TargetMode="External"/><Relationship Id="rId88026af0b7e5536b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PITOJU/photos" TargetMode="External"/><Relationship Id="rId64436af0b7e55503e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaex.edu/environment-nature/ar-invasives/invasive-diseases/docs/Questions%20and%20Answers%20Revision%20April%202012.pdf" TargetMode="External"/><Relationship Id="rId19626af0b7e5550c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId24126af0b7e5553de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://trace.tennessee.edu/utk_gradthes/1656" TargetMode="External"/><Relationship Id="rId70476af0b7e55544f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipm.ucdavis.edu/PMG/menu.thousandcankers.html" TargetMode="External"/><Relationship Id="rId65716af0b7e555476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.na.fs.fed.us" TargetMode="External"/><Relationship Id="rId58346af0b7e55549b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHP-2009-0811-01-RS" TargetMode="External"/><Relationship Id="rId50886af0b7e55558c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16566af0b7e553533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16566af0b7e553533.jpg"/><Relationship Id="rId69136af0b7e554496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69136af0b7e554496.jpg"/><Relationship Id="rId39126af0b7e555638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39126af0b7e555638.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>