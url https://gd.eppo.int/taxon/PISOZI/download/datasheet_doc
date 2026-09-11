--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Sleeper</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83816a890e1bd14ae" w:history="1">
+            <w:hyperlink r:id="rId12246aa37a248b90d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88766a890e1bd14f3" w:history="1">
+            <w:hyperlink r:id="rId60586aa37a248b954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -921,68 +921,100 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is currently only known from Mexico, where it occurs in several states in: Chihuahua, Coahuila, Cuidad de México, Durango, Hidalgo, Jalisco, Mexico, Michoacán, Morelos, and Puebla (Pineda Torres &amp; Guerrero Alarcón, 1983; O’Brien, 1989; Cibrián Tovar </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1995).</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
-      <w:pPr>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6120000" cy="3067200"/>
+            <wp:docPr id="56718890" name="name94266aa37a248cb86" descr="PISOZI_distribution_map.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="PISOZI_distribution_map.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId82356aa37a248cb83" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6120000" cy="3067200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln w="0">
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mexico</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2595,51 +2627,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapela G (2012) Competitividad de las empresas sociales forestales en México. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86066a890e1bd2a23" w:history="1">
+      <w:hyperlink r:id="rId10376aa37a248d85e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2652,51 +2684,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cibrián Tovar D, Méndez Montiel JT, Campos Bolaños R, Yates HO, Flores Lara J (1995) Forest insects of Mexico. Universidad Autónoma Chapingo, Chapingo, Mexico, pp. 350-352.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59136a890e1bd2a8a" w:history="1">
+      <w:hyperlink r:id="rId71566aa37a248d8c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2925,51 +2957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> n. sp. (Coleoptera : Curculionidae). Un descortezador de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schl. Et Cham. Universidad Autónoma de Mexico, Escuela Nacional de Estudios Profesionales “Iztcala”, San Juan Itzacala, Mexico, pp. viii + 92 [Thesis]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58556a890e1bd2ca8" w:history="1">
+      <w:hyperlink r:id="rId92646aa37a248da9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3113,51 +3145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52026a890e1bd2e1f" w:history="1">
+      <w:hyperlink r:id="rId45156aa37a248dbda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3232,51 +3264,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10046a890e1bd2efb" w:history="1">
+      <w:hyperlink r:id="rId46216aa37a248dc9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3289,63 +3321,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92991269" name="name61296a890e1bd3138" descr="eu_funding_250.png"/>
+            <wp:docPr id="68379009" name="name28346aa37a248ded0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71886a890e1bd3137" cstate="print"/>
+                    <a:blip r:embed="rId97226aa37a248dece" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3443,137 +3475,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91356941">
+  <w:abstractNum w:abstractNumId="56004823">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82055588">
+    <w:lvl w:ilvl="0" w:tplc="91272230">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="82055588" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91272230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="82055588" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91272230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="82055588" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91272230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="82055588" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91272230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="82055588" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91272230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="82055588" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91272230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="82055588" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91272230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82055588" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91272230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91356940">
+  <w:abstractNum w:abstractNumId="56004822">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78235025">
+    <w:lvl w:ilvl="0" w:tplc="12027930">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4325,55 +4357,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91356940">
-    <w:abstractNumId w:val="91356940"/>
+  <w:num w:numId="56004822">
+    <w:abstractNumId w:val="56004822"/>
   </w:num>
-  <w:num w:numId="91356941">
-    <w:abstractNumId w:val="91356941"/>
+  <w:num w:numId="56004823">
+    <w:abstractNumId w:val="56004823"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15923,51 +15955,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId664491374" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId944521114" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83816a890e1bd14ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/" TargetMode="External"/><Relationship Id="rId88766a890e1bd14f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/categorization" TargetMode="External"/><Relationship Id="rId86066a890e1bd2a23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf" TargetMode="External"/><Relationship Id="rId59136a890e1bd2a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId58556a890e1bd2ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId52026a890e1bd2e1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId10046a890e1bd2efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71886a890e1bd3137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71886a890e1bd3137.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId787926054" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId742267555" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12246aa37a248b90d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/" TargetMode="External"/><Relationship Id="rId60586aa37a248b954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/categorization" TargetMode="External"/><Relationship Id="rId10376aa37a248d85e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf" TargetMode="External"/><Relationship Id="rId71566aa37a248d8c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId92646aa37a248da9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId45156aa37a248dbda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId46216aa37a248dc9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82356aa37a248cb83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82356aa37a248cb83.jpg"/><Relationship Id="rId97226aa37a248dece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97226aa37a248dece.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>