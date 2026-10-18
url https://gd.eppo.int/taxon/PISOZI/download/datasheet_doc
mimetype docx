--- v12 (2026-09-11)
+++ v13 (2026-10-18)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Sleeper</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12246aa37a248b90d" w:history="1">
+            <w:hyperlink r:id="rId51606ad459b6861df" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60586aa37a248b954" w:history="1">
+            <w:hyperlink r:id="rId21216ad459b686224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -926,63 +926,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1995).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56718890" name="name94266aa37a248cb86" descr="PISOZI_distribution_map.jpg"/>
+            <wp:docPr id="35433028" name="name10616ad459b686f15" descr="PISOZI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOZI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82356aa37a248cb83" cstate="print"/>
+                    <a:blip r:embed="rId19666ad459b686f13" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2627,51 +2627,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapela G (2012) Competitividad de las empresas sociales forestales en México. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10376aa37a248d85e" w:history="1">
+      <w:hyperlink r:id="rId76386ad459b687b94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2684,51 +2684,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cibrián Tovar D, Méndez Montiel JT, Campos Bolaños R, Yates HO, Flores Lara J (1995) Forest insects of Mexico. Universidad Autónoma Chapingo, Chapingo, Mexico, pp. 350-352.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71566aa37a248d8c4" w:history="1">
+      <w:hyperlink r:id="rId82786ad459b687bf9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2957,51 +2957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> n. sp. (Coleoptera : Curculionidae). Un descortezador de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schl. Et Cham. Universidad Autónoma de Mexico, Escuela Nacional de Estudios Profesionales “Iztcala”, San Juan Itzacala, Mexico, pp. viii + 92 [Thesis]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92646aa37a248da9f" w:history="1">
+      <w:hyperlink r:id="rId36916ad459b687db1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3145,51 +3145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45156aa37a248dbda" w:history="1">
+      <w:hyperlink r:id="rId24986ad459b687eea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3264,51 +3264,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46216aa37a248dc9e" w:history="1">
+      <w:hyperlink r:id="rId97406ad459b687fab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3321,63 +3321,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68379009" name="name28346aa37a248ded0" descr="eu_funding_250.png"/>
+            <wp:docPr id="57574131" name="name60126ad459b6881bf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97226aa37a248dece" cstate="print"/>
+                    <a:blip r:embed="rId25416ad459b6881be" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3475,137 +3475,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56004823">
+  <w:abstractNum w:abstractNumId="94346352">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91272230">
+    <w:lvl w:ilvl="0" w:tplc="33169240">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91272230" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33169240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91272230" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33169240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91272230" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33169240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91272230" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33169240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91272230" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33169240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91272230" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33169240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91272230" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33169240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91272230" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33169240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56004822">
+  <w:abstractNum w:abstractNumId="94346351">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12027930">
+    <w:lvl w:ilvl="0" w:tplc="46009083">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4357,55 +4357,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56004822">
-    <w:abstractNumId w:val="56004822"/>
+  <w:num w:numId="94346351">
+    <w:abstractNumId w:val="94346351"/>
   </w:num>
-  <w:num w:numId="56004823">
-    <w:abstractNumId w:val="56004823"/>
+  <w:num w:numId="94346352">
+    <w:abstractNumId w:val="94346352"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15955,51 +15955,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId787926054" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId742267555" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12246aa37a248b90d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/" TargetMode="External"/><Relationship Id="rId60586aa37a248b954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/categorization" TargetMode="External"/><Relationship Id="rId10376aa37a248d85e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf" TargetMode="External"/><Relationship Id="rId71566aa37a248d8c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId92646aa37a248da9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId45156aa37a248dbda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId46216aa37a248dc9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82356aa37a248cb83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82356aa37a248cb83.jpg"/><Relationship Id="rId97226aa37a248dece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97226aa37a248dece.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId997983863" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId553973301" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51606ad459b6861df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/" TargetMode="External"/><Relationship Id="rId21216ad459b686224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/categorization" TargetMode="External"/><Relationship Id="rId76386ad459b687b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf" TargetMode="External"/><Relationship Id="rId82786ad459b687bf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId36916ad459b687db1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId24986ad459b687eea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId97406ad459b687fab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19666ad459b686f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19666ad459b686f13.jpg"/><Relationship Id="rId25416ad459b6881be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25416ad459b6881be.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>