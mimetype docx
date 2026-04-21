--- v4 (2026-02-18)
+++ v5 (2026-04-21)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Sleeper</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389469962638997c9" w:history="1">
+            <w:hyperlink r:id="rId429069e76509caa7b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71836996263899811" w:history="1">
+            <w:hyperlink r:id="rId531769e76509caabd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -926,63 +926,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1995).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82768859" name="name9270699626389a94b" descr="PISOZI_distribution_map.jpg"/>
+            <wp:docPr id="72933512" name="name351669e76509cb96e" descr="PISOZI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOZI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId4874699626389a949" cstate="print"/>
+                    <a:blip r:embed="rId406369e76509cb96c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2627,51 +2627,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapela G (2012) Competitividad de las empresas sociales forestales en México. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9313699626389b875" w:history="1">
+      <w:hyperlink r:id="rId322469e76509cc654" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2684,51 +2684,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cibrián Tovar D, Méndez Montiel JT, Campos Bolaños R, Yates HO, Flores Lara J (1995) Forest insects of Mexico. Universidad Autónoma Chapingo, Chapingo, Mexico, pp. 350-352.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1784699626389b8db" w:history="1">
+      <w:hyperlink r:id="rId978469e76509cc6b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2957,51 +2957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> n. sp. (Coleoptera : Curculionidae). Un descortezador de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schl. Et Cham. Universidad Autónoma de Mexico, Escuela Nacional de Estudios Profesionales “Iztcala”, San Juan Itzacala, Mexico, pp. viii + 92 [Thesis]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4015699626389bbc8" w:history="1">
+      <w:hyperlink r:id="rId557969e76509cc86d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3145,51 +3145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7539699626389bd19" w:history="1">
+      <w:hyperlink r:id="rId311769e76509cc9a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3264,51 +3264,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6554699626389bde4" w:history="1">
+      <w:hyperlink r:id="rId457369e76509cca66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3321,63 +3321,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33321707" name="name5867699626389be92" descr="eu_funding_250.png"/>
+            <wp:docPr id="65289038" name="name253369e76509ccaf7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId1689699626389be91" cstate="print"/>
+                    <a:blip r:embed="rId671869e76509ccaf6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3475,137 +3475,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84427624">
+  <w:abstractNum w:abstractNumId="55473192">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42109633">
+    <w:lvl w:ilvl="0" w:tplc="15316286">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42109633" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15316286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42109633" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15316286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42109633" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15316286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42109633" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15316286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42109633" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15316286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42109633" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15316286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42109633" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15316286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42109633" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15316286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84427623">
+  <w:abstractNum w:abstractNumId="55473191">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31277181">
+    <w:lvl w:ilvl="0" w:tplc="80519800">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4357,55 +4357,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84427623">
-    <w:abstractNumId w:val="84427623"/>
+  <w:num w:numId="55473191">
+    <w:abstractNumId w:val="55473191"/>
   </w:num>
-  <w:num w:numId="84427624">
-    <w:abstractNumId w:val="84427624"/>
+  <w:num w:numId="55473192">
+    <w:abstractNumId w:val="55473192"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15955,51 +15955,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId643512641" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId874589741" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId389469962638997c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/" TargetMode="External"/><Relationship Id="rId71836996263899811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/categorization" TargetMode="External"/><Relationship Id="rId9313699626389b875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf" TargetMode="External"/><Relationship Id="rId1784699626389b8db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId4015699626389bbc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId7539699626389bd19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId6554699626389bde4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId4874699626389a949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId4874699626389a949.jpg"/><Relationship Id="rId1689699626389be91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId1689699626389be91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId265289392" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId889473120" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId429069e76509caa7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/" TargetMode="External"/><Relationship Id="rId531769e76509caabd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/categorization" TargetMode="External"/><Relationship Id="rId322469e76509cc654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf" TargetMode="External"/><Relationship Id="rId978469e76509cc6b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId557969e76509cc86d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId311769e76509cc9a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId457369e76509cca66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId406369e76509cb96c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId406369e76509cb96c.jpg"/><Relationship Id="rId671869e76509ccaf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId671869e76509ccaf6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>