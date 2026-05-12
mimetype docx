--- v5 (2026-04-21)
+++ v6 (2026-05-12)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Sleeper</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429069e76509caa7b" w:history="1">
+            <w:hyperlink r:id="rId92286a03a5e4236a5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531769e76509caabd" w:history="1">
+            <w:hyperlink r:id="rId59126a03a5e4236d6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -926,63 +926,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1995).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72933512" name="name351669e76509cb96e" descr="PISOZI_distribution_map.jpg"/>
+            <wp:docPr id="3551865" name="name58406a03a5e4251dd" descr="PISOZI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOZI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId406369e76509cb96c" cstate="print"/>
+                    <a:blip r:embed="rId46966a03a5e4251db" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2627,51 +2627,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapela G (2012) Competitividad de las empresas sociales forestales en México. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId322469e76509cc654" w:history="1">
+      <w:hyperlink r:id="rId13956a03a5e425ce5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2684,51 +2684,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cibrián Tovar D, Méndez Montiel JT, Campos Bolaños R, Yates HO, Flores Lara J (1995) Forest insects of Mexico. Universidad Autónoma Chapingo, Chapingo, Mexico, pp. 350-352.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId978469e76509cc6b8" w:history="1">
+      <w:hyperlink r:id="rId78496a03a5e425d2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2957,51 +2957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> n. sp. (Coleoptera : Curculionidae). Un descortezador de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schl. Et Cham. Universidad Autónoma de Mexico, Escuela Nacional de Estudios Profesionales “Iztcala”, San Juan Itzacala, Mexico, pp. viii + 92 [Thesis]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId557969e76509cc86d" w:history="1">
+      <w:hyperlink r:id="rId55666a03a5e425e66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3145,51 +3145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId311769e76509cc9a5" w:history="1">
+      <w:hyperlink r:id="rId10456a03a5e425f4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3264,51 +3264,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId457369e76509cca66" w:history="1">
+      <w:hyperlink r:id="rId64676a03a5e425fda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3321,63 +3321,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65289038" name="name253369e76509ccaf7" descr="eu_funding_250.png"/>
+            <wp:docPr id="718885" name="name17116a03a5e426051" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId671869e76509ccaf6" cstate="print"/>
+                    <a:blip r:embed="rId13706a03a5e426050" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3475,137 +3475,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55473192">
+  <w:abstractNum w:abstractNumId="75717520">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15316286">
+    <w:lvl w:ilvl="0" w:tplc="14674283">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15316286" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14674283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15316286" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14674283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15316286" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14674283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15316286" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14674283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15316286" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14674283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15316286" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14674283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15316286" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14674283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15316286" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14674283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55473191">
+  <w:abstractNum w:abstractNumId="75717519">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80519800">
+    <w:lvl w:ilvl="0" w:tplc="40600418">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4357,55 +4357,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55473191">
-    <w:abstractNumId w:val="55473191"/>
+  <w:num w:numId="75717519">
+    <w:abstractNumId w:val="75717519"/>
   </w:num>
-  <w:num w:numId="55473192">
-    <w:abstractNumId w:val="55473192"/>
+  <w:num w:numId="75717520">
+    <w:abstractNumId w:val="75717520"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15955,51 +15955,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId265289392" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId889473120" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId429069e76509caa7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/" TargetMode="External"/><Relationship Id="rId531769e76509caabd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/categorization" TargetMode="External"/><Relationship Id="rId322469e76509cc654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf" TargetMode="External"/><Relationship Id="rId978469e76509cc6b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId557969e76509cc86d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId311769e76509cc9a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId457369e76509cca66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId406369e76509cb96c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId406369e76509cb96c.jpg"/><Relationship Id="rId671869e76509ccaf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId671869e76509ccaf6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId921904809" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId659565651" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92286a03a5e4236a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/" TargetMode="External"/><Relationship Id="rId59126a03a5e4236d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/categorization" TargetMode="External"/><Relationship Id="rId13956a03a5e425ce5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf" TargetMode="External"/><Relationship Id="rId78496a03a5e425d2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId55666a03a5e425e66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId10456a03a5e425f4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId64676a03a5e425fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46966a03a5e4251db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46966a03a5e4251db.jpg"/><Relationship Id="rId13706a03a5e426050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13706a03a5e426050.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>