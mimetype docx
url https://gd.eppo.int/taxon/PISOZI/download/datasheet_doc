--- v6 (2026-05-12)
+++ v7 (2026-06-02)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Sleeper</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92286a03a5e4236a5" w:history="1">
+            <w:hyperlink r:id="rId23796a1e574e8a470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59126a03a5e4236d6" w:history="1">
+            <w:hyperlink r:id="rId10256a1e574e8a4b6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -926,63 +926,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1995).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3551865" name="name58406a03a5e4251dd" descr="PISOZI_distribution_map.jpg"/>
+            <wp:docPr id="15984000" name="name60926a1e574e8b6d6" descr="PISOZI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOZI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46966a03a5e4251db" cstate="print"/>
+                    <a:blip r:embed="rId53246a1e574e8b6d2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2627,51 +2627,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapela G (2012) Competitividad de las empresas sociales forestales en México. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13956a03a5e425ce5" w:history="1">
+      <w:hyperlink r:id="rId26156a1e574e8c493" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2684,51 +2684,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cibrián Tovar D, Méndez Montiel JT, Campos Bolaños R, Yates HO, Flores Lara J (1995) Forest insects of Mexico. Universidad Autónoma Chapingo, Chapingo, Mexico, pp. 350-352.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78496a03a5e425d2d" w:history="1">
+      <w:hyperlink r:id="rId90576a1e574e8c4fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2957,51 +2957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> n. sp. (Coleoptera : Curculionidae). Un descortezador de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schl. Et Cham. Universidad Autónoma de Mexico, Escuela Nacional de Estudios Profesionales “Iztcala”, San Juan Itzacala, Mexico, pp. viii + 92 [Thesis]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55666a03a5e425e66" w:history="1">
+      <w:hyperlink r:id="rId13036a1e574e8c6b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3145,51 +3145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10456a03a5e425f4f" w:history="1">
+      <w:hyperlink r:id="rId48086a1e574e8c7f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3264,51 +3264,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64676a03a5e425fda" w:history="1">
+      <w:hyperlink r:id="rId18996a1e574e8c8b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3321,63 +3321,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="718885" name="name17116a03a5e426051" descr="eu_funding_250.png"/>
+            <wp:docPr id="20111034" name="name83836a1e574e8cd9d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13706a03a5e426050" cstate="print"/>
+                    <a:blip r:embed="rId56226a1e574e8cd9a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3475,137 +3475,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75717520">
+  <w:abstractNum w:abstractNumId="86768515">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14674283">
+    <w:lvl w:ilvl="0" w:tplc="23554240">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14674283" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23554240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14674283" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23554240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14674283" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23554240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14674283" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23554240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14674283" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23554240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14674283" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23554240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14674283" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23554240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14674283" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23554240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75717519">
+  <w:abstractNum w:abstractNumId="86768514">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40600418">
+    <w:lvl w:ilvl="0" w:tplc="69464397">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4357,55 +4357,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75717519">
-    <w:abstractNumId w:val="75717519"/>
+  <w:num w:numId="86768514">
+    <w:abstractNumId w:val="86768514"/>
   </w:num>
-  <w:num w:numId="75717520">
-    <w:abstractNumId w:val="75717520"/>
+  <w:num w:numId="86768515">
+    <w:abstractNumId w:val="86768515"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15955,51 +15955,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId921904809" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId659565651" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92286a03a5e4236a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/" TargetMode="External"/><Relationship Id="rId59126a03a5e4236d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/categorization" TargetMode="External"/><Relationship Id="rId13956a03a5e425ce5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf" TargetMode="External"/><Relationship Id="rId78496a03a5e425d2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId55666a03a5e425e66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId10456a03a5e425f4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId64676a03a5e425fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46966a03a5e4251db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46966a03a5e4251db.jpg"/><Relationship Id="rId13706a03a5e426050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13706a03a5e426050.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId494601736" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId741997581" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23796a1e574e8a470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/" TargetMode="External"/><Relationship Id="rId10256a1e574e8a4b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/categorization" TargetMode="External"/><Relationship Id="rId26156a1e574e8c493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf" TargetMode="External"/><Relationship Id="rId90576a1e574e8c4fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId13036a1e574e8c6b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId48086a1e574e8c7f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId18996a1e574e8c8b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53246a1e574e8b6d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53246a1e574e8b6d2.jpg"/><Relationship Id="rId56226a1e574e8cd9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56226a1e574e8cd9a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>