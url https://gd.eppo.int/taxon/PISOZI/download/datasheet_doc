--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Sleeper</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23796a1e574e8a470" w:history="1">
+            <w:hyperlink r:id="rId55526a3969734d64b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10256a1e574e8a4b6" w:history="1">
+            <w:hyperlink r:id="rId50256a3969734d692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -926,63 +926,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1995).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15984000" name="name60926a1e574e8b6d6" descr="PISOZI_distribution_map.jpg"/>
+            <wp:docPr id="27564040" name="name90276a3969734ea1a" descr="PISOZI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOZI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53246a1e574e8b6d2" cstate="print"/>
+                    <a:blip r:embed="rId52986a3969734ea18" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2627,51 +2627,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapela G (2012) Competitividad de las empresas sociales forestales en México. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26156a1e574e8c493" w:history="1">
+      <w:hyperlink r:id="rId65376a3969734f70c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2684,51 +2684,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cibrián Tovar D, Méndez Montiel JT, Campos Bolaños R, Yates HO, Flores Lara J (1995) Forest insects of Mexico. Universidad Autónoma Chapingo, Chapingo, Mexico, pp. 350-352.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90576a1e574e8c4fa" w:history="1">
+      <w:hyperlink r:id="rId77096a3969734f770" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2957,51 +2957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> n. sp. (Coleoptera : Curculionidae). Un descortezador de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schl. Et Cham. Universidad Autónoma de Mexico, Escuela Nacional de Estudios Profesionales “Iztcala”, San Juan Itzacala, Mexico, pp. viii + 92 [Thesis]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13036a1e574e8c6b8" w:history="1">
+      <w:hyperlink r:id="rId64396a3969734f931" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3145,51 +3145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48086a1e574e8c7f4" w:history="1">
+      <w:hyperlink r:id="rId62356a3969734fa68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3264,51 +3264,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18996a1e574e8c8b8" w:history="1">
+      <w:hyperlink r:id="rId52176a3969734fb2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3321,63 +3321,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="20111034" name="name83836a1e574e8cd9d" descr="eu_funding_250.png"/>
+            <wp:docPr id="88788409" name="name64156a3969734fe4c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56226a1e574e8cd9a" cstate="print"/>
+                    <a:blip r:embed="rId13326a3969734fe4b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3475,137 +3475,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86768515">
+  <w:abstractNum w:abstractNumId="96414945">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23554240">
+    <w:lvl w:ilvl="0" w:tplc="19002733">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23554240" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19002733" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23554240" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19002733" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23554240" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19002733" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23554240" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19002733" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23554240" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19002733" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23554240" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19002733" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23554240" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19002733" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23554240" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19002733" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86768514">
+  <w:abstractNum w:abstractNumId="96414944">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69464397">
+    <w:lvl w:ilvl="0" w:tplc="31115526">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4357,55 +4357,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86768514">
-    <w:abstractNumId w:val="86768514"/>
+  <w:num w:numId="96414944">
+    <w:abstractNumId w:val="96414944"/>
   </w:num>
-  <w:num w:numId="86768515">
-    <w:abstractNumId w:val="86768515"/>
+  <w:num w:numId="96414945">
+    <w:abstractNumId w:val="96414945"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15955,51 +15955,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId494601736" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId741997581" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23796a1e574e8a470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/" TargetMode="External"/><Relationship Id="rId10256a1e574e8a4b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/categorization" TargetMode="External"/><Relationship Id="rId26156a1e574e8c493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf" TargetMode="External"/><Relationship Id="rId90576a1e574e8c4fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId13036a1e574e8c6b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId48086a1e574e8c7f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId18996a1e574e8c8b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53246a1e574e8b6d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53246a1e574e8b6d2.jpg"/><Relationship Id="rId56226a1e574e8cd9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56226a1e574e8cd9a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId102965128" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId484404603" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55526a3969734d64b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/" TargetMode="External"/><Relationship Id="rId50256a3969734d692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/categorization" TargetMode="External"/><Relationship Id="rId65376a3969734f70c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf" TargetMode="External"/><Relationship Id="rId77096a3969734f770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId64396a3969734f931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId62356a3969734fa68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId52176a3969734fb2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52986a3969734ea18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52986a3969734ea18.jpg"/><Relationship Id="rId13326a3969734fe4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13326a3969734fe4b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>