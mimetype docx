--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Sleeper</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55526a3969734d64b" w:history="1">
+            <w:hyperlink r:id="rId59466a53e1c7cda11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50256a3969734d692" w:history="1">
+            <w:hyperlink r:id="rId73416a53e1c7cda57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -926,63 +926,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1995).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27564040" name="name90276a3969734ea1a" descr="PISOZI_distribution_map.jpg"/>
+            <wp:docPr id="48393409" name="name45136a53e1c7cea74" descr="PISOZI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOZI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52986a3969734ea18" cstate="print"/>
+                    <a:blip r:embed="rId41556a53e1c7cea71" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2627,51 +2627,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapela G (2012) Competitividad de las empresas sociales forestales en México. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65376a3969734f70c" w:history="1">
+      <w:hyperlink r:id="rId70496a53e1c7cf82e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2684,51 +2684,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cibrián Tovar D, Méndez Montiel JT, Campos Bolaños R, Yates HO, Flores Lara J (1995) Forest insects of Mexico. Universidad Autónoma Chapingo, Chapingo, Mexico, pp. 350-352.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77096a3969734f770" w:history="1">
+      <w:hyperlink r:id="rId65766a53e1c7cf893" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2957,51 +2957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> n. sp. (Coleoptera : Curculionidae). Un descortezador de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schl. Et Cham. Universidad Autónoma de Mexico, Escuela Nacional de Estudios Profesionales “Iztcala”, San Juan Itzacala, Mexico, pp. viii + 92 [Thesis]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64396a3969734f931" w:history="1">
+      <w:hyperlink r:id="rId71086a53e1c7cfa45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3145,51 +3145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62356a3969734fa68" w:history="1">
+      <w:hyperlink r:id="rId14066a53e1c7cfb7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3264,51 +3264,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52176a3969734fb2b" w:history="1">
+      <w:hyperlink r:id="rId59556a53e1c7cfc39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3321,63 +3321,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="88788409" name="name64156a3969734fe4c" descr="eu_funding_250.png"/>
+            <wp:docPr id="73006717" name="name82656a53e1c7cfd00" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13326a3969734fe4b" cstate="print"/>
+                    <a:blip r:embed="rId52926a53e1c7cfcff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3475,137 +3475,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96414945">
+  <w:abstractNum w:abstractNumId="76723407">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19002733">
+    <w:lvl w:ilvl="0" w:tplc="45798575">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19002733" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45798575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19002733" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45798575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19002733" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45798575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19002733" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45798575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19002733" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45798575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19002733" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45798575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19002733" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45798575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19002733" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45798575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96414944">
+  <w:abstractNum w:abstractNumId="76723406">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31115526">
+    <w:lvl w:ilvl="0" w:tplc="41147166">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4357,55 +4357,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96414944">
-    <w:abstractNumId w:val="96414944"/>
+  <w:num w:numId="76723406">
+    <w:abstractNumId w:val="76723406"/>
   </w:num>
-  <w:num w:numId="96414945">
-    <w:abstractNumId w:val="96414945"/>
+  <w:num w:numId="76723407">
+    <w:abstractNumId w:val="76723407"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15955,51 +15955,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId102965128" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId484404603" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55526a3969734d64b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/" TargetMode="External"/><Relationship Id="rId50256a3969734d692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/categorization" TargetMode="External"/><Relationship Id="rId65376a3969734f70c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf" TargetMode="External"/><Relationship Id="rId77096a3969734f770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId64396a3969734f931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId62356a3969734fa68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId52176a3969734fb2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52986a3969734ea18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52986a3969734ea18.jpg"/><Relationship Id="rId13326a3969734fe4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13326a3969734fe4b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId808912791" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId577082385" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59466a53e1c7cda11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/" TargetMode="External"/><Relationship Id="rId73416a53e1c7cda57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/categorization" TargetMode="External"/><Relationship Id="rId70496a53e1c7cf82e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf" TargetMode="External"/><Relationship Id="rId65766a53e1c7cf893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId71086a53e1c7cfa45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId14066a53e1c7cfb7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId59556a53e1c7cfc39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41556a53e1c7cea71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41556a53e1c7cea71.jpg"/><Relationship Id="rId52926a53e1c7cfcff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52926a53e1c7cfcff.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>