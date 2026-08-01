--- v9 (2026-07-12)
+++ v10 (2026-08-01)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Sleeper</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59466a53e1c7cda11" w:history="1">
+            <w:hyperlink r:id="rId24926a6e79a534157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73416a53e1c7cda57" w:history="1">
+            <w:hyperlink r:id="rId46096a6e79a53419d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -926,63 +926,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1995).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48393409" name="name45136a53e1c7cea74" descr="PISOZI_distribution_map.jpg"/>
+            <wp:docPr id="56168688" name="name24856a6e79a535771" descr="PISOZI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOZI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41556a53e1c7cea71" cstate="print"/>
+                    <a:blip r:embed="rId84606a6e79a53576f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2627,51 +2627,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapela G (2012) Competitividad de las empresas sociales forestales en México. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70496a53e1c7cf82e" w:history="1">
+      <w:hyperlink r:id="rId58206a6e79a536428" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2684,51 +2684,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cibrián Tovar D, Méndez Montiel JT, Campos Bolaños R, Yates HO, Flores Lara J (1995) Forest insects of Mexico. Universidad Autónoma Chapingo, Chapingo, Mexico, pp. 350-352.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65766a53e1c7cf893" w:history="1">
+      <w:hyperlink r:id="rId72546a6e79a53648e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2957,51 +2957,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> n. sp. (Coleoptera : Curculionidae). Un descortezador de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schl. Et Cham. Universidad Autónoma de Mexico, Escuela Nacional de Estudios Profesionales “Iztcala”, San Juan Itzacala, Mexico, pp. viii + 92 [Thesis]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71086a53e1c7cfa45" w:history="1">
+      <w:hyperlink r:id="rId89476a6e79a53664f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3145,51 +3145,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14066a53e1c7cfb7a" w:history="1">
+      <w:hyperlink r:id="rId25836a6e79a53678a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3264,51 +3264,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59556a53e1c7cfc39" w:history="1">
+      <w:hyperlink r:id="rId75656a6e79a53684f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3321,63 +3321,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="73006717" name="name82656a53e1c7cfd00" descr="eu_funding_250.png"/>
+            <wp:docPr id="92548437" name="name14196a6e79a536e93" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52926a53e1c7cfcff" cstate="print"/>
+                    <a:blip r:embed="rId38026a6e79a536e92" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3475,137 +3475,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76723407">
+  <w:abstractNum w:abstractNumId="68574205">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45798575">
+    <w:lvl w:ilvl="0" w:tplc="97677685">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45798575" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97677685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45798575" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97677685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45798575" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97677685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45798575" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97677685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45798575" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97677685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45798575" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97677685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45798575" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97677685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45798575" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97677685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76723406">
+  <w:abstractNum w:abstractNumId="68574204">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41147166">
+    <w:lvl w:ilvl="0" w:tplc="18775951">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4357,55 +4357,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76723406">
-    <w:abstractNumId w:val="76723406"/>
+  <w:num w:numId="68574204">
+    <w:abstractNumId w:val="68574204"/>
   </w:num>
-  <w:num w:numId="76723407">
-    <w:abstractNumId w:val="76723407"/>
+  <w:num w:numId="68574205">
+    <w:abstractNumId w:val="68574205"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15955,51 +15955,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId808912791" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId577082385" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59466a53e1c7cda11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/" TargetMode="External"/><Relationship Id="rId73416a53e1c7cda57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/categorization" TargetMode="External"/><Relationship Id="rId70496a53e1c7cf82e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf" TargetMode="External"/><Relationship Id="rId65766a53e1c7cf893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId71086a53e1c7cfa45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId14066a53e1c7cfb7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId59556a53e1c7cfc39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41556a53e1c7cea71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41556a53e1c7cea71.jpg"/><Relationship Id="rId52926a53e1c7cfcff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52926a53e1c7cfcff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId828183681" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId646970933" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24926a6e79a534157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/" TargetMode="External"/><Relationship Id="rId46096a6e79a53419d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/categorization" TargetMode="External"/><Relationship Id="rId58206a6e79a536428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf" TargetMode="External"/><Relationship Id="rId72546a6e79a53648e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId89476a6e79a53664f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId25836a6e79a53678a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId75656a6e79a53684f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84606a6e79a53576f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84606a6e79a53576f.jpg"/><Relationship Id="rId38026a6e79a536e92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38026a6e79a536e92.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>