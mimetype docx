--- v10 (2026-08-01)
+++ v11 (2026-08-22)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Sleeper</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24926a6e79a534157" w:history="1">
+            <w:hyperlink r:id="rId83816a890e1bd14ae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46096a6e79a53419d" w:history="1">
+            <w:hyperlink r:id="rId88766a890e1bd14f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -921,100 +921,68 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is currently only known from Mexico, where it occurs in several states in: Chihuahua, Coahuila, Cuidad de México, Durango, Hidalgo, Jalisco, Mexico, Michoacán, Morelos, and Puebla (Pineda Torres &amp; Guerrero Alarcón, 1983; O’Brien, 1989; Cibrián Tovar </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1995).</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
-      <w:r>
-[...37 lines deleted...]
-      </w:r>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mexico</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2627,51 +2595,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapela G (2012) Competitividad de las empresas sociales forestales en México. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58206a6e79a536428" w:history="1">
+      <w:hyperlink r:id="rId86066a890e1bd2a23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2684,51 +2652,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cibrián Tovar D, Méndez Montiel JT, Campos Bolaños R, Yates HO, Flores Lara J (1995) Forest insects of Mexico. Universidad Autónoma Chapingo, Chapingo, Mexico, pp. 350-352.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72546a6e79a53648e" w:history="1">
+      <w:hyperlink r:id="rId59136a890e1bd2a8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2957,51 +2925,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> n. sp. (Coleoptera : Curculionidae). Un descortezador de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schl. Et Cham. Universidad Autónoma de Mexico, Escuela Nacional de Estudios Profesionales “Iztcala”, San Juan Itzacala, Mexico, pp. viii + 92 [Thesis]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89476a6e79a53664f" w:history="1">
+      <w:hyperlink r:id="rId58556a890e1bd2ca8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3145,51 +3113,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25836a6e79a53678a" w:history="1">
+      <w:hyperlink r:id="rId52026a890e1bd2e1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 November 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3264,51 +3232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75656a6e79a53684f" w:history="1">
+      <w:hyperlink r:id="rId10046a890e1bd2efb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3321,63 +3289,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92548437" name="name14196a6e79a536e93" descr="eu_funding_250.png"/>
+            <wp:docPr id="92991269" name="name61296a890e1bd3138" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38026a6e79a536e92" cstate="print"/>
+                    <a:blip r:embed="rId71886a890e1bd3137" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3475,137 +3443,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68574205">
+  <w:abstractNum w:abstractNumId="91356941">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97677685">
+    <w:lvl w:ilvl="0" w:tplc="82055588">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97677685" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82055588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97677685" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82055588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97677685" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82055588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97677685" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82055588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97677685" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82055588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97677685" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82055588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97677685" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82055588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97677685" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82055588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68574204">
+  <w:abstractNum w:abstractNumId="91356940">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18775951">
+    <w:lvl w:ilvl="0" w:tplc="78235025">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4357,55 +4325,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68574204">
-    <w:abstractNumId w:val="68574204"/>
+  <w:num w:numId="91356940">
+    <w:abstractNumId w:val="91356940"/>
   </w:num>
-  <w:num w:numId="68574205">
-    <w:abstractNumId w:val="68574205"/>
+  <w:num w:numId="91356941">
+    <w:abstractNumId w:val="91356941"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15955,51 +15923,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId828183681" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId646970933" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24926a6e79a534157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/" TargetMode="External"/><Relationship Id="rId46096a6e79a53419d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/categorization" TargetMode="External"/><Relationship Id="rId58206a6e79a536428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf" TargetMode="External"/><Relationship Id="rId72546a6e79a53648e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId89476a6e79a53664f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId25836a6e79a53678a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId75656a6e79a53684f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84606a6e79a53576f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84606a6e79a53576f.jpg"/><Relationship Id="rId38026a6e79a536e92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38026a6e79a536e92.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId664491374" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId944521114" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83816a890e1bd14ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/" TargetMode="External"/><Relationship Id="rId88766a890e1bd14f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOZI/categorization" TargetMode="External"/><Relationship Id="rId86066a890e1bd2a23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccmss.org.mx/wpcontent/uploads/2014/10/Problemas_y_oportunidades_en_el_mercado_para_las_empresas_sociales_forestales_en_Mexico.pdf" TargetMode="External"/><Relationship Id="rId59136a890e1bd2a8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId58556a890e1bd2ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId52026a890e1bd2e1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId10046a890e1bd2efb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71886a890e1bd3137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71886a890e1bd3137.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>