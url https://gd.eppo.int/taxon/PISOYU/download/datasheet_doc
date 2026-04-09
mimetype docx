--- v7 (2026-03-18)
+++ v8 (2026-04-09)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yunnan pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId993769bb3727ce567" w:history="1">
+            <w:hyperlink r:id="rId590669d7206067209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151669bb3727ce5b6" w:history="1">
+            <w:hyperlink r:id="rId631869d7206067250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PISOYU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19988780" name="name649769bb3727ceb10" descr="12864.jpg"/>
+                  <wp:docPr id="31476733" name="name749369d72060678db" descr="12864.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12864.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId261669bb3727ceb0e" cstate="print"/>
+                          <a:blip r:embed="rId800869d72060678d8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId292169bb3727cec2c" w:history="1">
+            <w:hyperlink r:id="rId203469d72060679ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -758,63 +758,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77650339" name="name588569bb3727cfcdd" descr="PISOYU_distribution_map.jpg"/>
+            <wp:docPr id="7995798" name="name727969d7206068d75" descr="PISOYU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOYU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId135669bb3727cfcda" cstate="print"/>
+                    <a:blip r:embed="rId749469d7206068d72" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1999) for adult diagnosis or Williams and Langor (2011) for identification of mature larvae. DNA barcodes can be used to confirm identity of this species (Zhang </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2007; GenBank: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId738369bb3727d044a" w:history="1">
+      <w:hyperlink r:id="rId714569d72060694d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2339,51 +2339,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-110 [In Mandarin].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId705069bb3727d08ef" w:history="1">
+      <w:hyperlink r:id="rId422369d72060699c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3077,51 +3077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes yunnanensis.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId221069bb3727d0d8e" w:history="1">
+      <w:hyperlink r:id="rId743769d7206069e81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/41494</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 June 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3156,51 +3156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId126669bb3727d0e0d" w:history="1">
+      <w:hyperlink r:id="rId114369d7206069f02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 June 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3295,51 +3295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes yunnanensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId972569bb3727d0ef1" w:history="1">
+      <w:hyperlink r:id="rId262169d7206069feb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3352,63 +3352,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="34107277" name="name553369bb3727d0f9f" descr="eu_funding_250.png"/>
+            <wp:docPr id="95986674" name="name330869d720606a382" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId406969bb3727d0f9d" cstate="print"/>
+                    <a:blip r:embed="rId852769d720606a381" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3506,137 +3506,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39144225">
+  <w:abstractNum w:abstractNumId="33432472">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89091126">
+    <w:lvl w:ilvl="0" w:tplc="24662817">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89091126" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24662817" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89091126" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24662817" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89091126" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24662817" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89091126" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24662817" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89091126" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24662817" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89091126" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24662817" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89091126" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24662817" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89091126" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24662817" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39144224">
+  <w:abstractNum w:abstractNumId="33432471">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87798665">
+    <w:lvl w:ilvl="0" w:tplc="15160641">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4388,55 +4388,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39144224">
-    <w:abstractNumId w:val="39144224"/>
+  <w:num w:numId="33432471">
+    <w:abstractNumId w:val="33432471"/>
   </w:num>
-  <w:num w:numId="39144225">
-    <w:abstractNumId w:val="39144225"/>
+  <w:num w:numId="33432472">
+    <w:abstractNumId w:val="33432472"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15986,51 +15986,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId735199864" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId916971548" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId993769bb3727ce567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/" TargetMode="External"/><Relationship Id="rId151669bb3727ce5b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/categorization" TargetMode="External"/><Relationship Id="rId292169bb3727cec2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/photos" TargetMode="External"/><Relationship Id="rId738369bb3727d044a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId705069bb3727d08ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId221069bb3727d0d8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41494" TargetMode="External"/><Relationship Id="rId126669bb3727d0e0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId972569bb3727d0ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId261669bb3727ceb0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId261669bb3727ceb0e.jpg"/><Relationship Id="rId135669bb3727cfcda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId135669bb3727cfcda.jpg"/><Relationship Id="rId406969bb3727d0f9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId406969bb3727d0f9d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId718504689" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId391810725" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId590669d7206067209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/" TargetMode="External"/><Relationship Id="rId631869d7206067250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/categorization" TargetMode="External"/><Relationship Id="rId203469d72060679ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/photos" TargetMode="External"/><Relationship Id="rId714569d72060694d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId422369d72060699c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId743769d7206069e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41494" TargetMode="External"/><Relationship Id="rId114369d7206069f02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId262169d7206069feb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId800869d72060678d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId800869d72060678d8.jpg"/><Relationship Id="rId749469d7206068d72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId749469d7206068d72.jpg"/><Relationship Id="rId852769d720606a381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId852769d720606a381.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>