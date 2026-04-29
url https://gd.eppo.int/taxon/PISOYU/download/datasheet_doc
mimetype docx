--- v8 (2026-04-09)
+++ v9 (2026-04-29)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yunnan pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590669d7206067209" w:history="1">
+            <w:hyperlink r:id="rId376469f18d7bcfd69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631869d7206067250" w:history="1">
+            <w:hyperlink r:id="rId288569f18d7bcfdb0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PISOYU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="31476733" name="name749369d72060678db" descr="12864.jpg"/>
+                  <wp:docPr id="33900333" name="name745669f18d7bd064a" descr="12864.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12864.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId800869d72060678d8" cstate="print"/>
+                          <a:blip r:embed="rId875569f18d7bd0648" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId203469d72060679ff" w:history="1">
+            <w:hyperlink r:id="rId598369f18d7bd07c3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -758,63 +758,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7995798" name="name727969d7206068d75" descr="PISOYU_distribution_map.jpg"/>
+            <wp:docPr id="50763466" name="name573069f18d7bd19fc" descr="PISOYU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOYU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId749469d7206068d72" cstate="print"/>
+                    <a:blip r:embed="rId529369f18d7bd19f9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1999) for adult diagnosis or Williams and Langor (2011) for identification of mature larvae. DNA barcodes can be used to confirm identity of this species (Zhang </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2007; GenBank: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId714569d72060694d3" w:history="1">
+      <w:hyperlink r:id="rId315169f18d7bd21c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2339,51 +2339,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-110 [In Mandarin].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId422369d72060699c6" w:history="1">
+      <w:hyperlink r:id="rId408369f18d7bd2690" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3077,51 +3077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes yunnanensis.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId743769d7206069e81" w:history="1">
+      <w:hyperlink r:id="rId643369f18d7bd2b1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/41494</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 June 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3156,51 +3156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId114369d7206069f02" w:history="1">
+      <w:hyperlink r:id="rId319569f18d7bd2b9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 June 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3295,51 +3295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes yunnanensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId262169d7206069feb" w:history="1">
+      <w:hyperlink r:id="rId247669f18d7bd2c7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3352,63 +3352,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95986674" name="name330869d720606a382" descr="eu_funding_250.png"/>
+            <wp:docPr id="12078539" name="name732669f18d7bd2d4f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId852769d720606a381" cstate="print"/>
+                    <a:blip r:embed="rId670369f18d7bd2d4d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3506,137 +3506,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33432472">
+  <w:abstractNum w:abstractNumId="25831699">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24662817">
+    <w:lvl w:ilvl="0" w:tplc="62584414">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24662817" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62584414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24662817" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62584414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24662817" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62584414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24662817" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62584414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24662817" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62584414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24662817" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62584414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24662817" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62584414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24662817" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62584414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33432471">
+  <w:abstractNum w:abstractNumId="25831698">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15160641">
+    <w:lvl w:ilvl="0" w:tplc="87144497">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4388,55 +4388,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33432471">
-    <w:abstractNumId w:val="33432471"/>
+  <w:num w:numId="25831698">
+    <w:abstractNumId w:val="25831698"/>
   </w:num>
-  <w:num w:numId="33432472">
-    <w:abstractNumId w:val="33432472"/>
+  <w:num w:numId="25831699">
+    <w:abstractNumId w:val="25831699"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15986,51 +15986,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId718504689" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId391810725" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId590669d7206067209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/" TargetMode="External"/><Relationship Id="rId631869d7206067250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/categorization" TargetMode="External"/><Relationship Id="rId203469d72060679ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/photos" TargetMode="External"/><Relationship Id="rId714569d72060694d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId422369d72060699c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId743769d7206069e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41494" TargetMode="External"/><Relationship Id="rId114369d7206069f02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId262169d7206069feb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId800869d72060678d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId800869d72060678d8.jpg"/><Relationship Id="rId749469d7206068d72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId749469d7206068d72.jpg"/><Relationship Id="rId852769d720606a381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId852769d720606a381.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId928835322" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId660514089" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId376469f18d7bcfd69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/" TargetMode="External"/><Relationship Id="rId288569f18d7bcfdb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/categorization" TargetMode="External"/><Relationship Id="rId598369f18d7bd07c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/photos" TargetMode="External"/><Relationship Id="rId315169f18d7bd21c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId408369f18d7bd2690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId643369f18d7bd2b1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41494" TargetMode="External"/><Relationship Id="rId319569f18d7bd2b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId247669f18d7bd2c7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId875569f18d7bd0648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId875569f18d7bd0648.jpg"/><Relationship Id="rId529369f18d7bd19f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId529369f18d7bd19f9.jpg"/><Relationship Id="rId670369f18d7bd2d4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId670369f18d7bd2d4d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>