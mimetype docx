--- v9 (2026-04-29)
+++ v10 (2026-05-20)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yunnan pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376469f18d7bcfd69" w:history="1">
+            <w:hyperlink r:id="rId78806a0d5d6718f8e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288569f18d7bcfdb0" w:history="1">
+            <w:hyperlink r:id="rId63436a0d5d6719009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PISOYU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="33900333" name="name745669f18d7bd064a" descr="12864.jpg"/>
+                  <wp:docPr id="51479571" name="name57646a0d5d6719782" descr="12864.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12864.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId875569f18d7bd0648" cstate="print"/>
+                          <a:blip r:embed="rId30896a0d5d671977f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId598369f18d7bd07c3" w:history="1">
+            <w:hyperlink r:id="rId11926a0d5d6719a20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -758,63 +758,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50763466" name="name573069f18d7bd19fc" descr="PISOYU_distribution_map.jpg"/>
+            <wp:docPr id="5677309" name="name62266a0d5d671a97c" descr="PISOYU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOYU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId529369f18d7bd19f9" cstate="print"/>
+                    <a:blip r:embed="rId36256a0d5d671a979" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1999) for adult diagnosis or Williams and Langor (2011) for identification of mature larvae. DNA barcodes can be used to confirm identity of this species (Zhang </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2007; GenBank: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId315169f18d7bd21c0" w:history="1">
+      <w:hyperlink r:id="rId80166a0d5d671b10d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2339,51 +2339,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-110 [In Mandarin].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId408369f18d7bd2690" w:history="1">
+      <w:hyperlink r:id="rId67286a0d5d671b7e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3077,51 +3077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes yunnanensis.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId643369f18d7bd2b1e" w:history="1">
+      <w:hyperlink r:id="rId12856a0d5d671be28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/41494</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 June 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3156,51 +3156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId319569f18d7bd2b9b" w:history="1">
+      <w:hyperlink r:id="rId95686a0d5d671beac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 June 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3295,51 +3295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes yunnanensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId247669f18d7bd2c7d" w:history="1">
+      <w:hyperlink r:id="rId87566a0d5d671bfcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3352,63 +3352,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="12078539" name="name732669f18d7bd2d4f" descr="eu_funding_250.png"/>
+            <wp:docPr id="35509907" name="name98846a0d5d671c098" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId670369f18d7bd2d4d" cstate="print"/>
+                    <a:blip r:embed="rId38976a0d5d671c097" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3506,137 +3506,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25831699">
+  <w:abstractNum w:abstractNumId="28054912">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62584414">
+    <w:lvl w:ilvl="0" w:tplc="32233382">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62584414" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32233382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62584414" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32233382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62584414" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32233382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62584414" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32233382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62584414" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32233382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62584414" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32233382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62584414" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32233382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62584414" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32233382" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25831698">
+  <w:abstractNum w:abstractNumId="28054911">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87144497">
+    <w:lvl w:ilvl="0" w:tplc="13615224">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4388,55 +4388,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25831698">
-    <w:abstractNumId w:val="25831698"/>
+  <w:num w:numId="28054911">
+    <w:abstractNumId w:val="28054911"/>
   </w:num>
-  <w:num w:numId="25831699">
-    <w:abstractNumId w:val="25831699"/>
+  <w:num w:numId="28054912">
+    <w:abstractNumId w:val="28054912"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15986,51 +15986,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId928835322" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId660514089" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId376469f18d7bcfd69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/" TargetMode="External"/><Relationship Id="rId288569f18d7bcfdb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/categorization" TargetMode="External"/><Relationship Id="rId598369f18d7bd07c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/photos" TargetMode="External"/><Relationship Id="rId315169f18d7bd21c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId408369f18d7bd2690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId643369f18d7bd2b1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41494" TargetMode="External"/><Relationship Id="rId319569f18d7bd2b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId247669f18d7bd2c7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId875569f18d7bd0648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId875569f18d7bd0648.jpg"/><Relationship Id="rId529369f18d7bd19f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId529369f18d7bd19f9.jpg"/><Relationship Id="rId670369f18d7bd2d4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId670369f18d7bd2d4d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId677591952" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId413694264" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78806a0d5d6718f8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/" TargetMode="External"/><Relationship Id="rId63436a0d5d6719009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/categorization" TargetMode="External"/><Relationship Id="rId11926a0d5d6719a20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/photos" TargetMode="External"/><Relationship Id="rId80166a0d5d671b10d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId67286a0d5d671b7e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId12856a0d5d671be28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41494" TargetMode="External"/><Relationship Id="rId95686a0d5d671beac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId87566a0d5d671bfcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30896a0d5d671977f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30896a0d5d671977f.jpg"/><Relationship Id="rId36256a0d5d671a979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36256a0d5d671a979.jpg"/><Relationship Id="rId38976a0d5d671c097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38976a0d5d671c097.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>