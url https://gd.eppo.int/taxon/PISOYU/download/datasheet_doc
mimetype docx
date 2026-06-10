--- v10 (2026-05-20)
+++ v11 (2026-06-10)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yunnan pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78806a0d5d6718f8e" w:history="1">
+            <w:hyperlink r:id="rId15056a29d136f209b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63436a0d5d6719009" w:history="1">
+            <w:hyperlink r:id="rId60216a29d136f20e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PISOYU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51479571" name="name57646a0d5d6719782" descr="12864.jpg"/>
+                  <wp:docPr id="59821381" name="name31206a29d136f2697" descr="12864.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12864.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30896a0d5d671977f" cstate="print"/>
+                          <a:blip r:embed="rId87006a29d136f2695" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId11926a0d5d6719a20" w:history="1">
+            <w:hyperlink r:id="rId85766a29d136f27d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -758,63 +758,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5677309" name="name62266a0d5d671a97c" descr="PISOYU_distribution_map.jpg"/>
+            <wp:docPr id="31337389" name="name54416a29d136f3702" descr="PISOYU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOYU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36256a0d5d671a979" cstate="print"/>
+                    <a:blip r:embed="rId62636a29d136f36ff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1999) for adult diagnosis or Williams and Langor (2011) for identification of mature larvae. DNA barcodes can be used to confirm identity of this species (Zhang </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2007; GenBank: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80166a0d5d671b10d" w:history="1">
+      <w:hyperlink r:id="rId42056a29d136f3ea4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2339,51 +2339,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-110 [In Mandarin].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67286a0d5d671b7e2" w:history="1">
+      <w:hyperlink r:id="rId89816a29d13700179" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3077,51 +3077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes yunnanensis.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12856a0d5d671be28" w:history="1">
+      <w:hyperlink r:id="rId32936a29d13700645" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/41494</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 June 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3156,51 +3156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95686a0d5d671beac" w:history="1">
+      <w:hyperlink r:id="rId74746a29d137006c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 June 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3295,51 +3295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes yunnanensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87566a0d5d671bfcb" w:history="1">
+      <w:hyperlink r:id="rId61766a29d137007ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3352,63 +3352,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35509907" name="name98846a0d5d671c098" descr="eu_funding_250.png"/>
+            <wp:docPr id="93851012" name="name51416a29d13700860" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38976a0d5d671c097" cstate="print"/>
+                    <a:blip r:embed="rId50366a29d1370085f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3506,137 +3506,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28054912">
+  <w:abstractNum w:abstractNumId="67315476">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32233382">
+    <w:lvl w:ilvl="0" w:tplc="11569027">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32233382" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11569027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32233382" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11569027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32233382" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11569027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32233382" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11569027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32233382" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11569027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32233382" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11569027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32233382" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11569027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32233382" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11569027" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28054911">
+  <w:abstractNum w:abstractNumId="67315475">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13615224">
+    <w:lvl w:ilvl="0" w:tplc="10608836">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4388,55 +4388,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28054911">
-    <w:abstractNumId w:val="28054911"/>
+  <w:num w:numId="67315475">
+    <w:abstractNumId w:val="67315475"/>
   </w:num>
-  <w:num w:numId="28054912">
-    <w:abstractNumId w:val="28054912"/>
+  <w:num w:numId="67315476">
+    <w:abstractNumId w:val="67315476"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15986,51 +15986,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId677591952" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId413694264" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78806a0d5d6718f8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/" TargetMode="External"/><Relationship Id="rId63436a0d5d6719009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/categorization" TargetMode="External"/><Relationship Id="rId11926a0d5d6719a20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/photos" TargetMode="External"/><Relationship Id="rId80166a0d5d671b10d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId67286a0d5d671b7e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId12856a0d5d671be28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41494" TargetMode="External"/><Relationship Id="rId95686a0d5d671beac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId87566a0d5d671bfcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30896a0d5d671977f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30896a0d5d671977f.jpg"/><Relationship Id="rId36256a0d5d671a979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36256a0d5d671a979.jpg"/><Relationship Id="rId38976a0d5d671c097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38976a0d5d671c097.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId331341825" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId637428153" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15056a29d136f209b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/" TargetMode="External"/><Relationship Id="rId60216a29d136f20e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/categorization" TargetMode="External"/><Relationship Id="rId85766a29d136f27d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/photos" TargetMode="External"/><Relationship Id="rId42056a29d136f3ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId89816a29d13700179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId32936a29d13700645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41494" TargetMode="External"/><Relationship Id="rId74746a29d137006c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId61766a29d137007ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87006a29d136f2695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87006a29d136f2695.jpg"/><Relationship Id="rId62636a29d136f36ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62636a29d136f36ff.jpg"/><Relationship Id="rId50366a29d1370085f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50366a29d1370085f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>