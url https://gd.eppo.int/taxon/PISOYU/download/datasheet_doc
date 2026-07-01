--- v11 (2026-06-10)
+++ v12 (2026-07-01)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yunnan pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15056a29d136f209b" w:history="1">
+            <w:hyperlink r:id="rId67726a44eb7357642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60216a29d136f20e0" w:history="1">
+            <w:hyperlink r:id="rId23806a44eb7357687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PISOYU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59821381" name="name31206a29d136f2697" descr="12864.jpg"/>
+                  <wp:docPr id="84366403" name="name67556a44eb7357781" descr="12864.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12864.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId87006a29d136f2695" cstate="print"/>
+                          <a:blip r:embed="rId94476a44eb7357780" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId85766a29d136f27d5" w:history="1">
+            <w:hyperlink r:id="rId35686a44eb7357888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -758,63 +758,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31337389" name="name54416a29d136f3702" descr="PISOYU_distribution_map.jpg"/>
+            <wp:docPr id="35805339" name="name92376a44eb7358a47" descr="PISOYU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOYU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62636a29d136f36ff" cstate="print"/>
+                    <a:blip r:embed="rId96466a44eb7358a45" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1999) for adult diagnosis or Williams and Langor (2011) for identification of mature larvae. DNA barcodes can be used to confirm identity of this species (Zhang </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2007; GenBank: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42056a29d136f3ea4" w:history="1">
+      <w:hyperlink r:id="rId38706a44eb735918a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2339,51 +2339,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-110 [In Mandarin].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89816a29d13700179" w:history="1">
+      <w:hyperlink r:id="rId87256a44eb7359651" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3077,51 +3077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes yunnanensis.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32936a29d13700645" w:history="1">
+      <w:hyperlink r:id="rId65426a44eb7359aed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/41494</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 June 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3156,51 +3156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74746a29d137006c6" w:history="1">
+      <w:hyperlink r:id="rId48606a44eb7359b6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 June 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3295,51 +3295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes yunnanensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61766a29d137007ac" w:history="1">
+      <w:hyperlink r:id="rId41986a44eb7359c4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3352,63 +3352,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93851012" name="name51416a29d13700860" descr="eu_funding_250.png"/>
+            <wp:docPr id="52170016" name="name59716a44eb7359d22" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50366a29d1370085f" cstate="print"/>
+                    <a:blip r:embed="rId92426a44eb7359d20" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3506,137 +3506,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67315476">
+  <w:abstractNum w:abstractNumId="91325114">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11569027">
+    <w:lvl w:ilvl="0" w:tplc="34730286">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11569027" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34730286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11569027" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34730286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11569027" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34730286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11569027" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34730286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11569027" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34730286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11569027" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34730286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11569027" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34730286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11569027" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34730286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67315475">
+  <w:abstractNum w:abstractNumId="91325113">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10608836">
+    <w:lvl w:ilvl="0" w:tplc="22574309">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4388,55 +4388,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67315475">
-    <w:abstractNumId w:val="67315475"/>
+  <w:num w:numId="91325113">
+    <w:abstractNumId w:val="91325113"/>
   </w:num>
-  <w:num w:numId="67315476">
-    <w:abstractNumId w:val="67315476"/>
+  <w:num w:numId="91325114">
+    <w:abstractNumId w:val="91325114"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15986,51 +15986,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId331341825" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId637428153" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15056a29d136f209b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/" TargetMode="External"/><Relationship Id="rId60216a29d136f20e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/categorization" TargetMode="External"/><Relationship Id="rId85766a29d136f27d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/photos" TargetMode="External"/><Relationship Id="rId42056a29d136f3ea4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId89816a29d13700179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId32936a29d13700645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41494" TargetMode="External"/><Relationship Id="rId74746a29d137006c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId61766a29d137007ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87006a29d136f2695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87006a29d136f2695.jpg"/><Relationship Id="rId62636a29d136f36ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62636a29d136f36ff.jpg"/><Relationship Id="rId50366a29d1370085f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50366a29d1370085f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId898922829" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId874725730" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67726a44eb7357642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/" TargetMode="External"/><Relationship Id="rId23806a44eb7357687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/categorization" TargetMode="External"/><Relationship Id="rId35686a44eb7357888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/photos" TargetMode="External"/><Relationship Id="rId38706a44eb735918a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId87256a44eb7359651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId65426a44eb7359aed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41494" TargetMode="External"/><Relationship Id="rId48606a44eb7359b6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId41986a44eb7359c4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94476a44eb7357780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94476a44eb7357780.jpg"/><Relationship Id="rId96466a44eb7358a45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96466a44eb7358a45.jpg"/><Relationship Id="rId92426a44eb7359d20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92426a44eb7359d20.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>