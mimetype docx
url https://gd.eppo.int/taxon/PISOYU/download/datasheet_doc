--- v12 (2026-07-01)
+++ v13 (2026-07-21)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yunnan pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67726a44eb7357642" w:history="1">
+            <w:hyperlink r:id="rId92126a5ffafb882fc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23806a44eb7357687" w:history="1">
+            <w:hyperlink r:id="rId69406a5ffafb88342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PISOYU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="84366403" name="name67556a44eb7357781" descr="12864.jpg"/>
+                  <wp:docPr id="45282735" name="name78016a5ffafb88407" descr="12864.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12864.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId94476a44eb7357780" cstate="print"/>
+                          <a:blip r:embed="rId23986a5ffafb88406" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId35686a44eb7357888" w:history="1">
+            <w:hyperlink r:id="rId14666a5ffafb88527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -758,63 +758,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35805339" name="name92376a44eb7358a47" descr="PISOYU_distribution_map.jpg"/>
+            <wp:docPr id="43908624" name="name51186a5ffafb891c3" descr="PISOYU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOYU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96466a44eb7358a45" cstate="print"/>
+                    <a:blip r:embed="rId33706a5ffafb891c0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1999) for adult diagnosis or Williams and Langor (2011) for identification of mature larvae. DNA barcodes can be used to confirm identity of this species (Zhang </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2007; GenBank: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38706a44eb735918a" w:history="1">
+      <w:hyperlink r:id="rId99206a5ffafb898c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2339,51 +2339,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-110 [In Mandarin].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87256a44eb7359651" w:history="1">
+      <w:hyperlink r:id="rId24646a5ffafb89d82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3077,51 +3077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes yunnanensis.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65426a44eb7359aed" w:history="1">
+      <w:hyperlink r:id="rId17026a5ffafb8a209" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/41494</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 June 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3156,51 +3156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48606a44eb7359b6a" w:history="1">
+      <w:hyperlink r:id="rId26776a5ffafb8a286" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 June 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3295,51 +3295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes yunnanensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41986a44eb7359c4e" w:history="1">
+      <w:hyperlink r:id="rId61486a5ffafb8a365" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3352,63 +3352,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52170016" name="name59716a44eb7359d22" descr="eu_funding_250.png"/>
+            <wp:docPr id="92785464" name="name56986a5ffafb8a42d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92426a44eb7359d20" cstate="print"/>
+                    <a:blip r:embed="rId42556a5ffafb8a42c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3506,137 +3506,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91325114">
+  <w:abstractNum w:abstractNumId="89095065">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34730286">
+    <w:lvl w:ilvl="0" w:tplc="55372846">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34730286" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55372846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34730286" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55372846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34730286" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55372846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34730286" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55372846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34730286" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55372846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34730286" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55372846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34730286" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55372846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34730286" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55372846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91325113">
+  <w:abstractNum w:abstractNumId="89095064">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22574309">
+    <w:lvl w:ilvl="0" w:tplc="93915649">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4388,55 +4388,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91325113">
-    <w:abstractNumId w:val="91325113"/>
+  <w:num w:numId="89095064">
+    <w:abstractNumId w:val="89095064"/>
   </w:num>
-  <w:num w:numId="91325114">
-    <w:abstractNumId w:val="91325114"/>
+  <w:num w:numId="89095065">
+    <w:abstractNumId w:val="89095065"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15986,51 +15986,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId898922829" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId874725730" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67726a44eb7357642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/" TargetMode="External"/><Relationship Id="rId23806a44eb7357687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/categorization" TargetMode="External"/><Relationship Id="rId35686a44eb7357888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/photos" TargetMode="External"/><Relationship Id="rId38706a44eb735918a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId87256a44eb7359651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId65426a44eb7359aed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41494" TargetMode="External"/><Relationship Id="rId48606a44eb7359b6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId41986a44eb7359c4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94476a44eb7357780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94476a44eb7357780.jpg"/><Relationship Id="rId96466a44eb7358a45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96466a44eb7358a45.jpg"/><Relationship Id="rId92426a44eb7359d20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92426a44eb7359d20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId704539325" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId157944805" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92126a5ffafb882fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/" TargetMode="External"/><Relationship Id="rId69406a5ffafb88342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/categorization" TargetMode="External"/><Relationship Id="rId14666a5ffafb88527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/photos" TargetMode="External"/><Relationship Id="rId99206a5ffafb898c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId24646a5ffafb89d82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId17026a5ffafb8a209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41494" TargetMode="External"/><Relationship Id="rId26776a5ffafb8a286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId61486a5ffafb8a365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23986a5ffafb88406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23986a5ffafb88406.jpg"/><Relationship Id="rId33706a5ffafb891c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33706a5ffafb891c0.jpg"/><Relationship Id="rId42556a5ffafb8a42c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42556a5ffafb8a42c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>