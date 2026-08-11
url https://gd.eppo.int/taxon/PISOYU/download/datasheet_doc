--- v13 (2026-07-21)
+++ v14 (2026-08-11)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yunnan pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92126a5ffafb882fc" w:history="1">
+            <w:hyperlink r:id="rId38386a7b7bbe026b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69406a5ffafb88342" w:history="1">
+            <w:hyperlink r:id="rId59616a7b7bbe026f8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PISOYU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45282735" name="name78016a5ffafb88407" descr="12864.jpg"/>
+                  <wp:docPr id="6085382" name="name84396a7b7bbe03014" descr="12864.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12864.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23986a5ffafb88406" cstate="print"/>
+                          <a:blip r:embed="rId17356a7b7bbe03012" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId14666a5ffafb88527" w:history="1">
+            <w:hyperlink r:id="rId89406a7b7bbe0312c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -758,63 +758,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43908624" name="name51186a5ffafb891c3" descr="PISOYU_distribution_map.jpg"/>
+            <wp:docPr id="45781156" name="name92486a7b7bbe045a1" descr="PISOYU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOYU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33706a5ffafb891c0" cstate="print"/>
+                    <a:blip r:embed="rId74596a7b7bbe0459e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1999) for adult diagnosis or Williams and Langor (2011) for identification of mature larvae. DNA barcodes can be used to confirm identity of this species (Zhang </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2007; GenBank: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99206a5ffafb898c4" w:history="1">
+      <w:hyperlink r:id="rId42856a7b7bbe04d4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2339,51 +2339,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-110 [In Mandarin].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24646a5ffafb89d82" w:history="1">
+      <w:hyperlink r:id="rId50846a7b7bbe05254" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3077,51 +3077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes yunnanensis.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17026a5ffafb8a209" w:history="1">
+      <w:hyperlink r:id="rId72566a7b7bbe056f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/41494</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 June 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3156,51 +3156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26776a5ffafb8a286" w:history="1">
+      <w:hyperlink r:id="rId66056a7b7bbe05770" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 June 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3295,51 +3295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes yunnanensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61486a5ffafb8a365" w:history="1">
+      <w:hyperlink r:id="rId59246a7b7bbe05856" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3352,63 +3352,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92785464" name="name56986a5ffafb8a42d" descr="eu_funding_250.png"/>
+            <wp:docPr id="52227119" name="name43696a7b7bbe05932" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42556a5ffafb8a42c" cstate="print"/>
+                    <a:blip r:embed="rId13446a7b7bbe05931" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3506,137 +3506,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89095065">
+  <w:abstractNum w:abstractNumId="67000339">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55372846">
+    <w:lvl w:ilvl="0" w:tplc="12368751">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55372846" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12368751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55372846" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12368751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55372846" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12368751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55372846" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12368751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55372846" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12368751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55372846" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12368751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55372846" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12368751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55372846" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12368751" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89095064">
+  <w:abstractNum w:abstractNumId="67000338">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93915649">
+    <w:lvl w:ilvl="0" w:tplc="82690229">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4388,55 +4388,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89095064">
-    <w:abstractNumId w:val="89095064"/>
+  <w:num w:numId="67000338">
+    <w:abstractNumId w:val="67000338"/>
   </w:num>
-  <w:num w:numId="89095065">
-    <w:abstractNumId w:val="89095065"/>
+  <w:num w:numId="67000339">
+    <w:abstractNumId w:val="67000339"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15986,51 +15986,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId704539325" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId157944805" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92126a5ffafb882fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/" TargetMode="External"/><Relationship Id="rId69406a5ffafb88342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/categorization" TargetMode="External"/><Relationship Id="rId14666a5ffafb88527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/photos" TargetMode="External"/><Relationship Id="rId99206a5ffafb898c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId24646a5ffafb89d82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId17026a5ffafb8a209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41494" TargetMode="External"/><Relationship Id="rId26776a5ffafb8a286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId61486a5ffafb8a365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23986a5ffafb88406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23986a5ffafb88406.jpg"/><Relationship Id="rId33706a5ffafb891c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33706a5ffafb891c0.jpg"/><Relationship Id="rId42556a5ffafb8a42c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42556a5ffafb8a42c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId648858424" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId994748503" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38386a7b7bbe026b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/" TargetMode="External"/><Relationship Id="rId59616a7b7bbe026f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/categorization" TargetMode="External"/><Relationship Id="rId89406a7b7bbe0312c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/photos" TargetMode="External"/><Relationship Id="rId42856a7b7bbe04d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId50846a7b7bbe05254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId72566a7b7bbe056f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41494" TargetMode="External"/><Relationship Id="rId66056a7b7bbe05770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId59246a7b7bbe05856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17356a7b7bbe03012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17356a7b7bbe03012.jpg"/><Relationship Id="rId74596a7b7bbe0459e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74596a7b7bbe0459e.jpg"/><Relationship Id="rId13446a7b7bbe05931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13446a7b7bbe05931.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>