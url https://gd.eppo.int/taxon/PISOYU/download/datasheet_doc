--- v14 (2026-08-11)
+++ v15 (2026-08-31)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yunnan pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38386a7b7bbe026b4" w:history="1">
+            <w:hyperlink r:id="rId38656a95fa647816d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59616a7b7bbe026f8" w:history="1">
+            <w:hyperlink r:id="rId15306a95fa64781b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PISOYU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="6085382" name="name84396a7b7bbe03014" descr="12864.jpg"/>
+                  <wp:docPr id="73126283" name="name30106a95fa64789c1" descr="12864.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12864.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17356a7b7bbe03012" cstate="print"/>
+                          <a:blip r:embed="rId42816a95fa64789bf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId89406a7b7bbe0312c" w:history="1">
+            <w:hyperlink r:id="rId21566a95fa6478ade" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -758,63 +758,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45781156" name="name92486a7b7bbe045a1" descr="PISOYU_distribution_map.jpg"/>
+            <wp:docPr id="99503542" name="name63216a95fa6479a16" descr="PISOYU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOYU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74596a7b7bbe0459e" cstate="print"/>
+                    <a:blip r:embed="rId44666a95fa6479a14" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1614,51 +1614,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1999) for adult diagnosis or Williams and Langor (2011) for identification of mature larvae. DNA barcodes can be used to confirm identity of this species (Zhang </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2007; GenBank: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42856a7b7bbe04d4c" w:history="1">
+      <w:hyperlink r:id="rId44636a95fa647a162" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2339,51 +2339,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 102-110 [In Mandarin].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50846a7b7bbe05254" w:history="1">
+      <w:hyperlink r:id="rId17006a95fa647a648" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3077,51 +3077,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes yunnanensis.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72566a7b7bbe056f1" w:history="1">
+      <w:hyperlink r:id="rId65036a95fa647aaf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/41494</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 June 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3156,51 +3156,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66056a7b7bbe05770" w:history="1">
+      <w:hyperlink r:id="rId66396a95fa647ab6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 June 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3295,51 +3295,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes yunnanensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59246a7b7bbe05856" w:history="1">
+      <w:hyperlink r:id="rId59606a95fa647ac53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3352,63 +3352,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52227119" name="name43696a7b7bbe05932" descr="eu_funding_250.png"/>
+            <wp:docPr id="34005148" name="name73536a95fa647ace9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13446a7b7bbe05931" cstate="print"/>
+                    <a:blip r:embed="rId84036a95fa647ace8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3506,137 +3506,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67000339">
+  <w:abstractNum w:abstractNumId="75794272">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12368751">
+    <w:lvl w:ilvl="0" w:tplc="87437048">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12368751" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87437048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12368751" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87437048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12368751" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87437048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12368751" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87437048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12368751" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87437048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12368751" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87437048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12368751" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87437048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12368751" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87437048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67000338">
+  <w:abstractNum w:abstractNumId="75794271">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82690229">
+    <w:lvl w:ilvl="0" w:tplc="28538612">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4388,55 +4388,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67000338">
-    <w:abstractNumId w:val="67000338"/>
+  <w:num w:numId="75794271">
+    <w:abstractNumId w:val="75794271"/>
   </w:num>
-  <w:num w:numId="67000339">
-    <w:abstractNumId w:val="67000339"/>
+  <w:num w:numId="75794272">
+    <w:abstractNumId w:val="75794272"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15986,51 +15986,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId648858424" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId994748503" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38386a7b7bbe026b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/" TargetMode="External"/><Relationship Id="rId59616a7b7bbe026f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/categorization" TargetMode="External"/><Relationship Id="rId89406a7b7bbe0312c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/photos" TargetMode="External"/><Relationship Id="rId42856a7b7bbe04d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId50846a7b7bbe05254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId72566a7b7bbe056f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41494" TargetMode="External"/><Relationship Id="rId66056a7b7bbe05770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId59246a7b7bbe05856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17356a7b7bbe03012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17356a7b7bbe03012.jpg"/><Relationship Id="rId74596a7b7bbe0459e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74596a7b7bbe0459e.jpg"/><Relationship Id="rId13446a7b7bbe05931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13446a7b7bbe05931.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId133609660" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId278944283" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38656a95fa647816d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/" TargetMode="External"/><Relationship Id="rId15306a95fa64781b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/categorization" TargetMode="External"/><Relationship Id="rId21566a95fa6478ade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOYU/photos" TargetMode="External"/><Relationship Id="rId44636a95fa647a162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId17006a95fa647a648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId65036a95fa647aaf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41494" TargetMode="External"/><Relationship Id="rId66396a95fa647ab6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId59606a95fa647ac53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42816a95fa64789bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42816a95fa64789bf.jpg"/><Relationship Id="rId44666a95fa6479a14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44666a95fa6479a14.jpg"/><Relationship Id="rId84036a95fa647ace8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84036a95fa647ace8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>