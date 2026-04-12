--- v7 (2026-03-23)
+++ v8 (2026-04-12)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> lodgepole terminal weevil, lodgepole-pine terminal weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507769c15ab830c48" w:history="1">
+            <w:hyperlink r:id="rId177969dbead52437c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486469c15ab830cb3" w:history="1">
+            <w:hyperlink r:id="rId754469dbead5243e4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PISOTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48308365" name="name322569c15ab831288" descr="14895.jpg"/>
+                  <wp:docPr id="70942197" name="name976369dbead5248f1" descr="14895.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14895.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId111169c15ab831287" cstate="print"/>
+                          <a:blip r:embed="rId128469dbead5248f0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId294469c15ab8313ba" w:history="1">
+            <w:hyperlink r:id="rId417969dbead5249e6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -741,63 +741,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This weevil species is distributed in the western half of the United States of America and Canada, ranging from southern parts of both Yukon and the Northwest Territories in the north, to California, Utah and Colorado in the south. Its distribution follows that of lodgepole pine, but it also occurs in the boreal forest in Alberta, Saskatchewan and Manitoba where the host is jack pine and its hybrids.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24042243" name="name764369c15ab83253c" descr="PISOTE_distribution_map.jpg"/>
+            <wp:docPr id="89576162" name="name831569dbead525579" descr="PISOTE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOTE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId571569c15ab832538" cstate="print"/>
+                    <a:blip r:embed="rId555769dbead525576" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3228,51 +3228,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId786769c15ab833755" w:history="1">
+      <w:hyperlink r:id="rId302769dbead526da3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3287,51 +3287,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUFORGEN (2023) Species - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus banksiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. European Forest Genetic Resources Programme. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId363069c15ab8337cc" w:history="1">
+      <w:hyperlink r:id="rId194769dbead526eb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.euforgen.org/species/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4505,51 +4505,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes terminalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId176669c15ab833fa0" w:history="1">
+      <w:hyperlink r:id="rId493969dbead527a61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4740,90 +4740,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId355969c15ab834114" w:history="1">
+      <w:hyperlink r:id="rId254469dbead527c4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3868990" name="name806969c15ab8341c8" descr="eu_funding_250.png"/>
+            <wp:docPr id="98321291" name="name758869dbead527ed9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId408769c15ab8341c7" cstate="print"/>
+                    <a:blip r:embed="rId398669dbead527ed7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4921,137 +4921,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95986757">
+  <w:abstractNum w:abstractNumId="39414957">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79620456">
+    <w:lvl w:ilvl="0" w:tplc="59883629">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79620456" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59883629" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79620456" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59883629" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79620456" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59883629" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79620456" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59883629" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79620456" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59883629" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79620456" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59883629" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79620456" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59883629" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79620456" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59883629" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95986756">
+  <w:abstractNum w:abstractNumId="39414956">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89743715">
+    <w:lvl w:ilvl="0" w:tplc="45265652">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5803,55 +5803,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95986756">
-    <w:abstractNumId w:val="95986756"/>
+  <w:num w:numId="39414956">
+    <w:abstractNumId w:val="39414956"/>
   </w:num>
-  <w:num w:numId="95986757">
-    <w:abstractNumId w:val="95986757"/>
+  <w:num w:numId="39414957">
+    <w:abstractNumId w:val="39414957"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17401,51 +17401,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId560298070" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId208006789" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId507769c15ab830c48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/" TargetMode="External"/><Relationship Id="rId486469c15ab830cb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/categorization" TargetMode="External"/><Relationship Id="rId294469c15ab8313ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/photos" TargetMode="External"/><Relationship Id="rId786769c15ab833755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId363069c15ab8337cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/" TargetMode="External"/><Relationship Id="rId176669c15ab833fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId355969c15ab834114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId111169c15ab831287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId111169c15ab831287.jpg"/><Relationship Id="rId571569c15ab832538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId571569c15ab832538.jpg"/><Relationship Id="rId408769c15ab8341c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId408769c15ab8341c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId649504444" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId417197275" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId177969dbead52437c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/" TargetMode="External"/><Relationship Id="rId754469dbead5243e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/categorization" TargetMode="External"/><Relationship Id="rId417969dbead5249e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/photos" TargetMode="External"/><Relationship Id="rId302769dbead526da3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId194769dbead526eb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/" TargetMode="External"/><Relationship Id="rId493969dbead527a61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId254469dbead527c4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId128469dbead5248f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId128469dbead5248f0.jpg"/><Relationship Id="rId555769dbead525576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId555769dbead525576.jpg"/><Relationship Id="rId398669dbead527ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId398669dbead527ed7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>