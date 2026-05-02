--- v8 (2026-04-12)
+++ v9 (2026-05-02)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> lodgepole terminal weevil, lodgepole-pine terminal weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177969dbead52437c" w:history="1">
+            <w:hyperlink r:id="rId380869f65ea5b3372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754469dbead5243e4" w:history="1">
+            <w:hyperlink r:id="rId440869f65ea5b33dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PISOTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70942197" name="name976369dbead5248f1" descr="14895.jpg"/>
+                  <wp:docPr id="5496850" name="name697269f65ea5b3aa5" descr="14895.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14895.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId128469dbead5248f0" cstate="print"/>
+                          <a:blip r:embed="rId207769f65ea5b3aa3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId417969dbead5249e6" w:history="1">
+            <w:hyperlink r:id="rId323669f65ea5b3be9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -741,63 +741,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This weevil species is distributed in the western half of the United States of America and Canada, ranging from southern parts of both Yukon and the Northwest Territories in the north, to California, Utah and Colorado in the south. Its distribution follows that of lodgepole pine, but it also occurs in the boreal forest in Alberta, Saskatchewan and Manitoba where the host is jack pine and its hybrids.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89576162" name="name831569dbead525579" descr="PISOTE_distribution_map.jpg"/>
+            <wp:docPr id="11735757" name="name440369f65ea5b4c0c" descr="PISOTE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOTE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId555769dbead525576" cstate="print"/>
+                    <a:blip r:embed="rId478769f65ea5b4c08" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3228,51 +3228,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId302769dbead526da3" w:history="1">
+      <w:hyperlink r:id="rId628569f65ea5b5ff8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3287,51 +3287,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUFORGEN (2023) Species - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus banksiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. European Forest Genetic Resources Programme. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId194769dbead526eb8" w:history="1">
+      <w:hyperlink r:id="rId876969f65ea5b605d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.euforgen.org/species/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4505,51 +4505,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes terminalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId493969dbead527a61" w:history="1">
+      <w:hyperlink r:id="rId342369f65ea5b67ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4740,90 +4740,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId254469dbead527c4e" w:history="1">
+      <w:hyperlink r:id="rId992469f65ea5b6978" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98321291" name="name758869dbead527ed9" descr="eu_funding_250.png"/>
+            <wp:docPr id="30641647" name="name595869f65ea5b6dd9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId398669dbead527ed7" cstate="print"/>
+                    <a:blip r:embed="rId414969f65ea5b6dd7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4921,137 +4921,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39414957">
+  <w:abstractNum w:abstractNumId="48547731">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59883629">
+    <w:lvl w:ilvl="0" w:tplc="46906904">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59883629" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46906904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59883629" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46906904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59883629" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46906904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59883629" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46906904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59883629" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46906904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59883629" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46906904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59883629" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46906904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59883629" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46906904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39414956">
+  <w:abstractNum w:abstractNumId="48547730">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45265652">
+    <w:lvl w:ilvl="0" w:tplc="92845559">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5803,55 +5803,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39414956">
-    <w:abstractNumId w:val="39414956"/>
+  <w:num w:numId="48547730">
+    <w:abstractNumId w:val="48547730"/>
   </w:num>
-  <w:num w:numId="39414957">
-    <w:abstractNumId w:val="39414957"/>
+  <w:num w:numId="48547731">
+    <w:abstractNumId w:val="48547731"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17401,51 +17401,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId649504444" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId417197275" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId177969dbead52437c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/" TargetMode="External"/><Relationship Id="rId754469dbead5243e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/categorization" TargetMode="External"/><Relationship Id="rId417969dbead5249e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/photos" TargetMode="External"/><Relationship Id="rId302769dbead526da3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId194769dbead526eb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/" TargetMode="External"/><Relationship Id="rId493969dbead527a61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId254469dbead527c4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId128469dbead5248f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId128469dbead5248f0.jpg"/><Relationship Id="rId555769dbead525576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId555769dbead525576.jpg"/><Relationship Id="rId398669dbead527ed7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId398669dbead527ed7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId553914316" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId933258400" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId380869f65ea5b3372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/" TargetMode="External"/><Relationship Id="rId440869f65ea5b33dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/categorization" TargetMode="External"/><Relationship Id="rId323669f65ea5b3be9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/photos" TargetMode="External"/><Relationship Id="rId628569f65ea5b5ff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId876969f65ea5b605d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/" TargetMode="External"/><Relationship Id="rId342369f65ea5b67ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId992469f65ea5b6978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId207769f65ea5b3aa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId207769f65ea5b3aa3.jpg"/><Relationship Id="rId478769f65ea5b4c08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId478769f65ea5b4c08.jpg"/><Relationship Id="rId414969f65ea5b6dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId414969f65ea5b6dd7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>