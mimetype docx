--- v9 (2026-05-02)
+++ v10 (2026-05-23)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> lodgepole terminal weevil, lodgepole-pine terminal weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380869f65ea5b3372" w:history="1">
+            <w:hyperlink r:id="rId45666a11014d74a3c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440869f65ea5b33dd" w:history="1">
+            <w:hyperlink r:id="rId74236a11014d74aa7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PISOTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="5496850" name="name697269f65ea5b3aa5" descr="14895.jpg"/>
+                  <wp:docPr id="230704" name="name81756a11014d7515b" descr="14895.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14895.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId207769f65ea5b3aa3" cstate="print"/>
+                          <a:blip r:embed="rId69356a11014d75159" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId323669f65ea5b3be9" w:history="1">
+            <w:hyperlink r:id="rId78656a11014d75298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -741,63 +741,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This weevil species is distributed in the western half of the United States of America and Canada, ranging from southern parts of both Yukon and the Northwest Territories in the north, to California, Utah and Colorado in the south. Its distribution follows that of lodgepole pine, but it also occurs in the boreal forest in Alberta, Saskatchewan and Manitoba where the host is jack pine and its hybrids.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11735757" name="name440369f65ea5b4c0c" descr="PISOTE_distribution_map.jpg"/>
+            <wp:docPr id="36493486" name="name56436a11014d76172" descr="PISOTE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOTE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId478769f65ea5b4c08" cstate="print"/>
+                    <a:blip r:embed="rId11316a11014d7616f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3228,51 +3228,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId628569f65ea5b5ff8" w:history="1">
+      <w:hyperlink r:id="rId42196a11014d773a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3287,51 +3287,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUFORGEN (2023) Species - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus banksiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. European Forest Genetic Resources Programme. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId876969f65ea5b605d" w:history="1">
+      <w:hyperlink r:id="rId85576a11014d7740e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.euforgen.org/species/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4505,51 +4505,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes terminalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId342369f65ea5b67ff" w:history="1">
+      <w:hyperlink r:id="rId30486a11014d77bc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4740,90 +4740,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId992469f65ea5b6978" w:history="1">
+      <w:hyperlink r:id="rId61396a11014d77d3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30641647" name="name595869f65ea5b6dd9" descr="eu_funding_250.png"/>
+            <wp:docPr id="29819098" name="name83026a11014d77db0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId414969f65ea5b6dd7" cstate="print"/>
+                    <a:blip r:embed="rId56766a11014d77daf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4921,137 +4921,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48547731">
+  <w:abstractNum w:abstractNumId="12589218">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46906904">
+    <w:lvl w:ilvl="0" w:tplc="11515606">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46906904" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11515606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46906904" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11515606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46906904" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11515606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46906904" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11515606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46906904" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11515606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46906904" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11515606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46906904" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11515606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46906904" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11515606" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48547730">
+  <w:abstractNum w:abstractNumId="12589217">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92845559">
+    <w:lvl w:ilvl="0" w:tplc="38707325">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5803,55 +5803,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48547730">
-    <w:abstractNumId w:val="48547730"/>
+  <w:num w:numId="12589217">
+    <w:abstractNumId w:val="12589217"/>
   </w:num>
-  <w:num w:numId="48547731">
-    <w:abstractNumId w:val="48547731"/>
+  <w:num w:numId="12589218">
+    <w:abstractNumId w:val="12589218"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17401,51 +17401,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId553914316" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId933258400" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId380869f65ea5b3372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/" TargetMode="External"/><Relationship Id="rId440869f65ea5b33dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/categorization" TargetMode="External"/><Relationship Id="rId323669f65ea5b3be9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/photos" TargetMode="External"/><Relationship Id="rId628569f65ea5b5ff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId876969f65ea5b605d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/" TargetMode="External"/><Relationship Id="rId342369f65ea5b67ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId992469f65ea5b6978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId207769f65ea5b3aa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId207769f65ea5b3aa3.jpg"/><Relationship Id="rId478769f65ea5b4c08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId478769f65ea5b4c08.jpg"/><Relationship Id="rId414969f65ea5b6dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId414969f65ea5b6dd7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId588550930" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId625972245" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45666a11014d74a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/" TargetMode="External"/><Relationship Id="rId74236a11014d74aa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/categorization" TargetMode="External"/><Relationship Id="rId78656a11014d75298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/photos" TargetMode="External"/><Relationship Id="rId42196a11014d773a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId85576a11014d7740e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/" TargetMode="External"/><Relationship Id="rId30486a11014d77bc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61396a11014d77d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId69356a11014d75159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69356a11014d75159.jpg"/><Relationship Id="rId11316a11014d7616f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11316a11014d7616f.jpg"/><Relationship Id="rId56766a11014d77daf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56766a11014d77daf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>