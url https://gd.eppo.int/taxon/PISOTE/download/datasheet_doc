--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> lodgepole terminal weevil, lodgepole-pine terminal weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45666a11014d74a3c" w:history="1">
+            <w:hyperlink r:id="rId62846a2bbffe8c3ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74236a11014d74aa7" w:history="1">
+            <w:hyperlink r:id="rId78796a2bbffe8c4d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PISOTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="230704" name="name81756a11014d7515b" descr="14895.jpg"/>
+                  <wp:docPr id="53257632" name="name96726a2bbffe8cb53" descr="14895.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14895.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId69356a11014d75159" cstate="print"/>
+                          <a:blip r:embed="rId89426a2bbffe8cb51" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId78656a11014d75298" w:history="1">
+            <w:hyperlink r:id="rId19576a2bbffe8cc81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -741,63 +741,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This weevil species is distributed in the western half of the United States of America and Canada, ranging from southern parts of both Yukon and the Northwest Territories in the north, to California, Utah and Colorado in the south. Its distribution follows that of lodgepole pine, but it also occurs in the boreal forest in Alberta, Saskatchewan and Manitoba where the host is jack pine and its hybrids.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36493486" name="name56436a11014d76172" descr="PISOTE_distribution_map.jpg"/>
+            <wp:docPr id="35799560" name="name86316a2bbffe8daa4" descr="PISOTE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOTE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11316a11014d7616f" cstate="print"/>
+                    <a:blip r:embed="rId54446a2bbffe8daa1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3228,51 +3228,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42196a11014d773a5" w:history="1">
+      <w:hyperlink r:id="rId71736a2bbffe8edc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3287,51 +3287,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUFORGEN (2023) Species - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus banksiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. European Forest Genetic Resources Programme. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85576a11014d7740e" w:history="1">
+      <w:hyperlink r:id="rId79026a2bbffe8ee4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.euforgen.org/species/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4505,51 +4505,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes terminalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30486a11014d77bc5" w:history="1">
+      <w:hyperlink r:id="rId40786a2bbffe8f62c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4740,90 +4740,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61396a11014d77d3c" w:history="1">
+      <w:hyperlink r:id="rId93726a2bbffe8f7c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="29819098" name="name83026a11014d77db0" descr="eu_funding_250.png"/>
+            <wp:docPr id="96940647" name="name67396a2bbffe8f86c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56766a11014d77daf" cstate="print"/>
+                    <a:blip r:embed="rId29776a2bbffe8f86b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4921,137 +4921,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12589218">
+  <w:abstractNum w:abstractNumId="89786602">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11515606">
+    <w:lvl w:ilvl="0" w:tplc="37741838">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11515606" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37741838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11515606" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37741838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11515606" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37741838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11515606" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37741838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11515606" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37741838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11515606" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37741838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11515606" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37741838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11515606" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37741838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12589217">
+  <w:abstractNum w:abstractNumId="89786601">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38707325">
+    <w:lvl w:ilvl="0" w:tplc="24072592">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5803,55 +5803,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12589217">
-    <w:abstractNumId w:val="12589217"/>
+  <w:num w:numId="89786601">
+    <w:abstractNumId w:val="89786601"/>
   </w:num>
-  <w:num w:numId="12589218">
-    <w:abstractNumId w:val="12589218"/>
+  <w:num w:numId="89786602">
+    <w:abstractNumId w:val="89786602"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17401,51 +17401,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId588550930" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId625972245" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45666a11014d74a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/" TargetMode="External"/><Relationship Id="rId74236a11014d74aa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/categorization" TargetMode="External"/><Relationship Id="rId78656a11014d75298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/photos" TargetMode="External"/><Relationship Id="rId42196a11014d773a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId85576a11014d7740e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/" TargetMode="External"/><Relationship Id="rId30486a11014d77bc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61396a11014d77d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId69356a11014d75159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69356a11014d75159.jpg"/><Relationship Id="rId11316a11014d7616f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11316a11014d7616f.jpg"/><Relationship Id="rId56766a11014d77daf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56766a11014d77daf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId506541438" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId208662418" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62846a2bbffe8c3ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/" TargetMode="External"/><Relationship Id="rId78796a2bbffe8c4d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/categorization" TargetMode="External"/><Relationship Id="rId19576a2bbffe8cc81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/photos" TargetMode="External"/><Relationship Id="rId71736a2bbffe8edc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId79026a2bbffe8ee4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/" TargetMode="External"/><Relationship Id="rId40786a2bbffe8f62c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93726a2bbffe8f7c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId89426a2bbffe8cb51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89426a2bbffe8cb51.jpg"/><Relationship Id="rId54446a2bbffe8daa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54446a2bbffe8daa1.jpg"/><Relationship Id="rId29776a2bbffe8f86b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29776a2bbffe8f86b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>