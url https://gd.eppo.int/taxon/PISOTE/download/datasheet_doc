--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> lodgepole terminal weevil, lodgepole-pine terminal weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62846a2bbffe8c3ff" w:history="1">
+            <w:hyperlink r:id="rId76486a464a7aa78b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78796a2bbffe8c4d0" w:history="1">
+            <w:hyperlink r:id="rId95326a464a7aa792b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PISOTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="53257632" name="name96726a2bbffe8cb53" descr="14895.jpg"/>
+                  <wp:docPr id="56282458" name="name65596a464a7aa7ef2" descr="14895.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14895.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId89426a2bbffe8cb51" cstate="print"/>
+                          <a:blip r:embed="rId11466a464a7aa7ef0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId19576a2bbffe8cc81" w:history="1">
+            <w:hyperlink r:id="rId43976a464a7aa8049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -741,63 +741,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This weevil species is distributed in the western half of the United States of America and Canada, ranging from southern parts of both Yukon and the Northwest Territories in the north, to California, Utah and Colorado in the south. Its distribution follows that of lodgepole pine, but it also occurs in the boreal forest in Alberta, Saskatchewan and Manitoba where the host is jack pine and its hybrids.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35799560" name="name86316a2bbffe8daa4" descr="PISOTE_distribution_map.jpg"/>
+            <wp:docPr id="43872316" name="name34576a464a7aa8b24" descr="PISOTE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOTE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54446a2bbffe8daa1" cstate="print"/>
+                    <a:blip r:embed="rId37726a464a7aa8b21" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3228,51 +3228,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71736a2bbffe8edc6" w:history="1">
+      <w:hyperlink r:id="rId58116a464a7aa9d73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3287,51 +3287,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUFORGEN (2023) Species - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus banksiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. European Forest Genetic Resources Programme. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79026a2bbffe8ee4b" w:history="1">
+      <w:hyperlink r:id="rId88306a464a7aa9dd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.euforgen.org/species/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4505,51 +4505,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes terminalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40786a2bbffe8f62c" w:history="1">
+      <w:hyperlink r:id="rId83136a464a7aaa5da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4740,90 +4740,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93726a2bbffe8f7c9" w:history="1">
+      <w:hyperlink r:id="rId53726a464a7aaa755" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="96940647" name="name67396a2bbffe8f86c" descr="eu_funding_250.png"/>
+            <wp:docPr id="48434580" name="name90696a464a7aaa7e9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29776a2bbffe8f86b" cstate="print"/>
+                    <a:blip r:embed="rId26746a464a7aaa7e8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4921,137 +4921,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89786602">
+  <w:abstractNum w:abstractNumId="66378088">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37741838">
+    <w:lvl w:ilvl="0" w:tplc="48135723">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37741838" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48135723" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37741838" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48135723" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37741838" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48135723" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37741838" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48135723" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37741838" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48135723" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37741838" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48135723" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37741838" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48135723" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37741838" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48135723" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89786601">
+  <w:abstractNum w:abstractNumId="66378087">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24072592">
+    <w:lvl w:ilvl="0" w:tplc="38919435">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5803,55 +5803,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89786601">
-    <w:abstractNumId w:val="89786601"/>
+  <w:num w:numId="66378087">
+    <w:abstractNumId w:val="66378087"/>
   </w:num>
-  <w:num w:numId="89786602">
-    <w:abstractNumId w:val="89786602"/>
+  <w:num w:numId="66378088">
+    <w:abstractNumId w:val="66378088"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17401,51 +17401,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId506541438" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId208662418" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62846a2bbffe8c3ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/" TargetMode="External"/><Relationship Id="rId78796a2bbffe8c4d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/categorization" TargetMode="External"/><Relationship Id="rId19576a2bbffe8cc81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/photos" TargetMode="External"/><Relationship Id="rId71736a2bbffe8edc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId79026a2bbffe8ee4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/" TargetMode="External"/><Relationship Id="rId40786a2bbffe8f62c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93726a2bbffe8f7c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId89426a2bbffe8cb51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89426a2bbffe8cb51.jpg"/><Relationship Id="rId54446a2bbffe8daa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54446a2bbffe8daa1.jpg"/><Relationship Id="rId29776a2bbffe8f86b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29776a2bbffe8f86b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId768670862" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId652820428" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76486a464a7aa78b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/" TargetMode="External"/><Relationship Id="rId95326a464a7aa792b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/categorization" TargetMode="External"/><Relationship Id="rId43976a464a7aa8049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/photos" TargetMode="External"/><Relationship Id="rId58116a464a7aa9d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId88306a464a7aa9dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/" TargetMode="External"/><Relationship Id="rId83136a464a7aaa5da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53726a464a7aaa755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId11466a464a7aa7ef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11466a464a7aa7ef0.jpg"/><Relationship Id="rId37726a464a7aa8b21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37726a464a7aa8b21.jpg"/><Relationship Id="rId26746a464a7aaa7e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26746a464a7aaa7e8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>