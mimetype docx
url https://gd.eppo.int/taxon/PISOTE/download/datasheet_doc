--- v12 (2026-07-02)
+++ v13 (2026-07-26)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> lodgepole terminal weevil, lodgepole-pine terminal weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76486a464a7aa78b3" w:history="1">
+            <w:hyperlink r:id="rId61766a657b9cabf0d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95326a464a7aa792b" w:history="1">
+            <w:hyperlink r:id="rId93826a657b9cabf7b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PISOTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56282458" name="name65596a464a7aa7ef2" descr="14895.jpg"/>
+                  <wp:docPr id="92983836" name="name27406a657b9cac78c" descr="14895.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14895.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11466a464a7aa7ef0" cstate="print"/>
+                          <a:blip r:embed="rId36126a657b9cac78a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId43976a464a7aa8049" w:history="1">
+            <w:hyperlink r:id="rId73706a657b9cac8e6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -741,63 +741,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This weevil species is distributed in the western half of the United States of America and Canada, ranging from southern parts of both Yukon and the Northwest Territories in the north, to California, Utah and Colorado in the south. Its distribution follows that of lodgepole pine, but it also occurs in the boreal forest in Alberta, Saskatchewan and Manitoba where the host is jack pine and its hybrids.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43872316" name="name34576a464a7aa8b24" descr="PISOTE_distribution_map.jpg"/>
+            <wp:docPr id="67463073" name="name42336a657b9cad68f" descr="PISOTE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOTE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37726a464a7aa8b21" cstate="print"/>
+                    <a:blip r:embed="rId55726a657b9cad68d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3228,51 +3228,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58116a464a7aa9d73" w:history="1">
+      <w:hyperlink r:id="rId81866a657b9cae8bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3287,51 +3287,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUFORGEN (2023) Species - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus banksiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. European Forest Genetic Resources Programme. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88306a464a7aa9dd7" w:history="1">
+      <w:hyperlink r:id="rId99356a657b9cae924" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.euforgen.org/species/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4505,51 +4505,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes terminalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83136a464a7aaa5da" w:history="1">
+      <w:hyperlink r:id="rId28546a657b9caf103" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4740,90 +4740,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53726a464a7aaa755" w:history="1">
+      <w:hyperlink r:id="rId89656a657b9caf278" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48434580" name="name90696a464a7aaa7e9" descr="eu_funding_250.png"/>
+            <wp:docPr id="90841677" name="name62546a657b9caf30b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26746a464a7aaa7e8" cstate="print"/>
+                    <a:blip r:embed="rId60046a657b9caf309" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4921,137 +4921,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66378088">
+  <w:abstractNum w:abstractNumId="13558379">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48135723">
+    <w:lvl w:ilvl="0" w:tplc="19097901">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48135723" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19097901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48135723" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19097901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48135723" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19097901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48135723" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19097901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48135723" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19097901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48135723" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19097901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48135723" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19097901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48135723" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19097901" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66378087">
+  <w:abstractNum w:abstractNumId="13558378">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38919435">
+    <w:lvl w:ilvl="0" w:tplc="69889094">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5803,55 +5803,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66378087">
-    <w:abstractNumId w:val="66378087"/>
+  <w:num w:numId="13558378">
+    <w:abstractNumId w:val="13558378"/>
   </w:num>
-  <w:num w:numId="66378088">
-    <w:abstractNumId w:val="66378088"/>
+  <w:num w:numId="13558379">
+    <w:abstractNumId w:val="13558379"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17401,51 +17401,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId768670862" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId652820428" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76486a464a7aa78b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/" TargetMode="External"/><Relationship Id="rId95326a464a7aa792b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/categorization" TargetMode="External"/><Relationship Id="rId43976a464a7aa8049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/photos" TargetMode="External"/><Relationship Id="rId58116a464a7aa9d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId88306a464a7aa9dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/" TargetMode="External"/><Relationship Id="rId83136a464a7aaa5da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53726a464a7aaa755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId11466a464a7aa7ef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11466a464a7aa7ef0.jpg"/><Relationship Id="rId37726a464a7aa8b21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37726a464a7aa8b21.jpg"/><Relationship Id="rId26746a464a7aaa7e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26746a464a7aaa7e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId202168187" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId246256259" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61766a657b9cabf0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/" TargetMode="External"/><Relationship Id="rId93826a657b9cabf7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/categorization" TargetMode="External"/><Relationship Id="rId73706a657b9cac8e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/photos" TargetMode="External"/><Relationship Id="rId81866a657b9cae8bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId99356a657b9cae924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/" TargetMode="External"/><Relationship Id="rId28546a657b9caf103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89656a657b9caf278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId36126a657b9cac78a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36126a657b9cac78a.jpg"/><Relationship Id="rId55726a657b9cad68d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55726a657b9cad68d.jpg"/><Relationship Id="rId60046a657b9caf309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60046a657b9caf309.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>