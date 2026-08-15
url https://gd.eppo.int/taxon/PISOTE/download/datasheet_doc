--- v13 (2026-07-26)
+++ v14 (2026-08-15)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> lodgepole terminal weevil, lodgepole-pine terminal weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61766a657b9cabf0d" w:history="1">
+            <w:hyperlink r:id="rId55296a7ff9e43c5be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93826a657b9cabf7b" w:history="1">
+            <w:hyperlink r:id="rId61316a7ff9e43c628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PISOTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="92983836" name="name27406a657b9cac78c" descr="14895.jpg"/>
+                  <wp:docPr id="82219645" name="name30506a7ff9e43cf1a" descr="14895.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14895.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36126a657b9cac78a" cstate="print"/>
+                          <a:blip r:embed="rId16566a7ff9e43cf18" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId73706a657b9cac8e6" w:history="1">
+            <w:hyperlink r:id="rId13716a7ff9e43d056" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -741,63 +741,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This weevil species is distributed in the western half of the United States of America and Canada, ranging from southern parts of both Yukon and the Northwest Territories in the north, to California, Utah and Colorado in the south. Its distribution follows that of lodgepole pine, but it also occurs in the boreal forest in Alberta, Saskatchewan and Manitoba where the host is jack pine and its hybrids.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67463073" name="name42336a657b9cad68f" descr="PISOTE_distribution_map.jpg"/>
+            <wp:docPr id="33356702" name="name29166a7ff9e43df03" descr="PISOTE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOTE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55726a657b9cad68d" cstate="print"/>
+                    <a:blip r:embed="rId60846a7ff9e43df00" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3228,51 +3228,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81866a657b9cae8bf" w:history="1">
+      <w:hyperlink r:id="rId17866a7ff9e43f11b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3287,51 +3287,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUFORGEN (2023) Species - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus banksiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. European Forest Genetic Resources Programme. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99356a657b9cae924" w:history="1">
+      <w:hyperlink r:id="rId45226a7ff9e43f182" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.euforgen.org/species/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4505,51 +4505,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes terminalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28546a657b9caf103" w:history="1">
+      <w:hyperlink r:id="rId40826a7ff9e43f96d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4740,90 +4740,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89656a657b9caf278" w:history="1">
+      <w:hyperlink r:id="rId84876a7ff9e43fafa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90841677" name="name62546a657b9caf30b" descr="eu_funding_250.png"/>
+            <wp:docPr id="8628228" name="name30786a7ff9e43fb9c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60046a657b9caf309" cstate="print"/>
+                    <a:blip r:embed="rId64196a7ff9e43fb9b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4921,137 +4921,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13558379">
+  <w:abstractNum w:abstractNumId="58745985">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19097901">
+    <w:lvl w:ilvl="0" w:tplc="88131841">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19097901" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88131841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19097901" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88131841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19097901" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88131841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19097901" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88131841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19097901" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88131841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19097901" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88131841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19097901" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88131841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19097901" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88131841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13558378">
+  <w:abstractNum w:abstractNumId="58745984">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69889094">
+    <w:lvl w:ilvl="0" w:tplc="20731812">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5803,55 +5803,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13558378">
-    <w:abstractNumId w:val="13558378"/>
+  <w:num w:numId="58745984">
+    <w:abstractNumId w:val="58745984"/>
   </w:num>
-  <w:num w:numId="13558379">
-    <w:abstractNumId w:val="13558379"/>
+  <w:num w:numId="58745985">
+    <w:abstractNumId w:val="58745985"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17401,51 +17401,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId202168187" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId246256259" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61766a657b9cabf0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/" TargetMode="External"/><Relationship Id="rId93826a657b9cabf7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/categorization" TargetMode="External"/><Relationship Id="rId73706a657b9cac8e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/photos" TargetMode="External"/><Relationship Id="rId81866a657b9cae8bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId99356a657b9cae924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/" TargetMode="External"/><Relationship Id="rId28546a657b9caf103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89656a657b9caf278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId36126a657b9cac78a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36126a657b9cac78a.jpg"/><Relationship Id="rId55726a657b9cad68d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55726a657b9cad68d.jpg"/><Relationship Id="rId60046a657b9caf309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60046a657b9caf309.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId895327089" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId515388907" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55296a7ff9e43c5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/" TargetMode="External"/><Relationship Id="rId61316a7ff9e43c628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/categorization" TargetMode="External"/><Relationship Id="rId13716a7ff9e43d056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/photos" TargetMode="External"/><Relationship Id="rId17866a7ff9e43f11b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId45226a7ff9e43f182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/" TargetMode="External"/><Relationship Id="rId40826a7ff9e43f96d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84876a7ff9e43fafa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId16566a7ff9e43cf18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16566a7ff9e43cf18.jpg"/><Relationship Id="rId60846a7ff9e43df00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60846a7ff9e43df00.jpg"/><Relationship Id="rId64196a7ff9e43fb9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64196a7ff9e43fb9b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>