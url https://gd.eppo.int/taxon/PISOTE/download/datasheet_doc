--- v14 (2026-08-15)
+++ v15 (2026-09-04)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> lodgepole terminal weevil, lodgepole-pine terminal weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55296a7ff9e43c5be" w:history="1">
+            <w:hyperlink r:id="rId37636a9a85730a0f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61316a7ff9e43c628" w:history="1">
+            <w:hyperlink r:id="rId88566a9a85730a15d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PISOTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82219645" name="name30506a7ff9e43cf1a" descr="14895.jpg"/>
+                  <wp:docPr id="73311418" name="name27666a9a85730aa6c" descr="14895.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14895.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16566a7ff9e43cf18" cstate="print"/>
+                          <a:blip r:embed="rId85086a9a85730aa6a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId13716a7ff9e43d056" w:history="1">
+            <w:hyperlink r:id="rId38696a9a85730abdf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -741,63 +741,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This weevil species is distributed in the western half of the United States of America and Canada, ranging from southern parts of both Yukon and the Northwest Territories in the north, to California, Utah and Colorado in the south. Its distribution follows that of lodgepole pine, but it also occurs in the boreal forest in Alberta, Saskatchewan and Manitoba where the host is jack pine and its hybrids.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33356702" name="name29166a7ff9e43df03" descr="PISOTE_distribution_map.jpg"/>
+            <wp:docPr id="42729122" name="name42836a9a85730b9ca" descr="PISOTE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOTE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60846a7ff9e43df00" cstate="print"/>
+                    <a:blip r:embed="rId22716a9a85730b9c8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3228,51 +3228,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17866a7ff9e43f11b" w:history="1">
+      <w:hyperlink r:id="rId82246a9a85730cb42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3287,51 +3287,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUFORGEN (2023) Species - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus banksiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. European Forest Genetic Resources Programme. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45226a7ff9e43f182" w:history="1">
+      <w:hyperlink r:id="rId46356a9a85730cba6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.euforgen.org/species/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4505,51 +4505,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes terminalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40826a7ff9e43f96d" w:history="1">
+      <w:hyperlink r:id="rId78906a9a85730d341" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4740,90 +4740,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84876a7ff9e43fafa" w:history="1">
+      <w:hyperlink r:id="rId25816a9a85730d4b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8628228" name="name30786a7ff9e43fb9c" descr="eu_funding_250.png"/>
+            <wp:docPr id="38183377" name="name39126a9a85730db3f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64196a7ff9e43fb9b" cstate="print"/>
+                    <a:blip r:embed="rId62296a9a85730db3e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4921,137 +4921,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58745985">
+  <w:abstractNum w:abstractNumId="54357072">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88131841">
+    <w:lvl w:ilvl="0" w:tplc="61330594">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88131841" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61330594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88131841" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61330594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88131841" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61330594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88131841" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61330594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88131841" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61330594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88131841" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61330594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88131841" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61330594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88131841" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61330594" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58745984">
+  <w:abstractNum w:abstractNumId="54357071">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20731812">
+    <w:lvl w:ilvl="0" w:tplc="88701458">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5803,55 +5803,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58745984">
-    <w:abstractNumId w:val="58745984"/>
+  <w:num w:numId="54357071">
+    <w:abstractNumId w:val="54357071"/>
   </w:num>
-  <w:num w:numId="58745985">
-    <w:abstractNumId w:val="58745985"/>
+  <w:num w:numId="54357072">
+    <w:abstractNumId w:val="54357072"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17401,51 +17401,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId895327089" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId515388907" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55296a7ff9e43c5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/" TargetMode="External"/><Relationship Id="rId61316a7ff9e43c628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/categorization" TargetMode="External"/><Relationship Id="rId13716a7ff9e43d056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/photos" TargetMode="External"/><Relationship Id="rId17866a7ff9e43f11b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId45226a7ff9e43f182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/" TargetMode="External"/><Relationship Id="rId40826a7ff9e43f96d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84876a7ff9e43fafa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId16566a7ff9e43cf18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16566a7ff9e43cf18.jpg"/><Relationship Id="rId60846a7ff9e43df00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60846a7ff9e43df00.jpg"/><Relationship Id="rId64196a7ff9e43fb9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64196a7ff9e43fb9b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId146629212" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId398055921" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37636a9a85730a0f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/" TargetMode="External"/><Relationship Id="rId88566a9a85730a15d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/categorization" TargetMode="External"/><Relationship Id="rId38696a9a85730abdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOTE/photos" TargetMode="External"/><Relationship Id="rId82246a9a85730cb42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId46356a9a85730cba6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/species/" TargetMode="External"/><Relationship Id="rId78906a9a85730d341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId25816a9a85730d4b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId85086a9a85730aa6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85086a9a85730aa6a.jpg"/><Relationship Id="rId22716a9a85730b9c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22716a9a85730b9c8.jpg"/><Relationship Id="rId62296a9a85730db3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62296a9a85730db3e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>