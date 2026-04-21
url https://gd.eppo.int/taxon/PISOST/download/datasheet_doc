--- v8 (2026-03-30)
+++ v9 (2026-04-21)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Hopkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Engelmann-spruce weevil, Sitka-spruce weevil, white-pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736369ca5e27903e3" w:history="1">
+            <w:hyperlink r:id="rId995869e7654aebf1a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546969ca5e2790450" w:history="1">
+            <w:hyperlink r:id="rId945369e7654aebf82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PISOST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49420730" name="name373469ca5e2790ab5" descr="14875.jpg"/>
+                  <wp:docPr id="6738237" name="name499469e7654aec4f6" descr="14875.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14875.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId353569ca5e2790ab3" cstate="print"/>
+                          <a:blip r:embed="rId873469e7654aec4f4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId683669ca5e2790bec" w:history="1">
+            <w:hyperlink r:id="rId333869e7654aec63f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1528,63 +1528,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes strobi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a large distribution in North America ranging from Alaska and the southern part of Northwest Territories south to California, Arizona and New Mexico, across the entirety of Canada (except for Newfoundland and Labrador) and adjacent states, and throughout the North-Eastern USA as far south as Georgia and Tennessee. Old records from Mexico and Newfoundland are incorrect.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66611514" name="name134069ca5e27922c4" descr="PISOST_distribution_map.jpg"/>
+            <wp:docPr id="39871317" name="name999369e7654aed9be" descr="PISOST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId291969ca5e27922c1" cstate="print"/>
+                    <a:blip r:embed="rId578569e7654aed9ba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5757,51 +5757,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId500869ca5e27945be" w:history="1">
+      <w:hyperlink r:id="rId429469e7654aef727" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 25 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8486,51 +8486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 90-97. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId738369ca5e27957e6" w:history="1">
+      <w:hyperlink r:id="rId716969e7654af0898" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0418.2006.01127.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9044,51 +9044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes strobi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId374469ca5e2795ced" w:history="1">
+      <w:hyperlink r:id="rId945669e7654af0c1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9279,81 +9279,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId525369ca5e2795ec5" w:history="1">
+      <w:hyperlink r:id="rId804569e7654af0d91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="67066339" name="name279369ca5e2795f4a" descr="eu_funding_250.png"/>
+            <wp:docPr id="12498156" name="name989269e7654af0e1f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId372169ca5e2795f48" cstate="print"/>
+                    <a:blip r:embed="rId761069e7654af0e1e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9451,137 +9451,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70003106">
+  <w:abstractNum w:abstractNumId="78864267">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68113664">
+    <w:lvl w:ilvl="0" w:tplc="48053928">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68113664" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48053928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68113664" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48053928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68113664" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48053928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68113664" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48053928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68113664" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48053928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68113664" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48053928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68113664" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48053928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68113664" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48053928" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70003105">
+  <w:abstractNum w:abstractNumId="78864266">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98538958">
+    <w:lvl w:ilvl="0" w:tplc="39186208">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10333,55 +10333,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70003105">
-    <w:abstractNumId w:val="70003105"/>
+  <w:num w:numId="78864266">
+    <w:abstractNumId w:val="78864266"/>
   </w:num>
-  <w:num w:numId="70003106">
-    <w:abstractNumId w:val="70003106"/>
+  <w:num w:numId="78864267">
+    <w:abstractNumId w:val="78864267"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21931,51 +21931,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId641575457" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId320594148" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId736369ca5e27903e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/" TargetMode="External"/><Relationship Id="rId546969ca5e2790450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/categorization" TargetMode="External"/><Relationship Id="rId683669ca5e2790bec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/photos" TargetMode="External"/><Relationship Id="rId500869ca5e27945be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId738369ca5e27957e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.2006.01127.x" TargetMode="External"/><Relationship Id="rId374469ca5e2795ced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId525369ca5e2795ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId353569ca5e2790ab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId353569ca5e2790ab3.jpg"/><Relationship Id="rId291969ca5e27922c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId291969ca5e27922c1.jpg"/><Relationship Id="rId372169ca5e2795f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId372169ca5e2795f48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId213405894" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId738692256" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId995869e7654aebf1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/" TargetMode="External"/><Relationship Id="rId945369e7654aebf82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/categorization" TargetMode="External"/><Relationship Id="rId333869e7654aec63f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/photos" TargetMode="External"/><Relationship Id="rId429469e7654aef727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId716969e7654af0898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.2006.01127.x" TargetMode="External"/><Relationship Id="rId945669e7654af0c1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId804569e7654af0d91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId873469e7654aec4f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId873469e7654aec4f4.jpg"/><Relationship Id="rId578569e7654aed9ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId578569e7654aed9ba.jpg"/><Relationship Id="rId761069e7654af0e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId761069e7654af0e1e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>