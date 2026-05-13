--- v9 (2026-04-21)
+++ v10 (2026-05-13)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Hopkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Engelmann-spruce weevil, Sitka-spruce weevil, white-pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId995869e7654aebf1a" w:history="1">
+            <w:hyperlink r:id="rId19186a04fd41dd0e4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId945369e7654aebf82" w:history="1">
+            <w:hyperlink r:id="rId67036a04fd41dd14c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PISOST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="6738237" name="name499469e7654aec4f6" descr="14875.jpg"/>
+                  <wp:docPr id="38809151" name="name62526a04fd41dd64c" descr="14875.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14875.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId873469e7654aec4f4" cstate="print"/>
+                          <a:blip r:embed="rId82546a04fd41dd64a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId333869e7654aec63f" w:history="1">
+            <w:hyperlink r:id="rId80246a04fd41dd782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1528,63 +1528,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes strobi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a large distribution in North America ranging from Alaska and the southern part of Northwest Territories south to California, Arizona and New Mexico, across the entirety of Canada (except for Newfoundland and Labrador) and adjacent states, and throughout the North-Eastern USA as far south as Georgia and Tennessee. Old records from Mexico and Newfoundland are incorrect.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39871317" name="name999369e7654aed9be" descr="PISOST_distribution_map.jpg"/>
+            <wp:docPr id="65046679" name="name22516a04fd41deb92" descr="PISOST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId578569e7654aed9ba" cstate="print"/>
+                    <a:blip r:embed="rId52516a04fd41deb8e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5757,51 +5757,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId429469e7654aef727" w:history="1">
+      <w:hyperlink r:id="rId13386a04fd41e089c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 25 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8486,51 +8486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 90-97. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId716969e7654af0898" w:history="1">
+      <w:hyperlink r:id="rId15996a04fd41e1a37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0418.2006.01127.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9044,51 +9044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes strobi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId945669e7654af0c1f" w:history="1">
+      <w:hyperlink r:id="rId34256a04fd41e1dc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9279,81 +9279,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId804569e7654af0d91" w:history="1">
+      <w:hyperlink r:id="rId54566a04fd41e1f39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="12498156" name="name989269e7654af0e1f" descr="eu_funding_250.png"/>
+            <wp:docPr id="31448354" name="name20466a04fd41e1fb3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId761069e7654af0e1e" cstate="print"/>
+                    <a:blip r:embed="rId88636a04fd41e1fb1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9451,137 +9451,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78864267">
+  <w:abstractNum w:abstractNumId="25095048">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48053928">
+    <w:lvl w:ilvl="0" w:tplc="12656461">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48053928" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12656461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48053928" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12656461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48053928" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12656461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48053928" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12656461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48053928" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12656461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48053928" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12656461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48053928" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12656461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48053928" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12656461" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78864266">
+  <w:abstractNum w:abstractNumId="25095047">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39186208">
+    <w:lvl w:ilvl="0" w:tplc="47051702">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10333,55 +10333,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78864266">
-    <w:abstractNumId w:val="78864266"/>
+  <w:num w:numId="25095047">
+    <w:abstractNumId w:val="25095047"/>
   </w:num>
-  <w:num w:numId="78864267">
-    <w:abstractNumId w:val="78864267"/>
+  <w:num w:numId="25095048">
+    <w:abstractNumId w:val="25095048"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21931,51 +21931,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId213405894" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId738692256" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId995869e7654aebf1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/" TargetMode="External"/><Relationship Id="rId945369e7654aebf82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/categorization" TargetMode="External"/><Relationship Id="rId333869e7654aec63f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/photos" TargetMode="External"/><Relationship Id="rId429469e7654aef727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId716969e7654af0898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.2006.01127.x" TargetMode="External"/><Relationship Id="rId945669e7654af0c1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId804569e7654af0d91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId873469e7654aec4f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId873469e7654aec4f4.jpg"/><Relationship Id="rId578569e7654aed9ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId578569e7654aed9ba.jpg"/><Relationship Id="rId761069e7654af0e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId761069e7654af0e1e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId313874471" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId858304801" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19186a04fd41dd0e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/" TargetMode="External"/><Relationship Id="rId67036a04fd41dd14c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/categorization" TargetMode="External"/><Relationship Id="rId80246a04fd41dd782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/photos" TargetMode="External"/><Relationship Id="rId13386a04fd41e089c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId15996a04fd41e1a37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.2006.01127.x" TargetMode="External"/><Relationship Id="rId34256a04fd41e1dc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54566a04fd41e1f39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId82546a04fd41dd64a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82546a04fd41dd64a.jpg"/><Relationship Id="rId52516a04fd41deb8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52516a04fd41deb8e.jpg"/><Relationship Id="rId88636a04fd41e1fb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88636a04fd41e1fb1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>