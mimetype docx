--- v10 (2026-05-13)
+++ v11 (2026-06-04)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Hopkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Engelmann-spruce weevil, Sitka-spruce weevil, white-pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19186a04fd41dd0e4" w:history="1">
+            <w:hyperlink r:id="rId86356a210cf9cbcd8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67036a04fd41dd14c" w:history="1">
+            <w:hyperlink r:id="rId92186a210cf9cbd50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PISOST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38809151" name="name62526a04fd41dd64c" descr="14875.jpg"/>
+                  <wp:docPr id="67448372" name="name60236a210cf9cc3f7" descr="14875.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14875.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82546a04fd41dd64a" cstate="print"/>
+                          <a:blip r:embed="rId17096a210cf9cc3f5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80246a04fd41dd782" w:history="1">
+            <w:hyperlink r:id="rId63696a210cf9cc55b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1528,63 +1528,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes strobi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a large distribution in North America ranging from Alaska and the southern part of Northwest Territories south to California, Arizona and New Mexico, across the entirety of Canada (except for Newfoundland and Labrador) and adjacent states, and throughout the North-Eastern USA as far south as Georgia and Tennessee. Old records from Mexico and Newfoundland are incorrect.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65046679" name="name22516a04fd41deb92" descr="PISOST_distribution_map.jpg"/>
+            <wp:docPr id="21999964" name="name67626a210cf9cdddd" descr="PISOST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52516a04fd41deb8e" cstate="print"/>
+                    <a:blip r:embed="rId77716a210cf9cddda" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5757,51 +5757,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13386a04fd41e089c" w:history="1">
+      <w:hyperlink r:id="rId37426a210cf9cfde6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 25 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8486,51 +8486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 90-97. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15996a04fd41e1a37" w:history="1">
+      <w:hyperlink r:id="rId31006a210cf9d0fe9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0418.2006.01127.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9044,51 +9044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes strobi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34256a04fd41e1dc8" w:history="1">
+      <w:hyperlink r:id="rId48396a210cf9d1385" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9279,81 +9279,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54566a04fd41e1f39" w:history="1">
+      <w:hyperlink r:id="rId50466a210cf9d14f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31448354" name="name20466a04fd41e1fb3" descr="eu_funding_250.png"/>
+            <wp:docPr id="97904164" name="name90516a210cf9d1802" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88636a04fd41e1fb1" cstate="print"/>
+                    <a:blip r:embed="rId62596a210cf9d1800" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9451,137 +9451,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25095048">
+  <w:abstractNum w:abstractNumId="90083248">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12656461">
+    <w:lvl w:ilvl="0" w:tplc="32672014">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12656461" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32672014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12656461" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32672014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12656461" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32672014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12656461" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32672014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12656461" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32672014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12656461" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32672014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12656461" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32672014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12656461" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32672014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25095047">
+  <w:abstractNum w:abstractNumId="90083247">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47051702">
+    <w:lvl w:ilvl="0" w:tplc="34377869">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10333,55 +10333,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25095047">
-    <w:abstractNumId w:val="25095047"/>
+  <w:num w:numId="90083247">
+    <w:abstractNumId w:val="90083247"/>
   </w:num>
-  <w:num w:numId="25095048">
-    <w:abstractNumId w:val="25095048"/>
+  <w:num w:numId="90083248">
+    <w:abstractNumId w:val="90083248"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21931,51 +21931,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId313874471" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId858304801" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19186a04fd41dd0e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/" TargetMode="External"/><Relationship Id="rId67036a04fd41dd14c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/categorization" TargetMode="External"/><Relationship Id="rId80246a04fd41dd782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/photos" TargetMode="External"/><Relationship Id="rId13386a04fd41e089c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId15996a04fd41e1a37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.2006.01127.x" TargetMode="External"/><Relationship Id="rId34256a04fd41e1dc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54566a04fd41e1f39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId82546a04fd41dd64a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82546a04fd41dd64a.jpg"/><Relationship Id="rId52516a04fd41deb8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52516a04fd41deb8e.jpg"/><Relationship Id="rId88636a04fd41e1fb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88636a04fd41e1fb1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId927117611" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId134813912" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86356a210cf9cbcd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/" TargetMode="External"/><Relationship Id="rId92186a210cf9cbd50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/categorization" TargetMode="External"/><Relationship Id="rId63696a210cf9cc55b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/photos" TargetMode="External"/><Relationship Id="rId37426a210cf9cfde6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId31006a210cf9d0fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.2006.01127.x" TargetMode="External"/><Relationship Id="rId48396a210cf9d1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50466a210cf9d14f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId17096a210cf9cc3f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17096a210cf9cc3f5.jpg"/><Relationship Id="rId77716a210cf9cddda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77716a210cf9cddda.jpg"/><Relationship Id="rId62596a210cf9d1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62596a210cf9d1800.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>