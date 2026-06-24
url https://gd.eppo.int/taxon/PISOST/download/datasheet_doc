--- v11 (2026-06-04)
+++ v12 (2026-06-24)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Hopkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Engelmann-spruce weevil, Sitka-spruce weevil, white-pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86356a210cf9cbcd8" w:history="1">
+            <w:hyperlink r:id="rId86826a3bbe0238f6f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92186a210cf9cbd50" w:history="1">
+            <w:hyperlink r:id="rId26596a3bbe0238fda" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PISOST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67448372" name="name60236a210cf9cc3f7" descr="14875.jpg"/>
+                  <wp:docPr id="20305898" name="name47136a3bbe02396dc" descr="14875.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14875.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17096a210cf9cc3f5" cstate="print"/>
+                          <a:blip r:embed="rId74816a3bbe02396da" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId63696a210cf9cc55b" w:history="1">
+            <w:hyperlink r:id="rId39946a3bbe0239816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1528,63 +1528,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes strobi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a large distribution in North America ranging from Alaska and the southern part of Northwest Territories south to California, Arizona and New Mexico, across the entirety of Canada (except for Newfoundland and Labrador) and adjacent states, and throughout the North-Eastern USA as far south as Georgia and Tennessee. Old records from Mexico and Newfoundland are incorrect.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21999964" name="name67626a210cf9cdddd" descr="PISOST_distribution_map.jpg"/>
+            <wp:docPr id="1706886" name="name21956a3bbe023a881" descr="PISOST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77716a210cf9cddda" cstate="print"/>
+                    <a:blip r:embed="rId42916a3bbe023a87f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5757,51 +5757,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37426a210cf9cfde6" w:history="1">
+      <w:hyperlink r:id="rId75386a3bbe023c58c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 25 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8486,51 +8486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 90-97. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31006a210cf9d0fe9" w:history="1">
+      <w:hyperlink r:id="rId78886a3bbe023d6dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0418.2006.01127.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9044,51 +9044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes strobi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48396a210cf9d1385" w:history="1">
+      <w:hyperlink r:id="rId98496a3bbe023da7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9279,81 +9279,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50466a210cf9d14f7" w:history="1">
+      <w:hyperlink r:id="rId47556a3bbe023dbf2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="97904164" name="name90516a210cf9d1802" descr="eu_funding_250.png"/>
+            <wp:docPr id="82363023" name="name65986a3bbe023dc4f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62596a210cf9d1800" cstate="print"/>
+                    <a:blip r:embed="rId88536a3bbe023dc4e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9451,137 +9451,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90083248">
+  <w:abstractNum w:abstractNumId="81810631">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32672014">
+    <w:lvl w:ilvl="0" w:tplc="19746791">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32672014" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19746791" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32672014" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19746791" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32672014" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19746791" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32672014" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19746791" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32672014" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19746791" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32672014" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19746791" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32672014" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19746791" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32672014" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19746791" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90083247">
+  <w:abstractNum w:abstractNumId="81810630">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34377869">
+    <w:lvl w:ilvl="0" w:tplc="58449031">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10333,55 +10333,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90083247">
-    <w:abstractNumId w:val="90083247"/>
+  <w:num w:numId="81810630">
+    <w:abstractNumId w:val="81810630"/>
   </w:num>
-  <w:num w:numId="90083248">
-    <w:abstractNumId w:val="90083248"/>
+  <w:num w:numId="81810631">
+    <w:abstractNumId w:val="81810631"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21931,51 +21931,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId927117611" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId134813912" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86356a210cf9cbcd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/" TargetMode="External"/><Relationship Id="rId92186a210cf9cbd50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/categorization" TargetMode="External"/><Relationship Id="rId63696a210cf9cc55b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/photos" TargetMode="External"/><Relationship Id="rId37426a210cf9cfde6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId31006a210cf9d0fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.2006.01127.x" TargetMode="External"/><Relationship Id="rId48396a210cf9d1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50466a210cf9d14f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId17096a210cf9cc3f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17096a210cf9cc3f5.jpg"/><Relationship Id="rId77716a210cf9cddda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77716a210cf9cddda.jpg"/><Relationship Id="rId62596a210cf9d1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62596a210cf9d1800.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId589815950" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId154328371" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86826a3bbe0238f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/" TargetMode="External"/><Relationship Id="rId26596a3bbe0238fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/categorization" TargetMode="External"/><Relationship Id="rId39946a3bbe0239816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/photos" TargetMode="External"/><Relationship Id="rId75386a3bbe023c58c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId78886a3bbe023d6dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.2006.01127.x" TargetMode="External"/><Relationship Id="rId98496a3bbe023da7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47556a3bbe023dbf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId74816a3bbe02396da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74816a3bbe02396da.jpg"/><Relationship Id="rId42916a3bbe023a87f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42916a3bbe023a87f.jpg"/><Relationship Id="rId88536a3bbe023dc4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88536a3bbe023dc4e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>