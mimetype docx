--- v12 (2026-06-24)
+++ v13 (2026-07-14)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Hopkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Engelmann-spruce weevil, Sitka-spruce weevil, white-pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86826a3bbe0238f6f" w:history="1">
+            <w:hyperlink r:id="rId66506a5695199a1d8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26596a3bbe0238fda" w:history="1">
+            <w:hyperlink r:id="rId47626a5695199a242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PISOST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20305898" name="name47136a3bbe02396dc" descr="14875.jpg"/>
+                  <wp:docPr id="60644324" name="name88916a5695199a72c" descr="14875.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14875.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId74816a3bbe02396da" cstate="print"/>
+                          <a:blip r:embed="rId34856a5695199a72a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId39946a3bbe0239816" w:history="1">
+            <w:hyperlink r:id="rId32966a5695199a866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1528,63 +1528,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes strobi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a large distribution in North America ranging from Alaska and the southern part of Northwest Territories south to California, Arizona and New Mexico, across the entirety of Canada (except for Newfoundland and Labrador) and adjacent states, and throughout the North-Eastern USA as far south as Georgia and Tennessee. Old records from Mexico and Newfoundland are incorrect.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1706886" name="name21956a3bbe023a881" descr="PISOST_distribution_map.jpg"/>
+            <wp:docPr id="33498859" name="name12146a5695199b8b7" descr="PISOST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42916a3bbe023a87f" cstate="print"/>
+                    <a:blip r:embed="rId46166a5695199b8b4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5757,51 +5757,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75386a3bbe023c58c" w:history="1">
+      <w:hyperlink r:id="rId98906a5695199d61d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 25 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8486,51 +8486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 90-97. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78886a3bbe023d6dc" w:history="1">
+      <w:hyperlink r:id="rId52826a5695199ed61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0418.2006.01127.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9044,51 +9044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes strobi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98496a3bbe023da7f" w:history="1">
+      <w:hyperlink r:id="rId49086a5695199f1f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9279,81 +9279,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47556a3bbe023dbf2" w:history="1">
+      <w:hyperlink r:id="rId16466a5695199fabb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="82363023" name="name65986a3bbe023dc4f" descr="eu_funding_250.png"/>
+            <wp:docPr id="94009766" name="name47926a5695199fb4f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88536a3bbe023dc4e" cstate="print"/>
+                    <a:blip r:embed="rId64136a5695199fb4e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9451,137 +9451,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81810631">
+  <w:abstractNum w:abstractNumId="55472933">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19746791">
+    <w:lvl w:ilvl="0" w:tplc="57931179">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19746791" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="57931179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19746791" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="57931179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19746791" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="57931179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19746791" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="57931179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19746791" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="57931179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19746791" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="57931179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19746791" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="57931179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19746791" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="57931179" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81810630">
+  <w:abstractNum w:abstractNumId="55472932">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58449031">
+    <w:lvl w:ilvl="0" w:tplc="95800837">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10333,55 +10333,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81810630">
-    <w:abstractNumId w:val="81810630"/>
+  <w:num w:numId="55472932">
+    <w:abstractNumId w:val="55472932"/>
   </w:num>
-  <w:num w:numId="81810631">
-    <w:abstractNumId w:val="81810631"/>
+  <w:num w:numId="55472933">
+    <w:abstractNumId w:val="55472933"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21931,51 +21931,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId589815950" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId154328371" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86826a3bbe0238f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/" TargetMode="External"/><Relationship Id="rId26596a3bbe0238fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/categorization" TargetMode="External"/><Relationship Id="rId39946a3bbe0239816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/photos" TargetMode="External"/><Relationship Id="rId75386a3bbe023c58c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId78886a3bbe023d6dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.2006.01127.x" TargetMode="External"/><Relationship Id="rId98496a3bbe023da7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47556a3bbe023dbf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId74816a3bbe02396da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74816a3bbe02396da.jpg"/><Relationship Id="rId42916a3bbe023a87f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42916a3bbe023a87f.jpg"/><Relationship Id="rId88536a3bbe023dc4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88536a3bbe023dc4e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId164678601" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId855243350" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66506a5695199a1d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/" TargetMode="External"/><Relationship Id="rId47626a5695199a242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/categorization" TargetMode="External"/><Relationship Id="rId32966a5695199a866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/photos" TargetMode="External"/><Relationship Id="rId98906a5695199d61d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId52826a5695199ed61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.2006.01127.x" TargetMode="External"/><Relationship Id="rId49086a5695199f1f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16466a5695199fabb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId34856a5695199a72a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34856a5695199a72a.jpg"/><Relationship Id="rId46166a5695199b8b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46166a5695199b8b4.jpg"/><Relationship Id="rId64136a5695199fb4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64136a5695199fb4e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>