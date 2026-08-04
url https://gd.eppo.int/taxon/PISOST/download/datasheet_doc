--- v13 (2026-07-14)
+++ v14 (2026-08-04)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Hopkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Engelmann-spruce weevil, Sitka-spruce weevil, white-pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66506a5695199a1d8" w:history="1">
+            <w:hyperlink r:id="rId88336a713f6d8de4d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47626a5695199a242" w:history="1">
+            <w:hyperlink r:id="rId50926a713f6d8deba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PISOST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60644324" name="name88916a5695199a72c" descr="14875.jpg"/>
+                  <wp:docPr id="61690593" name="name19476a713f6d8eaba" descr="14875.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14875.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34856a5695199a72a" cstate="print"/>
+                          <a:blip r:embed="rId55776a713f6d8eab8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32966a5695199a866" w:history="1">
+            <w:hyperlink r:id="rId78626a713f6d8ec55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1528,63 +1528,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes strobi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a large distribution in North America ranging from Alaska and the southern part of Northwest Territories south to California, Arizona and New Mexico, across the entirety of Canada (except for Newfoundland and Labrador) and adjacent states, and throughout the North-Eastern USA as far south as Georgia and Tennessee. Old records from Mexico and Newfoundland are incorrect.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33498859" name="name12146a5695199b8b7" descr="PISOST_distribution_map.jpg"/>
+            <wp:docPr id="26315959" name="name24816a713f6d904c9" descr="PISOST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46166a5695199b8b4" cstate="print"/>
+                    <a:blip r:embed="rId15996a713f6d904c1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5757,51 +5757,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98906a5695199d61d" w:history="1">
+      <w:hyperlink r:id="rId37456a713f6d93133" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 25 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8486,51 +8486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 90-97. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52826a5695199ed61" w:history="1">
+      <w:hyperlink r:id="rId18586a713f6d942ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0418.2006.01127.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9044,51 +9044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes strobi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49086a5695199f1f7" w:history="1">
+      <w:hyperlink r:id="rId24256a713f6d94646" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9279,81 +9279,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16466a5695199fabb" w:history="1">
+      <w:hyperlink r:id="rId45006a713f6d947ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="94009766" name="name47926a5695199fb4f" descr="eu_funding_250.png"/>
+            <wp:docPr id="77273312" name="name90696a713f6d9488f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64136a5695199fb4e" cstate="print"/>
+                    <a:blip r:embed="rId53966a713f6d9488e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9451,137 +9451,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55472933">
+  <w:abstractNum w:abstractNumId="64383819">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57931179">
+    <w:lvl w:ilvl="0" w:tplc="52154251">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57931179" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52154251" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57931179" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52154251" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57931179" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52154251" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57931179" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52154251" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57931179" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52154251" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57931179" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52154251" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57931179" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52154251" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57931179" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52154251" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55472932">
+  <w:abstractNum w:abstractNumId="64383818">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95800837">
+    <w:lvl w:ilvl="0" w:tplc="70596893">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10333,55 +10333,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55472932">
-    <w:abstractNumId w:val="55472932"/>
+  <w:num w:numId="64383818">
+    <w:abstractNumId w:val="64383818"/>
   </w:num>
-  <w:num w:numId="55472933">
-    <w:abstractNumId w:val="55472933"/>
+  <w:num w:numId="64383819">
+    <w:abstractNumId w:val="64383819"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21931,51 +21931,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId164678601" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId855243350" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66506a5695199a1d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/" TargetMode="External"/><Relationship Id="rId47626a5695199a242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/categorization" TargetMode="External"/><Relationship Id="rId32966a5695199a866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/photos" TargetMode="External"/><Relationship Id="rId98906a5695199d61d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId52826a5695199ed61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.2006.01127.x" TargetMode="External"/><Relationship Id="rId49086a5695199f1f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16466a5695199fabb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId34856a5695199a72a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34856a5695199a72a.jpg"/><Relationship Id="rId46166a5695199b8b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46166a5695199b8b4.jpg"/><Relationship Id="rId64136a5695199fb4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64136a5695199fb4e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId694641793" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId161302015" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88336a713f6d8de4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/" TargetMode="External"/><Relationship Id="rId50926a713f6d8deba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/categorization" TargetMode="External"/><Relationship Id="rId78626a713f6d8ec55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/photos" TargetMode="External"/><Relationship Id="rId37456a713f6d93133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId18586a713f6d942ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.2006.01127.x" TargetMode="External"/><Relationship Id="rId24256a713f6d94646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45006a713f6d947ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId55776a713f6d8eab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55776a713f6d8eab8.jpg"/><Relationship Id="rId15996a713f6d904c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15996a713f6d904c1.jpg"/><Relationship Id="rId53966a713f6d9488e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53966a713f6d9488e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>