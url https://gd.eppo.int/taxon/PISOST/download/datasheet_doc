--- v14 (2026-08-04)
+++ v15 (2026-08-24)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Hopkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Engelmann-spruce weevil, Sitka-spruce weevil, white-pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88336a713f6d8de4d" w:history="1">
+            <w:hyperlink r:id="rId57516a8bb3c9b339a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50926a713f6d8deba" w:history="1">
+            <w:hyperlink r:id="rId85266a8bb3c9b3405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PISOST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61690593" name="name19476a713f6d8eaba" descr="14875.jpg"/>
+                  <wp:docPr id="3486147" name="name56026a8bb3c9b3a7c" descr="14875.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14875.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55776a713f6d8eab8" cstate="print"/>
+                          <a:blip r:embed="rId13586a8bb3c9b3a7b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId78626a713f6d8ec55" w:history="1">
+            <w:hyperlink r:id="rId60616a8bb3c9b3b9b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1528,63 +1528,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes strobi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a large distribution in North America ranging from Alaska and the southern part of Northwest Territories south to California, Arizona and New Mexico, across the entirety of Canada (except for Newfoundland and Labrador) and adjacent states, and throughout the North-Eastern USA as far south as Georgia and Tennessee. Old records from Mexico and Newfoundland are incorrect.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26315959" name="name24816a713f6d904c9" descr="PISOST_distribution_map.jpg"/>
+            <wp:docPr id="66340840" name="name78656a8bb3c9b4c44" descr="PISOST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15996a713f6d904c1" cstate="print"/>
+                    <a:blip r:embed="rId16116a8bb3c9b4c41" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5757,51 +5757,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37456a713f6d93133" w:history="1">
+      <w:hyperlink r:id="rId22196a8bb3c9b69b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 25 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8486,51 +8486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 90-97. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18586a713f6d942ad" w:history="1">
+      <w:hyperlink r:id="rId50436a8bb3c9b7b6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0418.2006.01127.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9044,51 +9044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes strobi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24256a713f6d94646" w:history="1">
+      <w:hyperlink r:id="rId58616a8bb3c9b7efd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9279,81 +9279,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45006a713f6d947ca" w:history="1">
+      <w:hyperlink r:id="rId93146a8bb3c9b8074" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77273312" name="name90696a713f6d9488f" descr="eu_funding_250.png"/>
+            <wp:docPr id="3980091" name="name24286a8bb3c9b8352" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53966a713f6d9488e" cstate="print"/>
+                    <a:blip r:embed="rId92426a8bb3c9b8350" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9451,137 +9451,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64383819">
+  <w:abstractNum w:abstractNumId="89652358">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52154251">
+    <w:lvl w:ilvl="0" w:tplc="21541319">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52154251" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21541319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52154251" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21541319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52154251" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21541319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52154251" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21541319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52154251" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21541319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52154251" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21541319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52154251" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21541319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52154251" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21541319" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64383818">
+  <w:abstractNum w:abstractNumId="89652357">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70596893">
+    <w:lvl w:ilvl="0" w:tplc="50984869">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10333,55 +10333,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64383818">
-    <w:abstractNumId w:val="64383818"/>
+  <w:num w:numId="89652357">
+    <w:abstractNumId w:val="89652357"/>
   </w:num>
-  <w:num w:numId="64383819">
-    <w:abstractNumId w:val="64383819"/>
+  <w:num w:numId="89652358">
+    <w:abstractNumId w:val="89652358"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21931,51 +21931,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId694641793" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId161302015" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88336a713f6d8de4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/" TargetMode="External"/><Relationship Id="rId50926a713f6d8deba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/categorization" TargetMode="External"/><Relationship Id="rId78626a713f6d8ec55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/photos" TargetMode="External"/><Relationship Id="rId37456a713f6d93133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId18586a713f6d942ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.2006.01127.x" TargetMode="External"/><Relationship Id="rId24256a713f6d94646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45006a713f6d947ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId55776a713f6d8eab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55776a713f6d8eab8.jpg"/><Relationship Id="rId15996a713f6d904c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15996a713f6d904c1.jpg"/><Relationship Id="rId53966a713f6d9488e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53966a713f6d9488e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId803806370" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId113078707" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57516a8bb3c9b339a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/" TargetMode="External"/><Relationship Id="rId85266a8bb3c9b3405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/categorization" TargetMode="External"/><Relationship Id="rId60616a8bb3c9b3b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/photos" TargetMode="External"/><Relationship Id="rId22196a8bb3c9b69b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId50436a8bb3c9b7b6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.2006.01127.x" TargetMode="External"/><Relationship Id="rId58616a8bb3c9b7efd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93146a8bb3c9b8074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId13586a8bb3c9b3a7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13586a8bb3c9b3a7b.jpg"/><Relationship Id="rId16116a8bb3c9b4c41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16116a8bb3c9b4c41.jpg"/><Relationship Id="rId92426a8bb3c9b8350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92426a8bb3c9b8350.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>