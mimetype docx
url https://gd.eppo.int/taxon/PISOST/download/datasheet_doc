--- v15 (2026-08-24)
+++ v16 (2026-09-13)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Hopkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Engelmann-spruce weevil, Sitka-spruce weevil, white-pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57516a8bb3c9b339a" w:history="1">
+            <w:hyperlink r:id="rId67686aa6356aa7976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85266a8bb3c9b3405" w:history="1">
+            <w:hyperlink r:id="rId86156aa6356aa79e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PISOST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="3486147" name="name56026a8bb3c9b3a7c" descr="14875.jpg"/>
+                  <wp:docPr id="55260504" name="name35436aa6356aa82d8" descr="14875.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14875.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13586a8bb3c9b3a7b" cstate="print"/>
+                          <a:blip r:embed="rId71846aa6356aa82d6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId60616a8bb3c9b3b9b" w:history="1">
+            <w:hyperlink r:id="rId74166aa6356aa841c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1528,63 +1528,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes strobi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a large distribution in North America ranging from Alaska and the southern part of Northwest Territories south to California, Arizona and New Mexico, across the entirety of Canada (except for Newfoundland and Labrador) and adjacent states, and throughout the North-Eastern USA as far south as Georgia and Tennessee. Old records from Mexico and Newfoundland are incorrect.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66340840" name="name78656a8bb3c9b4c44" descr="PISOST_distribution_map.jpg"/>
+            <wp:docPr id="63691774" name="name99246aa6356aa95d3" descr="PISOST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16116a8bb3c9b4c41" cstate="print"/>
+                    <a:blip r:embed="rId38316aa6356aa95d0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5757,51 +5757,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22196a8bb3c9b69b2" w:history="1">
+      <w:hyperlink r:id="rId68676aa6356aab346" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 25 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8486,51 +8486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 90-97. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50436a8bb3c9b7b6b" w:history="1">
+      <w:hyperlink r:id="rId88946aa6356aac557" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0418.2006.01127.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9044,51 +9044,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes strobi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58616a8bb3c9b7efd" w:history="1">
+      <w:hyperlink r:id="rId90156aa6356aac905" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9279,81 +9279,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93146a8bb3c9b8074" w:history="1">
+      <w:hyperlink r:id="rId52096aa6356aaca7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3980091" name="name24286a8bb3c9b8352" descr="eu_funding_250.png"/>
+            <wp:docPr id="97447572" name="name57156aa6356aacb12" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92426a8bb3c9b8350" cstate="print"/>
+                    <a:blip r:embed="rId72526aa6356aacb11" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9451,137 +9451,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89652358">
+  <w:abstractNum w:abstractNumId="49996856">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21541319">
+    <w:lvl w:ilvl="0" w:tplc="23544788">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21541319" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23544788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21541319" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23544788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21541319" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23544788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21541319" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23544788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21541319" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23544788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21541319" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23544788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21541319" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23544788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21541319" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23544788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89652357">
+  <w:abstractNum w:abstractNumId="49996855">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50984869">
+    <w:lvl w:ilvl="0" w:tplc="15864347">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10333,55 +10333,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89652357">
-    <w:abstractNumId w:val="89652357"/>
+  <w:num w:numId="49996855">
+    <w:abstractNumId w:val="49996855"/>
   </w:num>
-  <w:num w:numId="89652358">
-    <w:abstractNumId w:val="89652358"/>
+  <w:num w:numId="49996856">
+    <w:abstractNumId w:val="49996856"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21931,51 +21931,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId803806370" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId113078707" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57516a8bb3c9b339a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/" TargetMode="External"/><Relationship Id="rId85266a8bb3c9b3405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/categorization" TargetMode="External"/><Relationship Id="rId60616a8bb3c9b3b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/photos" TargetMode="External"/><Relationship Id="rId22196a8bb3c9b69b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId50436a8bb3c9b7b6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.2006.01127.x" TargetMode="External"/><Relationship Id="rId58616a8bb3c9b7efd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93146a8bb3c9b8074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId13586a8bb3c9b3a7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13586a8bb3c9b3a7b.jpg"/><Relationship Id="rId16116a8bb3c9b4c41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16116a8bb3c9b4c41.jpg"/><Relationship Id="rId92426a8bb3c9b8350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92426a8bb3c9b8350.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId765059820" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId880870501" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67686aa6356aa7976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/" TargetMode="External"/><Relationship Id="rId86156aa6356aa79e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/categorization" TargetMode="External"/><Relationship Id="rId74166aa6356aa841c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOST/photos" TargetMode="External"/><Relationship Id="rId68676aa6356aab346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId88946aa6356aac557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0418.2006.01127.x" TargetMode="External"/><Relationship Id="rId90156aa6356aac905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52096aa6356aaca7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId71846aa6356aa82d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71846aa6356aa82d6.jpg"/><Relationship Id="rId38316aa6356aa95d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38316aa6356aa95d0.jpg"/><Relationship Id="rId72526aa6356aacb11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72526aa6356aacb11.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>