--- v5 (2026-03-16)
+++ v6 (2026-04-25)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Armand pine bark weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355369b7c2ca1ebd6" w:history="1">
+            <w:hyperlink r:id="rId549769ed4a900f9e4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592869b7c2ca1ec1d" w:history="1">
+            <w:hyperlink r:id="rId525669ed4a900fa32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1034,63 +1034,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007). It is possible that its distribution is broader, including other provinces where its natural hosts are found, especially Sichuan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29126271" name="name396869b7c2ca1fe7a" descr="PISOPU_distribution_map.jpg"/>
+            <wp:docPr id="14654993" name="name913169ed4a9010c4b" descr="PISOPU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOPU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId480069b7c2ca1fe78" cstate="print"/>
+                    <a:blip r:embed="rId422669ed4a9010c49" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1910,65 +1910,65 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Zhang </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId881569b7c2ca2066c" w:history="1">
+      <w:hyperlink r:id="rId518169ed4a9011489" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId107269b7c2ca2068a" w:history="1"/>
+      <w:hyperlink r:id="rId785569ed4a90114a9" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and for most European species of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3172,51 +3172,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Article 3. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId900569b7c2ca20ef4" w:history="1">
+      <w:hyperlink r:id="rId551769ed4a9011d34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.insectscience.org/13.3.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3300,51 +3300,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-85 [In Mandarin with English abstract].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId653869b7c2ca20fc4" w:history="1">
+      <w:hyperlink r:id="rId491469ed4a9011e05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4492,51 +4492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId277969b7c2ca21777" w:history="1">
+      <w:hyperlink r:id="rId417069ed4a901261b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 October 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4611,51 +4611,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes punctatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId639169b7c2ca2183c" w:history="1">
+      <w:hyperlink r:id="rId896869ed4a9012702" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4668,63 +4668,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64224674" name="name910169b7c2ca21b92" descr="eu_funding_250.png"/>
+            <wp:docPr id="28262290" name="name534469ed4a90128dd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId227169b7c2ca21b91" cstate="print"/>
+                    <a:blip r:embed="rId471969ed4a90128db" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4822,137 +4822,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44959979">
+  <w:abstractNum w:abstractNumId="29181008">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57608693">
+    <w:lvl w:ilvl="0" w:tplc="72595850">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57608693" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72595850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57608693" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72595850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57608693" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72595850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57608693" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72595850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57608693" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72595850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57608693" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72595850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57608693" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72595850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57608693" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72595850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44959978">
+  <w:abstractNum w:abstractNumId="29181007">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88620748">
+    <w:lvl w:ilvl="0" w:tplc="80767715">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5704,55 +5704,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44959978">
-    <w:abstractNumId w:val="44959978"/>
+  <w:num w:numId="29181007">
+    <w:abstractNumId w:val="29181007"/>
   </w:num>
-  <w:num w:numId="44959979">
-    <w:abstractNumId w:val="44959979"/>
+  <w:num w:numId="29181008">
+    <w:abstractNumId w:val="29181008"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17302,51 +17302,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId294814859" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId275266740" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId355369b7c2ca1ebd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/" TargetMode="External"/><Relationship Id="rId592869b7c2ca1ec1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/categorization" TargetMode="External"/><Relationship Id="rId881569b7c2ca2066c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+punctatus" TargetMode="External"/><Relationship Id="rId107269b7c2ca2068a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId900569b7c2ca20ef4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insectscience.org/13.3." TargetMode="External"/><Relationship Id="rId653869b7c2ca20fc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId277969b7c2ca21777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId639169b7c2ca2183c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId480069b7c2ca1fe78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId480069b7c2ca1fe78.jpg"/><Relationship Id="rId227169b7c2ca21b91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId227169b7c2ca21b91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId743104297" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId756667343" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId549769ed4a900f9e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/" TargetMode="External"/><Relationship Id="rId525669ed4a900fa32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/categorization" TargetMode="External"/><Relationship Id="rId518169ed4a9011489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+punctatus" TargetMode="External"/><Relationship Id="rId785569ed4a90114a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId551769ed4a9011d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insectscience.org/13.3." TargetMode="External"/><Relationship Id="rId491469ed4a9011e05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId417069ed4a901261b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId896869ed4a9012702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId422669ed4a9010c49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId422669ed4a9010c49.jpg"/><Relationship Id="rId471969ed4a90128db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId471969ed4a90128db.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>