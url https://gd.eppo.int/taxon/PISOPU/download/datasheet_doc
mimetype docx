--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Armand pine bark weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549769ed4a900f9e4" w:history="1">
+            <w:hyperlink r:id="rId14196a0846881dc8c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525669ed4a900fa32" w:history="1">
+            <w:hyperlink r:id="rId71336a0846881dcd1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1034,63 +1034,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007). It is possible that its distribution is broader, including other provinces where its natural hosts are found, especially Sichuan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14654993" name="name913169ed4a9010c4b" descr="PISOPU_distribution_map.jpg"/>
+            <wp:docPr id="59052910" name="name12766a0846881f4d2" descr="PISOPU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOPU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId422669ed4a9010c49" cstate="print"/>
+                    <a:blip r:embed="rId14736a0846881f4cd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1910,65 +1910,65 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Zhang </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId518169ed4a9011489" w:history="1">
+      <w:hyperlink r:id="rId19616a0846881fc8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId785569ed4a90114a9" w:history="1"/>
+      <w:hyperlink r:id="rId89126a0846881fcad" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and for most European species of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3172,51 +3172,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Article 3. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId551769ed4a9011d34" w:history="1">
+      <w:hyperlink r:id="rId90936a084688204c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.insectscience.org/13.3.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3300,51 +3300,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-85 [In Mandarin with English abstract].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId491469ed4a9011e05" w:history="1">
+      <w:hyperlink r:id="rId69376a08468820595" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4492,51 +4492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId417069ed4a901261b" w:history="1">
+      <w:hyperlink r:id="rId64236a08468820d1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 October 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4611,51 +4611,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes punctatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId896869ed4a9012702" w:history="1">
+      <w:hyperlink r:id="rId28466a08468820de1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4668,63 +4668,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28262290" name="name534469ed4a90128dd" descr="eu_funding_250.png"/>
+            <wp:docPr id="64074098" name="name81476a08468820e89" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId471969ed4a90128db" cstate="print"/>
+                    <a:blip r:embed="rId67926a08468820e88" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4822,137 +4822,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29181008">
+  <w:abstractNum w:abstractNumId="83033447">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72595850">
+    <w:lvl w:ilvl="0" w:tplc="78120341">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72595850" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78120341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72595850" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78120341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72595850" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78120341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72595850" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78120341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72595850" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78120341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72595850" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78120341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72595850" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78120341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72595850" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78120341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29181007">
+  <w:abstractNum w:abstractNumId="83033446">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80767715">
+    <w:lvl w:ilvl="0" w:tplc="66250373">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5704,55 +5704,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29181007">
-    <w:abstractNumId w:val="29181007"/>
+  <w:num w:numId="83033446">
+    <w:abstractNumId w:val="83033446"/>
   </w:num>
-  <w:num w:numId="29181008">
-    <w:abstractNumId w:val="29181008"/>
+  <w:num w:numId="83033447">
+    <w:abstractNumId w:val="83033447"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17302,51 +17302,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId743104297" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId756667343" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId549769ed4a900f9e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/" TargetMode="External"/><Relationship Id="rId525669ed4a900fa32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/categorization" TargetMode="External"/><Relationship Id="rId518169ed4a9011489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+punctatus" TargetMode="External"/><Relationship Id="rId785569ed4a90114a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId551769ed4a9011d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insectscience.org/13.3." TargetMode="External"/><Relationship Id="rId491469ed4a9011e05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId417069ed4a901261b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId896869ed4a9012702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId422669ed4a9010c49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId422669ed4a9010c49.jpg"/><Relationship Id="rId471969ed4a90128db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId471969ed4a90128db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId755188724" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId781378594" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14196a0846881dc8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/" TargetMode="External"/><Relationship Id="rId71336a0846881dcd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/categorization" TargetMode="External"/><Relationship Id="rId19616a0846881fc8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+punctatus" TargetMode="External"/><Relationship Id="rId89126a0846881fcad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId90936a084688204c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insectscience.org/13.3." TargetMode="External"/><Relationship Id="rId69376a08468820595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId64236a08468820d1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId28466a08468820de1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14736a0846881f4cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14736a0846881f4cd.jpg"/><Relationship Id="rId67926a08468820e88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67926a08468820e88.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>