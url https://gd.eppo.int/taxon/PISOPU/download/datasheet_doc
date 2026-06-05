--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Armand pine bark weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14196a0846881dc8c" w:history="1">
+            <w:hyperlink r:id="rId16916a22c404ed083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71336a0846881dcd1" w:history="1">
+            <w:hyperlink r:id="rId89796a22c404ed0c7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1034,63 +1034,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007). It is possible that its distribution is broader, including other provinces where its natural hosts are found, especially Sichuan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="59052910" name="name12766a0846881f4d2" descr="PISOPU_distribution_map.jpg"/>
+            <wp:docPr id="87976826" name="name68216a22c404ee2d2" descr="PISOPU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOPU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14736a0846881f4cd" cstate="print"/>
+                    <a:blip r:embed="rId18866a22c404ee2cf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1910,65 +1910,65 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Zhang </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19616a0846881fc8f" w:history="1">
+      <w:hyperlink r:id="rId96246a22c404eeb69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId89126a0846881fcad" w:history="1"/>
+      <w:hyperlink r:id="rId84696a22c404eeb89" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and for most European species of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3172,51 +3172,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Article 3. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90936a084688204c5" w:history="1">
+      <w:hyperlink r:id="rId46506a22c404ef364" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.insectscience.org/13.3.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3300,51 +3300,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-85 [In Mandarin with English abstract].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69376a08468820595" w:history="1">
+      <w:hyperlink r:id="rId55896a22c404ef444" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4492,51 +4492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64236a08468820d1c" w:history="1">
+      <w:hyperlink r:id="rId33536a22c404efbbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 October 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4611,51 +4611,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes punctatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28466a08468820de1" w:history="1">
+      <w:hyperlink r:id="rId92226a22c404efc85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4668,63 +4668,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64074098" name="name81476a08468820e89" descr="eu_funding_250.png"/>
+            <wp:docPr id="82442404" name="name69536a22c404efd54" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67926a08468820e88" cstate="print"/>
+                    <a:blip r:embed="rId59056a22c404efd52" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4822,137 +4822,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83033447">
+  <w:abstractNum w:abstractNumId="12078210">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78120341">
+    <w:lvl w:ilvl="0" w:tplc="32992560">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78120341" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32992560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78120341" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32992560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78120341" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32992560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78120341" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32992560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78120341" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32992560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78120341" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32992560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78120341" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32992560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78120341" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32992560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83033446">
+  <w:abstractNum w:abstractNumId="12078209">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66250373">
+    <w:lvl w:ilvl="0" w:tplc="53496459">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5704,55 +5704,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83033446">
-    <w:abstractNumId w:val="83033446"/>
+  <w:num w:numId="12078209">
+    <w:abstractNumId w:val="12078209"/>
   </w:num>
-  <w:num w:numId="83033447">
-    <w:abstractNumId w:val="83033447"/>
+  <w:num w:numId="12078210">
+    <w:abstractNumId w:val="12078210"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17302,51 +17302,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId755188724" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId781378594" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14196a0846881dc8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/" TargetMode="External"/><Relationship Id="rId71336a0846881dcd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/categorization" TargetMode="External"/><Relationship Id="rId19616a0846881fc8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+punctatus" TargetMode="External"/><Relationship Id="rId89126a0846881fcad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId90936a084688204c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insectscience.org/13.3." TargetMode="External"/><Relationship Id="rId69376a08468820595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId64236a08468820d1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId28466a08468820de1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14736a0846881f4cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14736a0846881f4cd.jpg"/><Relationship Id="rId67926a08468820e88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67926a08468820e88.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId955267127" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId512440914" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16916a22c404ed083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/" TargetMode="External"/><Relationship Id="rId89796a22c404ed0c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/categorization" TargetMode="External"/><Relationship Id="rId96246a22c404eeb69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+punctatus" TargetMode="External"/><Relationship Id="rId84696a22c404eeb89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId46506a22c404ef364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insectscience.org/13.3." TargetMode="External"/><Relationship Id="rId55896a22c404ef444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId33536a22c404efbbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId92226a22c404efc85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18866a22c404ee2cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18866a22c404ee2cf.jpg"/><Relationship Id="rId59056a22c404efd52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59056a22c404efd52.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>