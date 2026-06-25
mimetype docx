--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Armand pine bark weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16916a22c404ed083" w:history="1">
+            <w:hyperlink r:id="rId98256a3d498c1e009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89796a22c404ed0c7" w:history="1">
+            <w:hyperlink r:id="rId32796a3d498c1e04e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1034,63 +1034,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007). It is possible that its distribution is broader, including other provinces where its natural hosts are found, especially Sichuan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87976826" name="name68216a22c404ee2d2" descr="PISOPU_distribution_map.jpg"/>
+            <wp:docPr id="11155269" name="name11376a3d498c1f2cd" descr="PISOPU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOPU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18866a22c404ee2cf" cstate="print"/>
+                    <a:blip r:embed="rId37166a3d498c1f2cb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1910,65 +1910,65 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Zhang </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96246a22c404eeb69" w:history="1">
+      <w:hyperlink r:id="rId85646a3d498c1fac4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId84696a22c404eeb89" w:history="1"/>
+      <w:hyperlink r:id="rId39376a3d498c1fae2" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and for most European species of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3172,51 +3172,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Article 3. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46506a22c404ef364" w:history="1">
+      <w:hyperlink r:id="rId56476a3d498c20386" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.insectscience.org/13.3.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3300,51 +3300,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-85 [In Mandarin with English abstract].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55896a22c404ef444" w:history="1">
+      <w:hyperlink r:id="rId82616a3d498c2045d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4492,51 +4492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33536a22c404efbbf" w:history="1">
+      <w:hyperlink r:id="rId99276a3d498c20be4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 October 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4611,51 +4611,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes punctatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92226a22c404efc85" w:history="1">
+      <w:hyperlink r:id="rId43466a3d498c20cab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4668,63 +4668,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="82442404" name="name69536a22c404efd54" descr="eu_funding_250.png"/>
+            <wp:docPr id="65648456" name="name17836a3d498c20d97" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59056a22c404efd52" cstate="print"/>
+                    <a:blip r:embed="rId16316a3d498c20d96" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4822,137 +4822,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12078210">
+  <w:abstractNum w:abstractNumId="47706665">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32992560">
+    <w:lvl w:ilvl="0" w:tplc="95973072">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32992560" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95973072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32992560" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95973072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32992560" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95973072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32992560" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95973072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32992560" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95973072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32992560" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95973072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32992560" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95973072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32992560" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95973072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12078209">
+  <w:abstractNum w:abstractNumId="47706664">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53496459">
+    <w:lvl w:ilvl="0" w:tplc="11762743">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5704,55 +5704,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12078209">
-    <w:abstractNumId w:val="12078209"/>
+  <w:num w:numId="47706664">
+    <w:abstractNumId w:val="47706664"/>
   </w:num>
-  <w:num w:numId="12078210">
-    <w:abstractNumId w:val="12078210"/>
+  <w:num w:numId="47706665">
+    <w:abstractNumId w:val="47706665"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17302,51 +17302,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId955267127" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId512440914" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16916a22c404ed083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/" TargetMode="External"/><Relationship Id="rId89796a22c404ed0c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/categorization" TargetMode="External"/><Relationship Id="rId96246a22c404eeb69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+punctatus" TargetMode="External"/><Relationship Id="rId84696a22c404eeb89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId46506a22c404ef364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insectscience.org/13.3." TargetMode="External"/><Relationship Id="rId55896a22c404ef444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId33536a22c404efbbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId92226a22c404efc85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18866a22c404ee2cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18866a22c404ee2cf.jpg"/><Relationship Id="rId59056a22c404efd52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59056a22c404efd52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId555822014" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId577474150" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98256a3d498c1e009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/" TargetMode="External"/><Relationship Id="rId32796a3d498c1e04e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/categorization" TargetMode="External"/><Relationship Id="rId85646a3d498c1fac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+punctatus" TargetMode="External"/><Relationship Id="rId39376a3d498c1fae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId56476a3d498c20386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insectscience.org/13.3." TargetMode="External"/><Relationship Id="rId82616a3d498c2045d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId99276a3d498c20be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId43466a3d498c20cab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37166a3d498c1f2cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37166a3d498c1f2cb.jpg"/><Relationship Id="rId16316a3d498c20d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16316a3d498c20d96.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>