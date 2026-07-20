--- v9 (2026-06-25)
+++ v10 (2026-07-20)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Armand pine bark weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98256a3d498c1e009" w:history="1">
+            <w:hyperlink r:id="rId25196a5e8968cc57f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32796a3d498c1e04e" w:history="1">
+            <w:hyperlink r:id="rId35346a5e8968cc5c5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1034,63 +1034,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007). It is possible that its distribution is broader, including other provinces where its natural hosts are found, especially Sichuan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11155269" name="name11376a3d498c1f2cd" descr="PISOPU_distribution_map.jpg"/>
+            <wp:docPr id="38214644" name="name82106a5e8968cd358" descr="PISOPU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOPU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37166a3d498c1f2cb" cstate="print"/>
+                    <a:blip r:embed="rId66786a5e8968cd355" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1910,65 +1910,65 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Zhang </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85646a3d498c1fac4" w:history="1">
+      <w:hyperlink r:id="rId18736a5e8968cdb40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId39376a3d498c1fae2" w:history="1"/>
+      <w:hyperlink r:id="rId64886a5e8968cdb5f" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and for most European species of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3172,51 +3172,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Article 3. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56476a3d498c20386" w:history="1">
+      <w:hyperlink r:id="rId59486a5e8968ce3a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.insectscience.org/13.3.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3300,51 +3300,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-85 [In Mandarin with English abstract].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82616a3d498c2045d" w:history="1">
+      <w:hyperlink r:id="rId38706a5e8968ce476" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4492,51 +4492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99276a3d498c20be4" w:history="1">
+      <w:hyperlink r:id="rId65126a5e8968cec0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 October 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4611,51 +4611,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes punctatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43466a3d498c20cab" w:history="1">
+      <w:hyperlink r:id="rId77476a5e8968cecd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4668,63 +4668,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65648456" name="name17836a3d498c20d97" descr="eu_funding_250.png"/>
+            <wp:docPr id="25566523" name="name73996a5e8968ced9d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16316a3d498c20d96" cstate="print"/>
+                    <a:blip r:embed="rId52056a5e8968ced9c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4822,137 +4822,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47706665">
+  <w:abstractNum w:abstractNumId="55093211">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95973072">
+    <w:lvl w:ilvl="0" w:tplc="75424790">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95973072" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75424790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95973072" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75424790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95973072" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75424790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95973072" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75424790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95973072" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75424790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95973072" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75424790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95973072" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75424790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95973072" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75424790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47706664">
+  <w:abstractNum w:abstractNumId="55093210">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11762743">
+    <w:lvl w:ilvl="0" w:tplc="16806224">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5704,55 +5704,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47706664">
-    <w:abstractNumId w:val="47706664"/>
+  <w:num w:numId="55093210">
+    <w:abstractNumId w:val="55093210"/>
   </w:num>
-  <w:num w:numId="47706665">
-    <w:abstractNumId w:val="47706665"/>
+  <w:num w:numId="55093211">
+    <w:abstractNumId w:val="55093211"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17302,51 +17302,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId555822014" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId577474150" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98256a3d498c1e009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/" TargetMode="External"/><Relationship Id="rId32796a3d498c1e04e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/categorization" TargetMode="External"/><Relationship Id="rId85646a3d498c1fac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+punctatus" TargetMode="External"/><Relationship Id="rId39376a3d498c1fae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId56476a3d498c20386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insectscience.org/13.3." TargetMode="External"/><Relationship Id="rId82616a3d498c2045d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId99276a3d498c20be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId43466a3d498c20cab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37166a3d498c1f2cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37166a3d498c1f2cb.jpg"/><Relationship Id="rId16316a3d498c20d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16316a3d498c20d96.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId383260253" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId843095872" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25196a5e8968cc57f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/" TargetMode="External"/><Relationship Id="rId35346a5e8968cc5c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/categorization" TargetMode="External"/><Relationship Id="rId18736a5e8968cdb40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+punctatus" TargetMode="External"/><Relationship Id="rId64886a5e8968cdb5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId59486a5e8968ce3a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insectscience.org/13.3." TargetMode="External"/><Relationship Id="rId38706a5e8968ce476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId65126a5e8968cec0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId77476a5e8968cecd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66786a5e8968cd355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66786a5e8968cd355.jpg"/><Relationship Id="rId52056a5e8968ced9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52056a5e8968ced9c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>