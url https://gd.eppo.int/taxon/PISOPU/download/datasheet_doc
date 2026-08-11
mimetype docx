--- v10 (2026-07-20)
+++ v11 (2026-08-11)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Armand pine bark weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25196a5e8968cc57f" w:history="1">
+            <w:hyperlink r:id="rId48566a7b62f38c4e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35346a5e8968cc5c5" w:history="1">
+            <w:hyperlink r:id="rId70596a7b62f38c52a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1034,63 +1034,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007). It is possible that its distribution is broader, including other provinces where its natural hosts are found, especially Sichuan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38214644" name="name82106a5e8968cd358" descr="PISOPU_distribution_map.jpg"/>
+            <wp:docPr id="1949592" name="name34116a7b62f38de8f" descr="PISOPU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOPU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66786a5e8968cd355" cstate="print"/>
+                    <a:blip r:embed="rId85466a7b62f38de8b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1910,65 +1910,65 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Zhang </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18736a5e8968cdb40" w:history="1">
+      <w:hyperlink r:id="rId82526a7b62f38e6d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId64886a5e8968cdb5f" w:history="1"/>
+      <w:hyperlink r:id="rId12356a7b62f38e703" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and for most European species of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3172,51 +3172,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Article 3. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59486a5e8968ce3a4" w:history="1">
+      <w:hyperlink r:id="rId14676a7b62f38ef36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.insectscience.org/13.3.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3300,51 +3300,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-85 [In Mandarin with English abstract].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38706a5e8968ce476" w:history="1">
+      <w:hyperlink r:id="rId90566a7b62f38f006" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4492,51 +4492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65126a5e8968cec0e" w:history="1">
+      <w:hyperlink r:id="rId44726a7b62f38f7fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 October 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4611,51 +4611,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes punctatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77476a5e8968cecd5" w:history="1">
+      <w:hyperlink r:id="rId47946a7b62f38f8de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4668,63 +4668,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25566523" name="name73996a5e8968ced9d" descr="eu_funding_250.png"/>
+            <wp:docPr id="57109715" name="name52296a7b62f38fe6d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52056a5e8968ced9c" cstate="print"/>
+                    <a:blip r:embed="rId75836a7b62f38fe63" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4822,137 +4822,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55093211">
+  <w:abstractNum w:abstractNumId="97447037">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75424790">
+    <w:lvl w:ilvl="0" w:tplc="72387816">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75424790" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72387816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75424790" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72387816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75424790" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72387816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75424790" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72387816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75424790" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72387816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75424790" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72387816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75424790" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72387816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75424790" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72387816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55093210">
+  <w:abstractNum w:abstractNumId="97447036">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16806224">
+    <w:lvl w:ilvl="0" w:tplc="13550970">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5704,55 +5704,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55093210">
-    <w:abstractNumId w:val="55093210"/>
+  <w:num w:numId="97447036">
+    <w:abstractNumId w:val="97447036"/>
   </w:num>
-  <w:num w:numId="55093211">
-    <w:abstractNumId w:val="55093211"/>
+  <w:num w:numId="97447037">
+    <w:abstractNumId w:val="97447037"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17302,51 +17302,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId383260253" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId843095872" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25196a5e8968cc57f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/" TargetMode="External"/><Relationship Id="rId35346a5e8968cc5c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/categorization" TargetMode="External"/><Relationship Id="rId18736a5e8968cdb40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+punctatus" TargetMode="External"/><Relationship Id="rId64886a5e8968cdb5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId59486a5e8968ce3a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insectscience.org/13.3." TargetMode="External"/><Relationship Id="rId38706a5e8968ce476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId65126a5e8968cec0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId77476a5e8968cecd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66786a5e8968cd355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66786a5e8968cd355.jpg"/><Relationship Id="rId52056a5e8968ced9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52056a5e8968ced9c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId251670917" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId982460404" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48566a7b62f38c4e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/" TargetMode="External"/><Relationship Id="rId70596a7b62f38c52a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/categorization" TargetMode="External"/><Relationship Id="rId82526a7b62f38e6d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+punctatus" TargetMode="External"/><Relationship Id="rId12356a7b62f38e703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId14676a7b62f38ef36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insectscience.org/13.3." TargetMode="External"/><Relationship Id="rId90566a7b62f38f006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId44726a7b62f38f7fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId47946a7b62f38f8de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85466a7b62f38de8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85466a7b62f38de8b.jpg"/><Relationship Id="rId75836a7b62f38fe63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75836a7b62f38fe63.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>