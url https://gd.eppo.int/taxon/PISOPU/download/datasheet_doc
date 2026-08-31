--- v11 (2026-08-11)
+++ v12 (2026-08-31)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Armand pine bark weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48566a7b62f38c4e3" w:history="1">
+            <w:hyperlink r:id="rId83936a9613ec53583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70596a7b62f38c52a" w:history="1">
+            <w:hyperlink r:id="rId63516a9613ec535b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1034,63 +1034,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007). It is possible that its distribution is broader, including other provinces where its natural hosts are found, especially Sichuan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1949592" name="name34116a7b62f38de8f" descr="PISOPU_distribution_map.jpg"/>
+            <wp:docPr id="48669642" name="name11466a9613ec54445" descr="PISOPU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOPU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85466a7b62f38de8b" cstate="print"/>
+                    <a:blip r:embed="rId91336a9613ec54443" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1910,65 +1910,65 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Zhang </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82526a7b62f38e6d9" w:history="1">
+      <w:hyperlink r:id="rId87076a9613ec54996" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">GenBank</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId12356a7b62f38e703" w:history="1"/>
+      <w:hyperlink r:id="rId15076a9613ec549ab" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and for most European species of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3172,51 +3172,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Insect Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Article 3. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14676a7b62f38ef36" w:history="1">
+      <w:hyperlink r:id="rId58686a9613ec54f64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.insectscience.org/13.3.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3300,51 +3300,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-85 [In Mandarin with English abstract].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90566a7b62f38f006" w:history="1">
+      <w:hyperlink r:id="rId99096a9613ec54ffb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4492,51 +4492,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44726a7b62f38f7fb" w:history="1">
+      <w:hyperlink r:id="rId67836a9613ec55551" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 October 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4611,51 +4611,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes punctatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47946a7b62f38f8de" w:history="1">
+      <w:hyperlink r:id="rId37956a9613ec555dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4668,63 +4668,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57109715" name="name52296a7b62f38fe6d" descr="eu_funding_250.png"/>
+            <wp:docPr id="22095413" name="name38956a9613ec55647" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75836a7b62f38fe63" cstate="print"/>
+                    <a:blip r:embed="rId82306a9613ec55646" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4822,137 +4822,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97447037">
+  <w:abstractNum w:abstractNumId="23728310">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72387816">
+    <w:lvl w:ilvl="0" w:tplc="19867428">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72387816" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19867428" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72387816" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19867428" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72387816" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19867428" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72387816" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19867428" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72387816" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19867428" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72387816" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19867428" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72387816" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19867428" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72387816" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19867428" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97447036">
+  <w:abstractNum w:abstractNumId="23728309">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13550970">
+    <w:lvl w:ilvl="0" w:tplc="85663558">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5704,55 +5704,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97447036">
-    <w:abstractNumId w:val="97447036"/>
+  <w:num w:numId="23728309">
+    <w:abstractNumId w:val="23728309"/>
   </w:num>
-  <w:num w:numId="97447037">
-    <w:abstractNumId w:val="97447037"/>
+  <w:num w:numId="23728310">
+    <w:abstractNumId w:val="23728310"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17302,51 +17302,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId251670917" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId982460404" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48566a7b62f38c4e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/" TargetMode="External"/><Relationship Id="rId70596a7b62f38c52a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/categorization" TargetMode="External"/><Relationship Id="rId82526a7b62f38e6d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+punctatus" TargetMode="External"/><Relationship Id="rId12356a7b62f38e703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId14676a7b62f38ef36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insectscience.org/13.3." TargetMode="External"/><Relationship Id="rId90566a7b62f38f006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId44726a7b62f38f7fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId47946a7b62f38f8de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85466a7b62f38de8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85466a7b62f38de8b.jpg"/><Relationship Id="rId75836a7b62f38fe63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75836a7b62f38fe63.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId504340769" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId687000062" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83936a9613ec53583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/" TargetMode="External"/><Relationship Id="rId63516a9613ec535b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOPU/categorization" TargetMode="External"/><Relationship Id="rId87076a9613ec54996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+punctatus" TargetMode="External"/><Relationship Id="rId15076a9613ec549ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/?term=pissodes+yunnanensis" TargetMode="External"/><Relationship Id="rId58686a9613ec54f64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.insectscience.org/13.3." TargetMode="External"/><Relationship Id="rId99096a9613ec54ffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId67836a9613ec55551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId37956a9613ec555dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91336a9613ec54443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91336a9613ec54443.jpg"/><Relationship Id="rId82306a9613ec55646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82306a9613ec55646.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>