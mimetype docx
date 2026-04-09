--- v4 (2026-02-26)
+++ v5 (2026-04-09)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> yellow-spotted pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271369a0953c164dc" w:history="1">
+            <w:hyperlink r:id="rId966069d720ed9f116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347569a0953c16520" w:history="1">
+            <w:hyperlink r:id="rId479169d720ed9f15d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1275,63 +1275,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007; Wu, 1991).
 </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20673458" name="name630469a0953c1772f" descr="PISONI_distribution_map.jpg"/>
+            <wp:docPr id="35212176" name="name157269d720eda058e" descr="PISONI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISONI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId495269a0953c1772c" cstate="print"/>
+                    <a:blip r:embed="rId350169d720eda058b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3207,51 +3207,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PHYTOSANITARY MEASURES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adherence to International Standards for Phytosanitary Measures No. 15 for solid wood packing material (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId536569a0953c186b8" w:history="1">
+      <w:hyperlink r:id="rId699769d720eda146d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ISPM 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will greatly decrease the risk of introduction of bark- and wood-boring insects, including </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3578,81 +3578,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes nitidus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In Japanese Weevil Database. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId238469a0953c18912" w:history="1">
+      <w:hyperlink r:id="rId791269d720eda16ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://de05.digitalasia.chubu.ac.jp/search.php?mode=search&amp;sname=Pissodes+%28Pissodes%29+nitidus+Roelofs%2C+1874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CBI (Centre for the Promotion of Imports from Developing Countries) (2019) Exporting pine nuts to Europe. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId124669a0953c18948" w:history="1">
+      <w:hyperlink r:id="rId671969d720eda1700" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cbi.eu/market-information/processed-fruit-vegetables-edible-nuts/pine-nuts</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3698,51 +3698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 5667, 184 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId680569a0953c189d7" w:history="1">
+      <w:hyperlink r:id="rId701669d720eda17aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3922,51 +3922,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Alfaro R &amp; Glover SG), p. 186-193. Forestry Canada, Pacific Forestry Centre, Victoria, British Columbia (Canada).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kramer AE (2019) As the Chinese cut down Siberia’s forests, tensions with Russia rise. The New York Times. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId589769a0953c18b3e" w:history="1">
+      <w:hyperlink r:id="rId160669d720eda191d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nytimes.com/2019/07/25/world/europe/russia-china-siberia-logging.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4881,51 +4881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId449669a0953c1914f" w:history="1">
+      <w:hyperlink r:id="rId643969d720eda1f35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5020,51 +5020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes nitidus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId489069a0953c19234" w:history="1">
+      <w:hyperlink r:id="rId195669d720eda201b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5077,63 +5077,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65728757" name="name335569a0953c192e0" descr="eu_funding_250.png"/>
+            <wp:docPr id="64051151" name="name381369d720eda2129" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId263169a0953c192df" cstate="print"/>
+                    <a:blip r:embed="rId905069d720eda2128" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5231,137 +5231,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89875090">
+  <w:abstractNum w:abstractNumId="49670632">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45071943">
+    <w:lvl w:ilvl="0" w:tplc="62149552">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45071943" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62149552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45071943" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62149552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45071943" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62149552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45071943" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62149552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45071943" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62149552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45071943" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62149552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45071943" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62149552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45071943" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62149552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89875089">
+  <w:abstractNum w:abstractNumId="49670631">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70716257">
+    <w:lvl w:ilvl="0" w:tplc="10905708">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6113,55 +6113,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89875089">
-    <w:abstractNumId w:val="89875089"/>
+  <w:num w:numId="49670631">
+    <w:abstractNumId w:val="49670631"/>
   </w:num>
-  <w:num w:numId="89875090">
-    <w:abstractNumId w:val="89875090"/>
+  <w:num w:numId="49670632">
+    <w:abstractNumId w:val="49670632"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17711,51 +17711,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId582992637" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId394766658" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId271369a0953c164dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/" TargetMode="External"/><Relationship Id="rId347569a0953c16520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/categorization" TargetMode="External"/><Relationship Id="rId536569a0953c186b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId238469a0953c18912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://de05.digitalasia.chubu.ac.jp/search.php?mode=search&amp;sname=Pissodes+%28Pissodes%29+nitidus+Roelofs%2C+1874" TargetMode="External"/><Relationship Id="rId124669a0953c18948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbi.eu/market-information/processed-fruit-vegetables-edible-nuts/pine-nuts" TargetMode="External"/><Relationship Id="rId680569a0953c189d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5667" TargetMode="External"/><Relationship Id="rId589769a0953c18b3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2019/07/25/world/europe/russia-china-siberia-logging.html" TargetMode="External"/><Relationship Id="rId449669a0953c1914f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId489069a0953c19234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId495269a0953c1772c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId495269a0953c1772c.jpg"/><Relationship Id="rId263169a0953c192df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId263169a0953c192df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId596285750" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId397832504" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId966069d720ed9f116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/" TargetMode="External"/><Relationship Id="rId479169d720ed9f15d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/categorization" TargetMode="External"/><Relationship Id="rId699769d720eda146d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId791269d720eda16ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://de05.digitalasia.chubu.ac.jp/search.php?mode=search&amp;sname=Pissodes+%28Pissodes%29+nitidus+Roelofs%2C+1874" TargetMode="External"/><Relationship Id="rId671969d720eda1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbi.eu/market-information/processed-fruit-vegetables-edible-nuts/pine-nuts" TargetMode="External"/><Relationship Id="rId701669d720eda17aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5667" TargetMode="External"/><Relationship Id="rId160669d720eda191d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2019/07/25/world/europe/russia-china-siberia-logging.html" TargetMode="External"/><Relationship Id="rId643969d720eda1f35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId195669d720eda201b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId350169d720eda058b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId350169d720eda058b.jpg"/><Relationship Id="rId905069d720eda2128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId905069d720eda2128.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>