--- v5 (2026-04-09)
+++ v6 (2026-05-19)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> yellow-spotted pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId966069d720ed9f116" w:history="1">
+            <w:hyperlink r:id="rId99036a0cef8eab35e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479169d720ed9f15d" w:history="1">
+            <w:hyperlink r:id="rId90456a0cef8eab3a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1275,63 +1275,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007; Wu, 1991).
 </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35212176" name="name157269d720eda058e" descr="PISONI_distribution_map.jpg"/>
+            <wp:docPr id="35970301" name="name97426a0cef8eacb8a" descr="PISONI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISONI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId350169d720eda058b" cstate="print"/>
+                    <a:blip r:embed="rId97316a0cef8eacb87" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3207,51 +3207,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PHYTOSANITARY MEASURES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adherence to International Standards for Phytosanitary Measures No. 15 for solid wood packing material (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId699769d720eda146d" w:history="1">
+      <w:hyperlink r:id="rId39046a0cef8eadab3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ISPM 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will greatly decrease the risk of introduction of bark- and wood-boring insects, including </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3578,81 +3578,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes nitidus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In Japanese Weevil Database. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId791269d720eda16ca" w:history="1">
+      <w:hyperlink r:id="rId16356a0cef8eadd41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://de05.digitalasia.chubu.ac.jp/search.php?mode=search&amp;sname=Pissodes+%28Pissodes%29+nitidus+Roelofs%2C+1874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CBI (Centre for the Promotion of Imports from Developing Countries) (2019) Exporting pine nuts to Europe. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId671969d720eda1700" w:history="1">
+      <w:hyperlink r:id="rId60906a0cef8eadd7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cbi.eu/market-information/processed-fruit-vegetables-edible-nuts/pine-nuts</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3698,51 +3698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 5667, 184 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId701669d720eda17aa" w:history="1">
+      <w:hyperlink r:id="rId82746a0cef8eade11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3922,51 +3922,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Alfaro R &amp; Glover SG), p. 186-193. Forestry Canada, Pacific Forestry Centre, Victoria, British Columbia (Canada).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kramer AE (2019) As the Chinese cut down Siberia’s forests, tensions with Russia rise. The New York Times. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId160669d720eda191d" w:history="1">
+      <w:hyperlink r:id="rId28916a0cef8eadf8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nytimes.com/2019/07/25/world/europe/russia-china-siberia-logging.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4881,51 +4881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId643969d720eda1f35" w:history="1">
+      <w:hyperlink r:id="rId11136a0cef8eae5b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5020,51 +5020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes nitidus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId195669d720eda201b" w:history="1">
+      <w:hyperlink r:id="rId27096a0cef8eae695" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5077,63 +5077,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64051151" name="name381369d720eda2129" descr="eu_funding_250.png"/>
+            <wp:docPr id="42541889" name="name61346a0cef8eae739" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId905069d720eda2128" cstate="print"/>
+                    <a:blip r:embed="rId14916a0cef8eae738" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5231,137 +5231,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49670632">
+  <w:abstractNum w:abstractNumId="88126327">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62149552">
+    <w:lvl w:ilvl="0" w:tplc="64663910">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62149552" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64663910" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62149552" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64663910" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62149552" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64663910" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62149552" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64663910" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62149552" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64663910" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62149552" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64663910" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62149552" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64663910" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62149552" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64663910" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49670631">
+  <w:abstractNum w:abstractNumId="88126326">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10905708">
+    <w:lvl w:ilvl="0" w:tplc="35133051">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6113,55 +6113,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49670631">
-    <w:abstractNumId w:val="49670631"/>
+  <w:num w:numId="88126326">
+    <w:abstractNumId w:val="88126326"/>
   </w:num>
-  <w:num w:numId="49670632">
-    <w:abstractNumId w:val="49670632"/>
+  <w:num w:numId="88126327">
+    <w:abstractNumId w:val="88126327"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17711,51 +17711,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId596285750" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId397832504" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId966069d720ed9f116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/" TargetMode="External"/><Relationship Id="rId479169d720ed9f15d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/categorization" TargetMode="External"/><Relationship Id="rId699769d720eda146d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId791269d720eda16ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://de05.digitalasia.chubu.ac.jp/search.php?mode=search&amp;sname=Pissodes+%28Pissodes%29+nitidus+Roelofs%2C+1874" TargetMode="External"/><Relationship Id="rId671969d720eda1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbi.eu/market-information/processed-fruit-vegetables-edible-nuts/pine-nuts" TargetMode="External"/><Relationship Id="rId701669d720eda17aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5667" TargetMode="External"/><Relationship Id="rId160669d720eda191d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2019/07/25/world/europe/russia-china-siberia-logging.html" TargetMode="External"/><Relationship Id="rId643969d720eda1f35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId195669d720eda201b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId350169d720eda058b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId350169d720eda058b.jpg"/><Relationship Id="rId905069d720eda2128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId905069d720eda2128.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId444136886" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId762574851" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99036a0cef8eab35e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/" TargetMode="External"/><Relationship Id="rId90456a0cef8eab3a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/categorization" TargetMode="External"/><Relationship Id="rId39046a0cef8eadab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId16356a0cef8eadd41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://de05.digitalasia.chubu.ac.jp/search.php?mode=search&amp;sname=Pissodes+%28Pissodes%29+nitidus+Roelofs%2C+1874" TargetMode="External"/><Relationship Id="rId60906a0cef8eadd7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbi.eu/market-information/processed-fruit-vegetables-edible-nuts/pine-nuts" TargetMode="External"/><Relationship Id="rId82746a0cef8eade11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5667" TargetMode="External"/><Relationship Id="rId28916a0cef8eadf8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2019/07/25/world/europe/russia-china-siberia-logging.html" TargetMode="External"/><Relationship Id="rId11136a0cef8eae5b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId27096a0cef8eae695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97316a0cef8eacb87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97316a0cef8eacb87.jpg"/><Relationship Id="rId14916a0cef8eae738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14916a0cef8eae738.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>