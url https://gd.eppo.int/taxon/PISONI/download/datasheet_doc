--- v6 (2026-05-19)
+++ v7 (2026-06-09)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> yellow-spotted pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99036a0cef8eab35e" w:history="1">
+            <w:hyperlink r:id="rId26406a275f142a4d3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90456a0cef8eab3a6" w:history="1">
+            <w:hyperlink r:id="rId35896a275f142a51a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1275,63 +1275,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007; Wu, 1991).
 </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35970301" name="name97426a0cef8eacb8a" descr="PISONI_distribution_map.jpg"/>
+            <wp:docPr id="57194700" name="name80746a275f142bd0c" descr="PISONI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISONI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97316a0cef8eacb87" cstate="print"/>
+                    <a:blip r:embed="rId36326a275f142bd03" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3207,51 +3207,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PHYTOSANITARY MEASURES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adherence to International Standards for Phytosanitary Measures No. 15 for solid wood packing material (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId39046a0cef8eadab3" w:history="1">
+      <w:hyperlink r:id="rId17446a275f142d183" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ISPM 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will greatly decrease the risk of introduction of bark- and wood-boring insects, including </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3578,81 +3578,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes nitidus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In Japanese Weevil Database. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16356a0cef8eadd41" w:history="1">
+      <w:hyperlink r:id="rId41536a275f142d3fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://de05.digitalasia.chubu.ac.jp/search.php?mode=search&amp;sname=Pissodes+%28Pissodes%29+nitidus+Roelofs%2C+1874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CBI (Centre for the Promotion of Imports from Developing Countries) (2019) Exporting pine nuts to Europe. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60906a0cef8eadd7b" w:history="1">
+      <w:hyperlink r:id="rId79966a275f142d435" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cbi.eu/market-information/processed-fruit-vegetables-edible-nuts/pine-nuts</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3698,51 +3698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 5667, 184 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82746a0cef8eade11" w:history="1">
+      <w:hyperlink r:id="rId56426a275f142d4c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3922,51 +3922,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Alfaro R &amp; Glover SG), p. 186-193. Forestry Canada, Pacific Forestry Centre, Victoria, British Columbia (Canada).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kramer AE (2019) As the Chinese cut down Siberia’s forests, tensions with Russia rise. The New York Times. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28916a0cef8eadf8d" w:history="1">
+      <w:hyperlink r:id="rId41506a275f142d634" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nytimes.com/2019/07/25/world/europe/russia-china-siberia-logging.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4881,51 +4881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11136a0cef8eae5b2" w:history="1">
+      <w:hyperlink r:id="rId31476a275f142dc3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5020,51 +5020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes nitidus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27096a0cef8eae695" w:history="1">
+      <w:hyperlink r:id="rId37276a275f142dd20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5077,63 +5077,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42541889" name="name61346a0cef8eae739" descr="eu_funding_250.png"/>
+            <wp:docPr id="9337327" name="name34396a275f142e052" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14916a0cef8eae738" cstate="print"/>
+                    <a:blip r:embed="rId85796a275f142e050" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5231,137 +5231,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88126327">
+  <w:abstractNum w:abstractNumId="39179300">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64663910">
+    <w:lvl w:ilvl="0" w:tplc="69135524">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64663910" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69135524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64663910" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69135524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64663910" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69135524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64663910" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69135524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64663910" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69135524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64663910" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69135524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64663910" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69135524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64663910" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69135524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88126326">
+  <w:abstractNum w:abstractNumId="39179299">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35133051">
+    <w:lvl w:ilvl="0" w:tplc="77982276">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6113,55 +6113,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88126326">
-    <w:abstractNumId w:val="88126326"/>
+  <w:num w:numId="39179299">
+    <w:abstractNumId w:val="39179299"/>
   </w:num>
-  <w:num w:numId="88126327">
-    <w:abstractNumId w:val="88126327"/>
+  <w:num w:numId="39179300">
+    <w:abstractNumId w:val="39179300"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17711,51 +17711,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId444136886" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId762574851" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99036a0cef8eab35e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/" TargetMode="External"/><Relationship Id="rId90456a0cef8eab3a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/categorization" TargetMode="External"/><Relationship Id="rId39046a0cef8eadab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId16356a0cef8eadd41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://de05.digitalasia.chubu.ac.jp/search.php?mode=search&amp;sname=Pissodes+%28Pissodes%29+nitidus+Roelofs%2C+1874" TargetMode="External"/><Relationship Id="rId60906a0cef8eadd7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbi.eu/market-information/processed-fruit-vegetables-edible-nuts/pine-nuts" TargetMode="External"/><Relationship Id="rId82746a0cef8eade11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5667" TargetMode="External"/><Relationship Id="rId28916a0cef8eadf8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2019/07/25/world/europe/russia-china-siberia-logging.html" TargetMode="External"/><Relationship Id="rId11136a0cef8eae5b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId27096a0cef8eae695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97316a0cef8eacb87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97316a0cef8eacb87.jpg"/><Relationship Id="rId14916a0cef8eae738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14916a0cef8eae738.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId697813788" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId490298845" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26406a275f142a4d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/" TargetMode="External"/><Relationship Id="rId35896a275f142a51a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/categorization" TargetMode="External"/><Relationship Id="rId17446a275f142d183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId41536a275f142d3fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://de05.digitalasia.chubu.ac.jp/search.php?mode=search&amp;sname=Pissodes+%28Pissodes%29+nitidus+Roelofs%2C+1874" TargetMode="External"/><Relationship Id="rId79966a275f142d435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbi.eu/market-information/processed-fruit-vegetables-edible-nuts/pine-nuts" TargetMode="External"/><Relationship Id="rId56426a275f142d4c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5667" TargetMode="External"/><Relationship Id="rId41506a275f142d634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2019/07/25/world/europe/russia-china-siberia-logging.html" TargetMode="External"/><Relationship Id="rId31476a275f142dc3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId37276a275f142dd20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36326a275f142bd03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36326a275f142bd03.jpg"/><Relationship Id="rId85796a275f142e050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85796a275f142e050.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>