--- v7 (2026-06-09)
+++ v8 (2026-06-29)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> yellow-spotted pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26406a275f142a4d3" w:history="1">
+            <w:hyperlink r:id="rId28796a424a28c8419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35896a275f142a51a" w:history="1">
+            <w:hyperlink r:id="rId27846a424a28c8461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1275,63 +1275,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007; Wu, 1991).
 </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57194700" name="name80746a275f142bd0c" descr="PISONI_distribution_map.jpg"/>
+            <wp:docPr id="24983187" name="name35766a424a28c94ee" descr="PISONI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISONI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36326a275f142bd03" cstate="print"/>
+                    <a:blip r:embed="rId29166a424a28c94ec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3207,51 +3207,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PHYTOSANITARY MEASURES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adherence to International Standards for Phytosanitary Measures No. 15 for solid wood packing material (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17446a275f142d183" w:history="1">
+      <w:hyperlink r:id="rId84106a424a28ca3e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ISPM 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will greatly decrease the risk of introduction of bark- and wood-boring insects, including </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3578,81 +3578,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes nitidus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In Japanese Weevil Database. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41536a275f142d3fc" w:history="1">
+      <w:hyperlink r:id="rId86596a424a28ca650" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://de05.digitalasia.chubu.ac.jp/search.php?mode=search&amp;sname=Pissodes+%28Pissodes%29+nitidus+Roelofs%2C+1874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CBI (Centre for the Promotion of Imports from Developing Countries) (2019) Exporting pine nuts to Europe. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79966a275f142d435" w:history="1">
+      <w:hyperlink r:id="rId60546a424a28ca688" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cbi.eu/market-information/processed-fruit-vegetables-edible-nuts/pine-nuts</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3698,51 +3698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 5667, 184 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56426a275f142d4c7" w:history="1">
+      <w:hyperlink r:id="rId48486a424a28ca71a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3922,51 +3922,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Alfaro R &amp; Glover SG), p. 186-193. Forestry Canada, Pacific Forestry Centre, Victoria, British Columbia (Canada).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kramer AE (2019) As the Chinese cut down Siberia’s forests, tensions with Russia rise. The New York Times. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41506a275f142d634" w:history="1">
+      <w:hyperlink r:id="rId34796a424a28ca8ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nytimes.com/2019/07/25/world/europe/russia-china-siberia-logging.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4881,51 +4881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31476a275f142dc3b" w:history="1">
+      <w:hyperlink r:id="rId75946a424a28caf08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5020,51 +5020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes nitidus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37276a275f142dd20" w:history="1">
+      <w:hyperlink r:id="rId10156a424a28cafef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5077,63 +5077,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="9337327" name="name34396a275f142e052" descr="eu_funding_250.png"/>
+            <wp:docPr id="5098379" name="name92296a424a28cb0b2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85796a275f142e050" cstate="print"/>
+                    <a:blip r:embed="rId26696a424a28cb0b0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5231,137 +5231,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39179300">
+  <w:abstractNum w:abstractNumId="61091257">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69135524">
+    <w:lvl w:ilvl="0" w:tplc="65409914">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69135524" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65409914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69135524" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65409914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69135524" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65409914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69135524" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65409914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69135524" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65409914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69135524" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65409914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69135524" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65409914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69135524" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65409914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39179299">
+  <w:abstractNum w:abstractNumId="61091256">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77982276">
+    <w:lvl w:ilvl="0" w:tplc="58841967">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6113,55 +6113,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39179299">
-    <w:abstractNumId w:val="39179299"/>
+  <w:num w:numId="61091256">
+    <w:abstractNumId w:val="61091256"/>
   </w:num>
-  <w:num w:numId="39179300">
-    <w:abstractNumId w:val="39179300"/>
+  <w:num w:numId="61091257">
+    <w:abstractNumId w:val="61091257"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17711,51 +17711,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId697813788" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId490298845" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26406a275f142a4d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/" TargetMode="External"/><Relationship Id="rId35896a275f142a51a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/categorization" TargetMode="External"/><Relationship Id="rId17446a275f142d183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId41536a275f142d3fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://de05.digitalasia.chubu.ac.jp/search.php?mode=search&amp;sname=Pissodes+%28Pissodes%29+nitidus+Roelofs%2C+1874" TargetMode="External"/><Relationship Id="rId79966a275f142d435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbi.eu/market-information/processed-fruit-vegetables-edible-nuts/pine-nuts" TargetMode="External"/><Relationship Id="rId56426a275f142d4c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5667" TargetMode="External"/><Relationship Id="rId41506a275f142d634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2019/07/25/world/europe/russia-china-siberia-logging.html" TargetMode="External"/><Relationship Id="rId31476a275f142dc3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId37276a275f142dd20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36326a275f142bd03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36326a275f142bd03.jpg"/><Relationship Id="rId85796a275f142e050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85796a275f142e050.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId475695283" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId422778432" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28796a424a28c8419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/" TargetMode="External"/><Relationship Id="rId27846a424a28c8461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/categorization" TargetMode="External"/><Relationship Id="rId84106a424a28ca3e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId86596a424a28ca650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://de05.digitalasia.chubu.ac.jp/search.php?mode=search&amp;sname=Pissodes+%28Pissodes%29+nitidus+Roelofs%2C+1874" TargetMode="External"/><Relationship Id="rId60546a424a28ca688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbi.eu/market-information/processed-fruit-vegetables-edible-nuts/pine-nuts" TargetMode="External"/><Relationship Id="rId48486a424a28ca71a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5667" TargetMode="External"/><Relationship Id="rId34796a424a28ca8ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2019/07/25/world/europe/russia-china-siberia-logging.html" TargetMode="External"/><Relationship Id="rId75946a424a28caf08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId10156a424a28cafef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29166a424a28c94ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29166a424a28c94ec.jpg"/><Relationship Id="rId26696a424a28cb0b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26696a424a28cb0b0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>