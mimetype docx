--- v8 (2026-06-29)
+++ v9 (2026-07-20)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> yellow-spotted pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28796a424a28c8419" w:history="1">
+            <w:hyperlink r:id="rId53996a5e88e72d3bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27846a424a28c8461" w:history="1">
+            <w:hyperlink r:id="rId39846a5e88e72d3ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1275,63 +1275,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007; Wu, 1991).
 </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24983187" name="name35766a424a28c94ee" descr="PISONI_distribution_map.jpg"/>
+            <wp:docPr id="66987791" name="name63886a5e88e72e29f" descr="PISONI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISONI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29166a424a28c94ec" cstate="print"/>
+                    <a:blip r:embed="rId31846a5e88e72e29c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3207,51 +3207,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PHYTOSANITARY MEASURES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adherence to International Standards for Phytosanitary Measures No. 15 for solid wood packing material (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId84106a424a28ca3e0" w:history="1">
+      <w:hyperlink r:id="rId40096a5e88e72f0d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ISPM 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will greatly decrease the risk of introduction of bark- and wood-boring insects, including </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3578,81 +3578,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes nitidus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In Japanese Weevil Database. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86596a424a28ca650" w:history="1">
+      <w:hyperlink r:id="rId80866a5e88e72f329" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://de05.digitalasia.chubu.ac.jp/search.php?mode=search&amp;sname=Pissodes+%28Pissodes%29+nitidus+Roelofs%2C+1874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CBI (Centre for the Promotion of Imports from Developing Countries) (2019) Exporting pine nuts to Europe. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60546a424a28ca688" w:history="1">
+      <w:hyperlink r:id="rId61656a5e88e72f35e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cbi.eu/market-information/processed-fruit-vegetables-edible-nuts/pine-nuts</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3698,51 +3698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 5667, 184 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48486a424a28ca71a" w:history="1">
+      <w:hyperlink r:id="rId12196a5e88e72f3ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3922,51 +3922,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Alfaro R &amp; Glover SG), p. 186-193. Forestry Canada, Pacific Forestry Centre, Victoria, British Columbia (Canada).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kramer AE (2019) As the Chinese cut down Siberia’s forests, tensions with Russia rise. The New York Times. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34796a424a28ca8ab" w:history="1">
+      <w:hyperlink r:id="rId54266a5e88e72f554" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nytimes.com/2019/07/25/world/europe/russia-china-siberia-logging.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4881,51 +4881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75946a424a28caf08" w:history="1">
+      <w:hyperlink r:id="rId81046a5e88e72fb5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5020,51 +5020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes nitidus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10156a424a28cafef" w:history="1">
+      <w:hyperlink r:id="rId67086a5e88e72fc47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5077,63 +5077,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5098379" name="name92296a424a28cb0b2" descr="eu_funding_250.png"/>
+            <wp:docPr id="97271508" name="name38656a5e88e72fcdd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26696a424a28cb0b0" cstate="print"/>
+                    <a:blip r:embed="rId56366a5e88e72fcdc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5231,137 +5231,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61091257">
+  <w:abstractNum w:abstractNumId="91863310">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65409914">
+    <w:lvl w:ilvl="0" w:tplc="86819051">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65409914" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86819051" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65409914" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86819051" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65409914" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86819051" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65409914" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86819051" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65409914" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86819051" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65409914" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86819051" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65409914" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86819051" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65409914" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86819051" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61091256">
+  <w:abstractNum w:abstractNumId="91863309">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58841967">
+    <w:lvl w:ilvl="0" w:tplc="61012189">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6113,55 +6113,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61091256">
-    <w:abstractNumId w:val="61091256"/>
+  <w:num w:numId="91863309">
+    <w:abstractNumId w:val="91863309"/>
   </w:num>
-  <w:num w:numId="61091257">
-    <w:abstractNumId w:val="61091257"/>
+  <w:num w:numId="91863310">
+    <w:abstractNumId w:val="91863310"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17711,51 +17711,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId475695283" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId422778432" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28796a424a28c8419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/" TargetMode="External"/><Relationship Id="rId27846a424a28c8461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/categorization" TargetMode="External"/><Relationship Id="rId84106a424a28ca3e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId86596a424a28ca650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://de05.digitalasia.chubu.ac.jp/search.php?mode=search&amp;sname=Pissodes+%28Pissodes%29+nitidus+Roelofs%2C+1874" TargetMode="External"/><Relationship Id="rId60546a424a28ca688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbi.eu/market-information/processed-fruit-vegetables-edible-nuts/pine-nuts" TargetMode="External"/><Relationship Id="rId48486a424a28ca71a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5667" TargetMode="External"/><Relationship Id="rId34796a424a28ca8ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2019/07/25/world/europe/russia-china-siberia-logging.html" TargetMode="External"/><Relationship Id="rId75946a424a28caf08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId10156a424a28cafef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29166a424a28c94ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29166a424a28c94ec.jpg"/><Relationship Id="rId26696a424a28cb0b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26696a424a28cb0b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId387068213" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId873206236" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53996a5e88e72d3bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/" TargetMode="External"/><Relationship Id="rId39846a5e88e72d3ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/categorization" TargetMode="External"/><Relationship Id="rId40096a5e88e72f0d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId80866a5e88e72f329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://de05.digitalasia.chubu.ac.jp/search.php?mode=search&amp;sname=Pissodes+%28Pissodes%29+nitidus+Roelofs%2C+1874" TargetMode="External"/><Relationship Id="rId61656a5e88e72f35e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbi.eu/market-information/processed-fruit-vegetables-edible-nuts/pine-nuts" TargetMode="External"/><Relationship Id="rId12196a5e88e72f3ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5667" TargetMode="External"/><Relationship Id="rId54266a5e88e72f554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2019/07/25/world/europe/russia-china-siberia-logging.html" TargetMode="External"/><Relationship Id="rId81046a5e88e72fb5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId67086a5e88e72fc47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31846a5e88e72e29c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31846a5e88e72e29c.jpg"/><Relationship Id="rId56366a5e88e72fcdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56366a5e88e72fcdc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>