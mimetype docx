--- v9 (2026-07-20)
+++ v10 (2026-08-11)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> yellow-spotted pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53996a5e88e72d3bd" w:history="1">
+            <w:hyperlink r:id="rId68016a7b63dfcb1fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39846a5e88e72d3ff" w:history="1">
+            <w:hyperlink r:id="rId41566a7b63dfcb243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1275,63 +1275,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007; Wu, 1991).
 </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66987791" name="name63886a5e88e72e29f" descr="PISONI_distribution_map.jpg"/>
+            <wp:docPr id="56761177" name="name82876a7b63dfcc67c" descr="PISONI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISONI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31846a5e88e72e29c" cstate="print"/>
+                    <a:blip r:embed="rId44586a7b63dfcc679" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3207,51 +3207,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PHYTOSANITARY MEASURES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adherence to International Standards for Phytosanitary Measures No. 15 for solid wood packing material (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId40096a5e88e72f0d5" w:history="1">
+      <w:hyperlink r:id="rId36806a7b63dfce601" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ISPM 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will greatly decrease the risk of introduction of bark- and wood-boring insects, including </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3578,81 +3578,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes nitidus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In Japanese Weevil Database. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80866a5e88e72f329" w:history="1">
+      <w:hyperlink r:id="rId29596a7b63dfce8f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://de05.digitalasia.chubu.ac.jp/search.php?mode=search&amp;sname=Pissodes+%28Pissodes%29+nitidus+Roelofs%2C+1874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CBI (Centre for the Promotion of Imports from Developing Countries) (2019) Exporting pine nuts to Europe. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61656a5e88e72f35e" w:history="1">
+      <w:hyperlink r:id="rId29526a7b63dfce92e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cbi.eu/market-information/processed-fruit-vegetables-edible-nuts/pine-nuts</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3698,51 +3698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 5667, 184 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12196a5e88e72f3ee" w:history="1">
+      <w:hyperlink r:id="rId81916a7b63dfce9c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3922,51 +3922,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Alfaro R &amp; Glover SG), p. 186-193. Forestry Canada, Pacific Forestry Centre, Victoria, British Columbia (Canada).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kramer AE (2019) As the Chinese cut down Siberia’s forests, tensions with Russia rise. The New York Times. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54266a5e88e72f554" w:history="1">
+      <w:hyperlink r:id="rId34236a7b63dfceb5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nytimes.com/2019/07/25/world/europe/russia-china-siberia-logging.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4881,51 +4881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81046a5e88e72fb5a" w:history="1">
+      <w:hyperlink r:id="rId46266a7b63dfcf393" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5020,51 +5020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes nitidus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67086a5e88e72fc47" w:history="1">
+      <w:hyperlink r:id="rId50076a7b63dfcf486" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5077,63 +5077,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="97271508" name="name38656a5e88e72fcdd" descr="eu_funding_250.png"/>
+            <wp:docPr id="5442858" name="name41726a7b63dfcf563" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56366a5e88e72fcdc" cstate="print"/>
+                    <a:blip r:embed="rId14776a7b63dfcf561" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5231,137 +5231,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91863310">
+  <w:abstractNum w:abstractNumId="71590856">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86819051">
+    <w:lvl w:ilvl="0" w:tplc="55263587">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86819051" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55263587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86819051" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55263587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86819051" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55263587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86819051" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55263587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86819051" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55263587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86819051" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55263587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86819051" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55263587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86819051" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55263587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91863309">
+  <w:abstractNum w:abstractNumId="71590855">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61012189">
+    <w:lvl w:ilvl="0" w:tplc="81166253">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6113,55 +6113,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91863309">
-    <w:abstractNumId w:val="91863309"/>
+  <w:num w:numId="71590855">
+    <w:abstractNumId w:val="71590855"/>
   </w:num>
-  <w:num w:numId="91863310">
-    <w:abstractNumId w:val="91863310"/>
+  <w:num w:numId="71590856">
+    <w:abstractNumId w:val="71590856"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17711,51 +17711,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId387068213" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId873206236" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53996a5e88e72d3bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/" TargetMode="External"/><Relationship Id="rId39846a5e88e72d3ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/categorization" TargetMode="External"/><Relationship Id="rId40096a5e88e72f0d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId80866a5e88e72f329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://de05.digitalasia.chubu.ac.jp/search.php?mode=search&amp;sname=Pissodes+%28Pissodes%29+nitidus+Roelofs%2C+1874" TargetMode="External"/><Relationship Id="rId61656a5e88e72f35e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbi.eu/market-information/processed-fruit-vegetables-edible-nuts/pine-nuts" TargetMode="External"/><Relationship Id="rId12196a5e88e72f3ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5667" TargetMode="External"/><Relationship Id="rId54266a5e88e72f554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2019/07/25/world/europe/russia-china-siberia-logging.html" TargetMode="External"/><Relationship Id="rId81046a5e88e72fb5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId67086a5e88e72fc47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31846a5e88e72e29c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31846a5e88e72e29c.jpg"/><Relationship Id="rId56366a5e88e72fcdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56366a5e88e72fcdc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId367646086" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId766418576" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68016a7b63dfcb1fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/" TargetMode="External"/><Relationship Id="rId41566a7b63dfcb243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/categorization" TargetMode="External"/><Relationship Id="rId36806a7b63dfce601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId29596a7b63dfce8f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://de05.digitalasia.chubu.ac.jp/search.php?mode=search&amp;sname=Pissodes+%28Pissodes%29+nitidus+Roelofs%2C+1874" TargetMode="External"/><Relationship Id="rId29526a7b63dfce92e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbi.eu/market-information/processed-fruit-vegetables-edible-nuts/pine-nuts" TargetMode="External"/><Relationship Id="rId81916a7b63dfce9c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5667" TargetMode="External"/><Relationship Id="rId34236a7b63dfceb5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2019/07/25/world/europe/russia-china-siberia-logging.html" TargetMode="External"/><Relationship Id="rId46266a7b63dfcf393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId50076a7b63dfcf486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44586a7b63dfcc679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44586a7b63dfcc679.jpg"/><Relationship Id="rId14776a7b63dfcf561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14776a7b63dfcf561.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>