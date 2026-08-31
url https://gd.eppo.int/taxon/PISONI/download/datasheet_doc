--- v10 (2026-08-11)
+++ v11 (2026-08-31)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> yellow-spotted pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68016a7b63dfcb1fd" w:history="1">
+            <w:hyperlink r:id="rId95036a95f9e75153b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41566a7b63dfcb243" w:history="1">
+            <w:hyperlink r:id="rId73806a95f9e75157e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1275,63 +1275,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007; Wu, 1991).
 </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56761177" name="name82876a7b63dfcc67c" descr="PISONI_distribution_map.jpg"/>
+            <wp:docPr id="54038153" name="name48066a95f9e7529d6" descr="PISONI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISONI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44586a7b63dfcc679" cstate="print"/>
+                    <a:blip r:embed="rId54966a95f9e7529d3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3207,51 +3207,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PHYTOSANITARY MEASURES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adherence to International Standards for Phytosanitary Measures No. 15 for solid wood packing material (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId36806a7b63dfce601" w:history="1">
+      <w:hyperlink r:id="rId68336a95f9e753861" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ISPM 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will greatly decrease the risk of introduction of bark- and wood-boring insects, including </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3578,81 +3578,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes nitidus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In Japanese Weevil Database. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29596a7b63dfce8f5" w:history="1">
+      <w:hyperlink r:id="rId29466a95f9e753ac2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://de05.digitalasia.chubu.ac.jp/search.php?mode=search&amp;sname=Pissodes+%28Pissodes%29+nitidus+Roelofs%2C+1874</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CBI (Centre for the Promotion of Imports from Developing Countries) (2019) Exporting pine nuts to Europe. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29526a7b63dfce92e" w:history="1">
+      <w:hyperlink r:id="rId59106a95f9e753af9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cbi.eu/market-information/processed-fruit-vegetables-edible-nuts/pine-nuts</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3698,51 +3698,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 5667, 184 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81916a7b63dfce9c5" w:history="1">
+      <w:hyperlink r:id="rId59496a95f9e753b8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5667</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3922,51 +3922,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds Alfaro R &amp; Glover SG), p. 186-193. Forestry Canada, Pacific Forestry Centre, Victoria, British Columbia (Canada).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kramer AE (2019) As the Chinese cut down Siberia’s forests, tensions with Russia rise. The New York Times. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34236a7b63dfceb5d" w:history="1">
+      <w:hyperlink r:id="rId89036a95f9e753cf9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nytimes.com/2019/07/25/world/europe/russia-china-siberia-logging.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4881,51 +4881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46266a7b63dfcf393" w:history="1">
+      <w:hyperlink r:id="rId20386a95f9e75432d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5020,51 +5020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes nitidus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50076a7b63dfcf486" w:history="1">
+      <w:hyperlink r:id="rId77706a95f9e754416" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5077,63 +5077,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5442858" name="name41726a7b63dfcf563" descr="eu_funding_250.png"/>
+            <wp:docPr id="40119483" name="name88976a95f9e7544d0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14776a7b63dfcf561" cstate="print"/>
+                    <a:blip r:embed="rId33946a95f9e7544ce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5231,137 +5231,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71590856">
+  <w:abstractNum w:abstractNumId="97914242">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55263587">
+    <w:lvl w:ilvl="0" w:tplc="26881154">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55263587" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26881154" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55263587" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26881154" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55263587" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26881154" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55263587" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26881154" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55263587" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26881154" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55263587" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26881154" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55263587" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26881154" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55263587" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26881154" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71590855">
+  <w:abstractNum w:abstractNumId="97914241">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81166253">
+    <w:lvl w:ilvl="0" w:tplc="29876859">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6113,55 +6113,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71590855">
-    <w:abstractNumId w:val="71590855"/>
+  <w:num w:numId="97914241">
+    <w:abstractNumId w:val="97914241"/>
   </w:num>
-  <w:num w:numId="71590856">
-    <w:abstractNumId w:val="71590856"/>
+  <w:num w:numId="97914242">
+    <w:abstractNumId w:val="97914242"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17711,51 +17711,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId367646086" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId766418576" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68016a7b63dfcb1fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/" TargetMode="External"/><Relationship Id="rId41566a7b63dfcb243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/categorization" TargetMode="External"/><Relationship Id="rId36806a7b63dfce601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId29596a7b63dfce8f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://de05.digitalasia.chubu.ac.jp/search.php?mode=search&amp;sname=Pissodes+%28Pissodes%29+nitidus+Roelofs%2C+1874" TargetMode="External"/><Relationship Id="rId29526a7b63dfce92e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbi.eu/market-information/processed-fruit-vegetables-edible-nuts/pine-nuts" TargetMode="External"/><Relationship Id="rId81916a7b63dfce9c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5667" TargetMode="External"/><Relationship Id="rId34236a7b63dfceb5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2019/07/25/world/europe/russia-china-siberia-logging.html" TargetMode="External"/><Relationship Id="rId46266a7b63dfcf393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId50076a7b63dfcf486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44586a7b63dfcc679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44586a7b63dfcc679.jpg"/><Relationship Id="rId14776a7b63dfcf561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14776a7b63dfcf561.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId144366948" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId389911373" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95036a95f9e75153b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/" TargetMode="External"/><Relationship Id="rId73806a95f9e75157e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONI/categorization" TargetMode="External"/><Relationship Id="rId68336a95f9e753861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId29466a95f9e753ac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://de05.digitalasia.chubu.ac.jp/search.php?mode=search&amp;sname=Pissodes+%28Pissodes%29+nitidus+Roelofs%2C+1874" TargetMode="External"/><Relationship Id="rId59106a95f9e753af9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbi.eu/market-information/processed-fruit-vegetables-edible-nuts/pine-nuts" TargetMode="External"/><Relationship Id="rId59496a95f9e753b8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5667" TargetMode="External"/><Relationship Id="rId89036a95f9e753cf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nytimes.com/2019/07/25/world/europe/russia-china-siberia-logging.html" TargetMode="External"/><Relationship Id="rId20386a95f9e75432d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId77706a95f9e754416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54966a95f9e7529d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54966a95f9e7529d3.jpg"/><Relationship Id="rId33946a95f9e7544ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33946a95f9e7544ce.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>