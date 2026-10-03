--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Hopkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> deodar weevil, northern pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63216aa6000d1bdff" w:history="1">
+            <w:hyperlink r:id="rId35826ac11006cd951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31096aa6000d1be69" w:history="1">
+            <w:hyperlink r:id="rId75426ac11006cd9b8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1852,63 +1852,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes schwarzi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8580641" name="name36596aa6000d1d792" descr="PISONE_distribution_map.jpg"/>
+            <wp:docPr id="23081079" name="name32836ac11006cecd6" descr="PISONE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISONE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79696aa6000d1d78f" cstate="print"/>
+                    <a:blip r:embed="rId77176ac11006cecd4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4487,51 +4487,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92486aa6000d1eada" w:history="1">
+      <w:hyperlink r:id="rId42996ac11006cffcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5070,51 +5070,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> United States Department of Agriculture, Bureau of Entomology, Washington, DC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12176aa6000d1ee93" w:history="1">
+      <w:hyperlink r:id="rId35786ac11006d038c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6742,51 +6742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes nemorensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32726aa6000d1f974" w:history="1">
+      <w:hyperlink r:id="rId38816ac11006d0e0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6977,81 +6977,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70306aa6000d1fae9" w:history="1">
+      <w:hyperlink r:id="rId13956ac11006d0f9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21969788" name="name19976aa6000d1fded" descr="eu_funding_250.png"/>
+            <wp:docPr id="10915900" name="name24906ac11006d1018" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77246aa6000d1fdeb" cstate="print"/>
+                    <a:blip r:embed="rId96676ac11006d1016" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7149,137 +7149,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13744353">
+  <w:abstractNum w:abstractNumId="91970460">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93248609">
+    <w:lvl w:ilvl="0" w:tplc="80351705">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93248609" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80351705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93248609" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80351705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93248609" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80351705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93248609" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80351705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93248609" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80351705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93248609" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80351705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93248609" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80351705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93248609" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80351705" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13744352">
+  <w:abstractNum w:abstractNumId="91970459">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48635110">
+    <w:lvl w:ilvl="0" w:tplc="88318833">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8031,55 +8031,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13744352">
-    <w:abstractNumId w:val="13744352"/>
+  <w:num w:numId="91970459">
+    <w:abstractNumId w:val="91970459"/>
   </w:num>
-  <w:num w:numId="13744353">
-    <w:abstractNumId w:val="13744353"/>
+  <w:num w:numId="91970460">
+    <w:abstractNumId w:val="91970460"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19629,51 +19629,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId514869644" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId605988130" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63216aa6000d1bdff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/" TargetMode="External"/><Relationship Id="rId31096aa6000d1be69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/categorization" TargetMode="External"/><Relationship Id="rId92486aa6000d1eada" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId12176aa6000d1ee93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId32726aa6000d1f974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70306aa6000d1fae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId79696aa6000d1d78f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79696aa6000d1d78f.jpg"/><Relationship Id="rId77246aa6000d1fdeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77246aa6000d1fdeb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId751636821" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId910134888" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35826ac11006cd951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/" TargetMode="External"/><Relationship Id="rId75426ac11006cd9b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/categorization" TargetMode="External"/><Relationship Id="rId42996ac11006cffcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId35786ac11006d038c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId38816ac11006d0e0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13956ac11006d0f9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId77176ac11006cecd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77176ac11006cecd4.jpg"/><Relationship Id="rId96676ac11006d1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96676ac11006d1016.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>