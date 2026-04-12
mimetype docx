--- v5 (2026-03-04)
+++ v6 (2026-04-12)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Hopkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> deodar weevil, northern pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700369a7f27feb222" w:history="1">
+            <w:hyperlink r:id="rId704269dbc05cdc4b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744269a7f27feb28c" w:history="1">
+            <w:hyperlink r:id="rId238769dbc05cdc524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1852,63 +1852,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes schwarzi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66239230" name="name247969a7f27fecb00" descr="PISONE_distribution_map.jpg"/>
+            <wp:docPr id="7072589" name="name590169dbc05cddf30" descr="PISONE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISONE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId576369a7f27fecafc" cstate="print"/>
+                    <a:blip r:embed="rId355769dbc05cddf2d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4487,51 +4487,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId899269a7f27fee09a" w:history="1">
+      <w:hyperlink r:id="rId703969dbc05cdf6e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5070,51 +5070,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> United States Department of Agriculture, Bureau of Entomology, Washington, DC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId368869a7f27fee4af" w:history="1">
+      <w:hyperlink r:id="rId107869dbc05cdfb4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6742,51 +6742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes nemorensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId773669a7f27feefa6" w:history="1">
+      <w:hyperlink r:id="rId117069dbc05ce0616" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6977,81 +6977,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId750469a7f27fef137" w:history="1">
+      <w:hyperlink r:id="rId472869dbc05ce0794" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70478486" name="name442269a7f27fef1a6" descr="eu_funding_250.png"/>
+            <wp:docPr id="10539721" name="name449869dbc05ce0805" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId793569a7f27fef1a5" cstate="print"/>
+                    <a:blip r:embed="rId126569dbc05ce0804" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7149,137 +7149,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53164386">
+  <w:abstractNum w:abstractNumId="91249507">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30766741">
+    <w:lvl w:ilvl="0" w:tplc="56721827">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30766741" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56721827" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30766741" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56721827" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30766741" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56721827" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30766741" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56721827" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30766741" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56721827" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30766741" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56721827" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30766741" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56721827" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30766741" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56721827" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53164385">
+  <w:abstractNum w:abstractNumId="91249506">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92968088">
+    <w:lvl w:ilvl="0" w:tplc="22747689">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8031,55 +8031,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53164385">
-    <w:abstractNumId w:val="53164385"/>
+  <w:num w:numId="91249506">
+    <w:abstractNumId w:val="91249506"/>
   </w:num>
-  <w:num w:numId="53164386">
-    <w:abstractNumId w:val="53164386"/>
+  <w:num w:numId="91249507">
+    <w:abstractNumId w:val="91249507"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19629,51 +19629,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId742943496" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId926749130" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId700369a7f27feb222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/" TargetMode="External"/><Relationship Id="rId744269a7f27feb28c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/categorization" TargetMode="External"/><Relationship Id="rId899269a7f27fee09a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId368869a7f27fee4af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId773669a7f27feefa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId750469a7f27fef137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId576369a7f27fecafc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId576369a7f27fecafc.jpg"/><Relationship Id="rId793569a7f27fef1a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId793569a7f27fef1a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId252413552" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId214921560" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId704269dbc05cdc4b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/" TargetMode="External"/><Relationship Id="rId238769dbc05cdc524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/categorization" TargetMode="External"/><Relationship Id="rId703969dbc05cdf6e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId107869dbc05cdfb4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId117069dbc05ce0616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId472869dbc05ce0794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId355769dbc05cddf2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId355769dbc05cddf2d.jpg"/><Relationship Id="rId126569dbc05ce0804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId126569dbc05ce0804.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>