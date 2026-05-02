--- v6 (2026-04-12)
+++ v7 (2026-05-02)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Hopkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> deodar weevil, northern pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704269dbc05cdc4b9" w:history="1">
+            <w:hyperlink r:id="rId336969f65f8d7ad40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238769dbc05cdc524" w:history="1">
+            <w:hyperlink r:id="rId939369f65f8d7adac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1852,63 +1852,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes schwarzi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7072589" name="name590169dbc05cddf30" descr="PISONE_distribution_map.jpg"/>
+            <wp:docPr id="41531563" name="name467669f65f8d7c5d7" descr="PISONE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISONE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId355769dbc05cddf2d" cstate="print"/>
+                    <a:blip r:embed="rId549069f65f8d7c5d2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4487,51 +4487,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId703969dbc05cdf6e4" w:history="1">
+      <w:hyperlink r:id="rId922469f65f8d7d96e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5070,51 +5070,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> United States Department of Agriculture, Bureau of Entomology, Washington, DC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId107869dbc05cdfb4a" w:history="1">
+      <w:hyperlink r:id="rId498069f65f8d7dd21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6742,51 +6742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes nemorensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId117069dbc05ce0616" w:history="1">
+      <w:hyperlink r:id="rId170369f65f8d7e799" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6977,81 +6977,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId472869dbc05ce0794" w:history="1">
+      <w:hyperlink r:id="rId872169f65f8d7e909" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="10539721" name="name449869dbc05ce0805" descr="eu_funding_250.png"/>
+            <wp:docPr id="2345442" name="name834469f65f8d7eca3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId126569dbc05ce0804" cstate="print"/>
+                    <a:blip r:embed="rId902269f65f8d7eca1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7149,137 +7149,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91249507">
+  <w:abstractNum w:abstractNumId="21700371">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56721827">
+    <w:lvl w:ilvl="0" w:tplc="78357998">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56721827" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78357998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56721827" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78357998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56721827" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78357998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56721827" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78357998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56721827" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78357998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56721827" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78357998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56721827" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78357998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56721827" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78357998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91249506">
+  <w:abstractNum w:abstractNumId="21700370">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22747689">
+    <w:lvl w:ilvl="0" w:tplc="81600428">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8031,55 +8031,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91249506">
-    <w:abstractNumId w:val="91249506"/>
+  <w:num w:numId="21700370">
+    <w:abstractNumId w:val="21700370"/>
   </w:num>
-  <w:num w:numId="91249507">
-    <w:abstractNumId w:val="91249507"/>
+  <w:num w:numId="21700371">
+    <w:abstractNumId w:val="21700371"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19629,51 +19629,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId252413552" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId214921560" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId704269dbc05cdc4b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/" TargetMode="External"/><Relationship Id="rId238769dbc05cdc524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/categorization" TargetMode="External"/><Relationship Id="rId703969dbc05cdf6e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId107869dbc05cdfb4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId117069dbc05ce0616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId472869dbc05ce0794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId355769dbc05cddf2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId355769dbc05cddf2d.jpg"/><Relationship Id="rId126569dbc05ce0804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId126569dbc05ce0804.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId709540976" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId452176581" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId336969f65f8d7ad40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/" TargetMode="External"/><Relationship Id="rId939369f65f8d7adac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/categorization" TargetMode="External"/><Relationship Id="rId922469f65f8d7d96e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId498069f65f8d7dd21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId170369f65f8d7e799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId872169f65f8d7e909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId549069f65f8d7c5d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId549069f65f8d7c5d2.jpg"/><Relationship Id="rId902269f65f8d7eca1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId902269f65f8d7eca1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>