--- v7 (2026-05-02)
+++ v8 (2026-05-23)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Hopkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> deodar weevil, northern pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336969f65f8d7ad40" w:history="1">
+            <w:hyperlink r:id="rId90006a10f55c9cdde" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId939369f65f8d7adac" w:history="1">
+            <w:hyperlink r:id="rId49746a10f55c9ce51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1852,63 +1852,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes schwarzi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="41531563" name="name467669f65f8d7c5d7" descr="PISONE_distribution_map.jpg"/>
+            <wp:docPr id="18869486" name="name71006a10f55c9e8fc" descr="PISONE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISONE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId549069f65f8d7c5d2" cstate="print"/>
+                    <a:blip r:embed="rId68846a10f55c9e8f8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4487,51 +4487,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId922469f65f8d7d96e" w:history="1">
+      <w:hyperlink r:id="rId11336a10f55c9fccd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5070,51 +5070,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> United States Department of Agriculture, Bureau of Entomology, Washington, DC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId498069f65f8d7dd21" w:history="1">
+      <w:hyperlink r:id="rId19786a10f55ca007b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6742,51 +6742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes nemorensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId170369f65f8d7e799" w:history="1">
+      <w:hyperlink r:id="rId39056a10f55ca0b04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6977,81 +6977,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId872169f65f8d7e909" w:history="1">
+      <w:hyperlink r:id="rId99986a10f55ca0c75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2345442" name="name834469f65f8d7eca3" descr="eu_funding_250.png"/>
+            <wp:docPr id="75236530" name="name63276a10f55ca1064" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId902269f65f8d7eca1" cstate="print"/>
+                    <a:blip r:embed="rId96976a10f55ca1063" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7149,137 +7149,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21700371">
+  <w:abstractNum w:abstractNumId="63657768">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78357998">
+    <w:lvl w:ilvl="0" w:tplc="25579628">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78357998" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25579628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78357998" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25579628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78357998" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25579628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78357998" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25579628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78357998" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25579628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78357998" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25579628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78357998" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25579628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78357998" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25579628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21700370">
+  <w:abstractNum w:abstractNumId="63657767">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81600428">
+    <w:lvl w:ilvl="0" w:tplc="25407013">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8031,55 +8031,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21700370">
-    <w:abstractNumId w:val="21700370"/>
+  <w:num w:numId="63657767">
+    <w:abstractNumId w:val="63657767"/>
   </w:num>
-  <w:num w:numId="21700371">
-    <w:abstractNumId w:val="21700371"/>
+  <w:num w:numId="63657768">
+    <w:abstractNumId w:val="63657768"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19629,51 +19629,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId709540976" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId452176581" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId336969f65f8d7ad40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/" TargetMode="External"/><Relationship Id="rId939369f65f8d7adac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/categorization" TargetMode="External"/><Relationship Id="rId922469f65f8d7d96e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId498069f65f8d7dd21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId170369f65f8d7e799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId872169f65f8d7e909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId549069f65f8d7c5d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId549069f65f8d7c5d2.jpg"/><Relationship Id="rId902269f65f8d7eca1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId902269f65f8d7eca1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId140533395" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId352671869" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90006a10f55c9cdde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/" TargetMode="External"/><Relationship Id="rId49746a10f55c9ce51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/categorization" TargetMode="External"/><Relationship Id="rId11336a10f55c9fccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId19786a10f55ca007b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId39056a10f55ca0b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99986a10f55ca0c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId68846a10f55c9e8f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68846a10f55c9e8f8.jpg"/><Relationship Id="rId96976a10f55ca1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96976a10f55ca1063.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>