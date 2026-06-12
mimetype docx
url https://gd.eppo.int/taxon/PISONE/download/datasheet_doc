--- v8 (2026-05-23)
+++ v9 (2026-06-12)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Hopkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> deodar weevil, northern pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90006a10f55c9cdde" w:history="1">
+            <w:hyperlink r:id="rId32216a2ba7e09bf99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49746a10f55c9ce51" w:history="1">
+            <w:hyperlink r:id="rId54296a2ba7e09c002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1852,63 +1852,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes schwarzi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18869486" name="name71006a10f55c9e8fc" descr="PISONE_distribution_map.jpg"/>
+            <wp:docPr id="74940795" name="name89266a2ba7e09d968" descr="PISONE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISONE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68846a10f55c9e8f8" cstate="print"/>
+                    <a:blip r:embed="rId13856a2ba7e09d964" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4487,51 +4487,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11336a10f55c9fccd" w:history="1">
+      <w:hyperlink r:id="rId95736a2ba7e09ef69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5070,51 +5070,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> United States Department of Agriculture, Bureau of Entomology, Washington, DC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19786a10f55ca007b" w:history="1">
+      <w:hyperlink r:id="rId65236a2ba7e09f39f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6742,51 +6742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes nemorensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39056a10f55ca0b04" w:history="1">
+      <w:hyperlink r:id="rId48416a2ba7e09ff28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6977,81 +6977,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99986a10f55ca0c75" w:history="1">
+      <w:hyperlink r:id="rId97826a2ba7e0a00a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75236530" name="name63276a10f55ca1064" descr="eu_funding_250.png"/>
+            <wp:docPr id="47599044" name="name88396a2ba7e0a02b8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96976a10f55ca1063" cstate="print"/>
+                    <a:blip r:embed="rId46646a2ba7e0a02b6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7149,137 +7149,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63657768">
+  <w:abstractNum w:abstractNumId="81212268">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25579628">
+    <w:lvl w:ilvl="0" w:tplc="14541495">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25579628" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14541495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25579628" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14541495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25579628" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14541495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25579628" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14541495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25579628" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14541495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25579628" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14541495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25579628" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14541495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25579628" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14541495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63657767">
+  <w:abstractNum w:abstractNumId="81212267">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25407013">
+    <w:lvl w:ilvl="0" w:tplc="94902247">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8031,55 +8031,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63657767">
-    <w:abstractNumId w:val="63657767"/>
+  <w:num w:numId="81212267">
+    <w:abstractNumId w:val="81212267"/>
   </w:num>
-  <w:num w:numId="63657768">
-    <w:abstractNumId w:val="63657768"/>
+  <w:num w:numId="81212268">
+    <w:abstractNumId w:val="81212268"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19629,51 +19629,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId140533395" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId352671869" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90006a10f55c9cdde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/" TargetMode="External"/><Relationship Id="rId49746a10f55c9ce51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/categorization" TargetMode="External"/><Relationship Id="rId11336a10f55c9fccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId19786a10f55ca007b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId39056a10f55ca0b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99986a10f55ca0c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId68846a10f55c9e8f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68846a10f55c9e8f8.jpg"/><Relationship Id="rId96976a10f55ca1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96976a10f55ca1063.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId708176165" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId743679587" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32216a2ba7e09bf99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/" TargetMode="External"/><Relationship Id="rId54296a2ba7e09c002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/categorization" TargetMode="External"/><Relationship Id="rId95736a2ba7e09ef69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId65236a2ba7e09f39f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId48416a2ba7e09ff28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97826a2ba7e0a00a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId13856a2ba7e09d964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13856a2ba7e09d964.jpg"/><Relationship Id="rId46646a2ba7e0a02b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46646a2ba7e0a02b6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>