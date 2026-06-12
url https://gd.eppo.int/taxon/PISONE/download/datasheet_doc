--- v9 (2026-06-12)
+++ v10 (2026-06-12)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Hopkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> deodar weevil, northern pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32216a2ba7e09bf99" w:history="1">
+            <w:hyperlink r:id="rId52036a2bb7f8a80a9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54296a2ba7e09c002" w:history="1">
+            <w:hyperlink r:id="rId11486a2bb7f8a8149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1852,63 +1852,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes schwarzi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74940795" name="name89266a2ba7e09d968" descr="PISONE_distribution_map.jpg"/>
+            <wp:docPr id="97169688" name="name19366a2bb7f8aa758" descr="PISONE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISONE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13856a2ba7e09d964" cstate="print"/>
+                    <a:blip r:embed="rId61096a2bb7f8aa755" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4487,51 +4487,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95736a2ba7e09ef69" w:history="1">
+      <w:hyperlink r:id="rId61456a2bb7f8abde9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5070,51 +5070,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> United States Department of Agriculture, Bureau of Entomology, Washington, DC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65236a2ba7e09f39f" w:history="1">
+      <w:hyperlink r:id="rId64526a2bb7f8ac5b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6742,51 +6742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes nemorensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48416a2ba7e09ff28" w:history="1">
+      <w:hyperlink r:id="rId22476a2bb7f8ad280" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6977,81 +6977,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97826a2ba7e0a00a4" w:history="1">
+      <w:hyperlink r:id="rId47196a2bb7f8ad408" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="47599044" name="name88396a2ba7e0a02b8" descr="eu_funding_250.png"/>
+            <wp:docPr id="39521801" name="name64406a2bb7f8ad4aa" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46646a2ba7e0a02b6" cstate="print"/>
+                    <a:blip r:embed="rId28086a2bb7f8ad4a9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7149,137 +7149,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81212268">
+  <w:abstractNum w:abstractNumId="85142694">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14541495">
+    <w:lvl w:ilvl="0" w:tplc="40604136">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14541495" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40604136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14541495" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40604136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14541495" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40604136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14541495" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40604136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14541495" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40604136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14541495" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40604136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14541495" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40604136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14541495" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40604136" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81212267">
+  <w:abstractNum w:abstractNumId="85142693">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94902247">
+    <w:lvl w:ilvl="0" w:tplc="24096365">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8031,55 +8031,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81212267">
-    <w:abstractNumId w:val="81212267"/>
+  <w:num w:numId="85142693">
+    <w:abstractNumId w:val="85142693"/>
   </w:num>
-  <w:num w:numId="81212268">
-    <w:abstractNumId w:val="81212268"/>
+  <w:num w:numId="85142694">
+    <w:abstractNumId w:val="85142694"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19629,51 +19629,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId708176165" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId743679587" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32216a2ba7e09bf99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/" TargetMode="External"/><Relationship Id="rId54296a2ba7e09c002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/categorization" TargetMode="External"/><Relationship Id="rId95736a2ba7e09ef69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId65236a2ba7e09f39f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId48416a2ba7e09ff28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97826a2ba7e0a00a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId13856a2ba7e09d964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13856a2ba7e09d964.jpg"/><Relationship Id="rId46646a2ba7e0a02b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46646a2ba7e0a02b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId189293300" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId346218869" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52036a2bb7f8a80a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/" TargetMode="External"/><Relationship Id="rId11486a2bb7f8a8149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/categorization" TargetMode="External"/><Relationship Id="rId61456a2bb7f8abde9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId64526a2bb7f8ac5b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId22476a2bb7f8ad280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47196a2bb7f8ad408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId61096a2bb7f8aa755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61096a2bb7f8aa755.jpg"/><Relationship Id="rId28086a2bb7f8ad4a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28086a2bb7f8ad4a9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>