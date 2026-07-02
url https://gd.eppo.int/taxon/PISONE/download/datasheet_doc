--- v10 (2026-06-12)
+++ v11 (2026-07-02)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Hopkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> deodar weevil, northern pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52036a2bb7f8a80a9" w:history="1">
+            <w:hyperlink r:id="rId13686a4651dc4b040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11486a2bb7f8a8149" w:history="1">
+            <w:hyperlink r:id="rId74756a4651dc4b0ab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1852,63 +1852,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes schwarzi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="97169688" name="name19366a2bb7f8aa758" descr="PISONE_distribution_map.jpg"/>
+            <wp:docPr id="50031322" name="name17716a4651dc4c6b3" descr="PISONE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISONE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61096a2bb7f8aa755" cstate="print"/>
+                    <a:blip r:embed="rId49926a4651dc4c6af" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4487,51 +4487,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61456a2bb7f8abde9" w:history="1">
+      <w:hyperlink r:id="rId53006a4651dc4db90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5070,51 +5070,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> United States Department of Agriculture, Bureau of Entomology, Washington, DC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64526a2bb7f8ac5b3" w:history="1">
+      <w:hyperlink r:id="rId23566a4651dc4df5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6742,51 +6742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes nemorensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22476a2bb7f8ad280" w:history="1">
+      <w:hyperlink r:id="rId23426a4651dc4ea19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6977,81 +6977,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47196a2bb7f8ad408" w:history="1">
+      <w:hyperlink r:id="rId72676a4651dc4eb9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="39521801" name="name64406a2bb7f8ad4aa" descr="eu_funding_250.png"/>
+            <wp:docPr id="22580271" name="name15236a4651dc4ec54" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28086a2bb7f8ad4a9" cstate="print"/>
+                    <a:blip r:embed="rId24616a4651dc4ec53" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7149,137 +7149,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="85142694">
+  <w:abstractNum w:abstractNumId="45109283">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40604136">
+    <w:lvl w:ilvl="0" w:tplc="90218804">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40604136" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90218804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40604136" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90218804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40604136" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90218804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40604136" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90218804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40604136" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90218804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40604136" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90218804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40604136" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90218804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40604136" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90218804" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85142693">
+  <w:abstractNum w:abstractNumId="45109282">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24096365">
+    <w:lvl w:ilvl="0" w:tplc="19483865">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8031,55 +8031,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85142693">
-    <w:abstractNumId w:val="85142693"/>
+  <w:num w:numId="45109282">
+    <w:abstractNumId w:val="45109282"/>
   </w:num>
-  <w:num w:numId="85142694">
-    <w:abstractNumId w:val="85142694"/>
+  <w:num w:numId="45109283">
+    <w:abstractNumId w:val="45109283"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19629,51 +19629,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId189293300" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId346218869" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52036a2bb7f8a80a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/" TargetMode="External"/><Relationship Id="rId11486a2bb7f8a8149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/categorization" TargetMode="External"/><Relationship Id="rId61456a2bb7f8abde9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId64526a2bb7f8ac5b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId22476a2bb7f8ad280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47196a2bb7f8ad408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId61096a2bb7f8aa755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61096a2bb7f8aa755.jpg"/><Relationship Id="rId28086a2bb7f8ad4a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28086a2bb7f8ad4a9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId461994248" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId777181990" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13686a4651dc4b040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/" TargetMode="External"/><Relationship Id="rId74756a4651dc4b0ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/categorization" TargetMode="External"/><Relationship Id="rId53006a4651dc4db90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId23566a4651dc4df5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId23426a4651dc4ea19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72676a4651dc4eb9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId49926a4651dc4c6af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49926a4651dc4c6af.jpg"/><Relationship Id="rId24616a4651dc4ec53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24616a4651dc4ec53.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>