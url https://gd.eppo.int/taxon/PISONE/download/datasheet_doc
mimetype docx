--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Hopkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> deodar weevil, northern pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13686a4651dc4b040" w:history="1">
+            <w:hyperlink r:id="rId14976a60bded5f491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74756a4651dc4b0ab" w:history="1">
+            <w:hyperlink r:id="rId44586a60bded5f4f8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1852,63 +1852,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes schwarzi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50031322" name="name17716a4651dc4c6b3" descr="PISONE_distribution_map.jpg"/>
+            <wp:docPr id="34063238" name="name63096a60bded60995" descr="PISONE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISONE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49926a4651dc4c6af" cstate="print"/>
+                    <a:blip r:embed="rId20566a60bded60993" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4487,51 +4487,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53006a4651dc4db90" w:history="1">
+      <w:hyperlink r:id="rId73246a60bded61c45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5070,51 +5070,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> United States Department of Agriculture, Bureau of Entomology, Washington, DC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23566a4651dc4df5f" w:history="1">
+      <w:hyperlink r:id="rId76896a60bded61fe2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6742,51 +6742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes nemorensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23426a4651dc4ea19" w:history="1">
+      <w:hyperlink r:id="rId38916a60bded62a7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6977,81 +6977,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72676a4651dc4eb9e" w:history="1">
+      <w:hyperlink r:id="rId41326a60bded62bf9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22580271" name="name15236a4651dc4ec54" descr="eu_funding_250.png"/>
+            <wp:docPr id="43568050" name="name82866a60bded62c80" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24616a4651dc4ec53" cstate="print"/>
+                    <a:blip r:embed="rId66946a60bded62c7e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7149,137 +7149,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45109283">
+  <w:abstractNum w:abstractNumId="20679865">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90218804">
+    <w:lvl w:ilvl="0" w:tplc="63801411">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90218804" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63801411" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90218804" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63801411" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90218804" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63801411" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90218804" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63801411" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90218804" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63801411" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90218804" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63801411" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90218804" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63801411" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90218804" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63801411" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45109282">
+  <w:abstractNum w:abstractNumId="20679864">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19483865">
+    <w:lvl w:ilvl="0" w:tplc="32730807">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8031,55 +8031,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45109282">
-    <w:abstractNumId w:val="45109282"/>
+  <w:num w:numId="20679864">
+    <w:abstractNumId w:val="20679864"/>
   </w:num>
-  <w:num w:numId="45109283">
-    <w:abstractNumId w:val="45109283"/>
+  <w:num w:numId="20679865">
+    <w:abstractNumId w:val="20679865"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19629,51 +19629,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId461994248" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId777181990" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13686a4651dc4b040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/" TargetMode="External"/><Relationship Id="rId74756a4651dc4b0ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/categorization" TargetMode="External"/><Relationship Id="rId53006a4651dc4db90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId23566a4651dc4df5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId23426a4651dc4ea19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72676a4651dc4eb9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId49926a4651dc4c6af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49926a4651dc4c6af.jpg"/><Relationship Id="rId24616a4651dc4ec53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24616a4651dc4ec53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId563399219" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId488463943" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14976a60bded5f491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/" TargetMode="External"/><Relationship Id="rId44586a60bded5f4f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/categorization" TargetMode="External"/><Relationship Id="rId73246a60bded61c45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId76896a60bded61fe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId38916a60bded62a7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41326a60bded62bf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId20566a60bded60993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20566a60bded60993.jpg"/><Relationship Id="rId66946a60bded62c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66946a60bded62c7e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>