--- v12 (2026-07-22)
+++ v13 (2026-08-24)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Hopkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> deodar weevil, northern pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14976a60bded5f491" w:history="1">
+            <w:hyperlink r:id="rId53266a8b95d2e8882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44586a60bded5f4f8" w:history="1">
+            <w:hyperlink r:id="rId64116a8b95d2e8934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1852,63 +1852,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes schwarzi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34063238" name="name63096a60bded60995" descr="PISONE_distribution_map.jpg"/>
+            <wp:docPr id="99991375" name="name35466a8b95d2ea0d0" descr="PISONE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISONE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20566a60bded60993" cstate="print"/>
+                    <a:blip r:embed="rId29816a8b95d2ea0cc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4487,51 +4487,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73246a60bded61c45" w:history="1">
+      <w:hyperlink r:id="rId20226a8b95d2eb425" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5070,51 +5070,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> United States Department of Agriculture, Bureau of Entomology, Washington, DC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76896a60bded61fe2" w:history="1">
+      <w:hyperlink r:id="rId95396a8b95d2eb7f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6742,51 +6742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes nemorensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38916a60bded62a7a" w:history="1">
+      <w:hyperlink r:id="rId86396a8b95d2ec257" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6977,81 +6977,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41326a60bded62bf9" w:history="1">
+      <w:hyperlink r:id="rId29126a8b95d2ec3d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43568050" name="name82866a60bded62c80" descr="eu_funding_250.png"/>
+            <wp:docPr id="26233190" name="name59866a8b95d2ec5fa" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66946a60bded62c7e" cstate="print"/>
+                    <a:blip r:embed="rId49686a8b95d2ec5f8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7149,137 +7149,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20679865">
+  <w:abstractNum w:abstractNumId="77985206">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63801411">
+    <w:lvl w:ilvl="0" w:tplc="97845729">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63801411" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97845729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63801411" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97845729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63801411" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97845729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63801411" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97845729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63801411" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97845729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63801411" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97845729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63801411" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97845729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63801411" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97845729" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20679864">
+  <w:abstractNum w:abstractNumId="77985205">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32730807">
+    <w:lvl w:ilvl="0" w:tplc="93288106">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8031,55 +8031,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20679864">
-    <w:abstractNumId w:val="20679864"/>
+  <w:num w:numId="77985205">
+    <w:abstractNumId w:val="77985205"/>
   </w:num>
-  <w:num w:numId="20679865">
-    <w:abstractNumId w:val="20679865"/>
+  <w:num w:numId="77985206">
+    <w:abstractNumId w:val="77985206"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19629,51 +19629,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId563399219" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId488463943" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14976a60bded5f491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/" TargetMode="External"/><Relationship Id="rId44586a60bded5f4f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/categorization" TargetMode="External"/><Relationship Id="rId73246a60bded61c45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId76896a60bded61fe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId38916a60bded62a7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41326a60bded62bf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId20566a60bded60993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20566a60bded60993.jpg"/><Relationship Id="rId66946a60bded62c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66946a60bded62c7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId920040779" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId246924230" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53266a8b95d2e8882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/" TargetMode="External"/><Relationship Id="rId64116a8b95d2e8934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/categorization" TargetMode="External"/><Relationship Id="rId20226a8b95d2eb425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId95396a8b95d2eb7f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId86396a8b95d2ec257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29126a8b95d2ec3d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId29816a8b95d2ea0cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29816a8b95d2ea0cc.jpg"/><Relationship Id="rId49686a8b95d2ec5f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49686a8b95d2ec5f8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>