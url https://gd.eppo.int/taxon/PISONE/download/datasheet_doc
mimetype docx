--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Hopkins</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> deodar weevil, northern pine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53266a8b95d2e8882" w:history="1">
+            <w:hyperlink r:id="rId63216aa6000d1bdff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64116a8b95d2e8934" w:history="1">
+            <w:hyperlink r:id="rId31096aa6000d1be69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1852,63 +1852,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes schwarzi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99991375" name="name35466a8b95d2ea0d0" descr="PISONE_distribution_map.jpg"/>
+            <wp:docPr id="8580641" name="name36596aa6000d1d792" descr="PISONE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISONE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29816a8b95d2ea0cc" cstate="print"/>
+                    <a:blip r:embed="rId79696aa6000d1d78f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4487,51 +4487,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 463-494.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Consolidated version 32019R2072, 14/07/2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20226a8b95d2eb425" w:history="1">
+      <w:hyperlink r:id="rId92486aa6000d1eada" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 5 January 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5070,51 +5070,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> United States Department of Agriculture, Bureau of Entomology, Washington, DC.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95396a8b95d2eb7f3" w:history="1">
+      <w:hyperlink r:id="rId12176aa6000d1ee93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6742,51 +6742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes nemorensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86396a8b95d2ec257" w:history="1">
+      <w:hyperlink r:id="rId32726aa6000d1f974" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6977,81 +6977,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 79-86. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29126a8b95d2ec3d6" w:history="1">
+      <w:hyperlink r:id="rId70306aa6000d1fae9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02698.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26233190" name="name59866a8b95d2ec5fa" descr="eu_funding_250.png"/>
+            <wp:docPr id="21969788" name="name19976aa6000d1fded" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49686a8b95d2ec5f8" cstate="print"/>
+                    <a:blip r:embed="rId77246aa6000d1fdeb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7149,137 +7149,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77985206">
+  <w:abstractNum w:abstractNumId="13744353">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97845729">
+    <w:lvl w:ilvl="0" w:tplc="93248609">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97845729" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93248609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97845729" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93248609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97845729" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93248609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97845729" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93248609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97845729" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93248609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97845729" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93248609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97845729" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93248609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97845729" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93248609" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77985205">
+  <w:abstractNum w:abstractNumId="13744352">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93288106">
+    <w:lvl w:ilvl="0" w:tplc="48635110">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8031,55 +8031,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77985205">
-    <w:abstractNumId w:val="77985205"/>
+  <w:num w:numId="13744352">
+    <w:abstractNumId w:val="13744352"/>
   </w:num>
-  <w:num w:numId="77985206">
-    <w:abstractNumId w:val="77985206"/>
+  <w:num w:numId="13744353">
+    <w:abstractNumId w:val="13744353"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19629,51 +19629,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId920040779" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId246924230" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53266a8b95d2e8882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/" TargetMode="External"/><Relationship Id="rId64116a8b95d2e8934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/categorization" TargetMode="External"/><Relationship Id="rId20226a8b95d2eb425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId95396a8b95d2eb7f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId86396a8b95d2ec257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29126a8b95d2ec3d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId29816a8b95d2ea0cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29816a8b95d2ea0cc.jpg"/><Relationship Id="rId49686a8b95d2ec5f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49686a8b95d2ec5f8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId514869644" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId605988130" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63216aa6000d1bdff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/" TargetMode="External"/><Relationship Id="rId31096aa6000d1be69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISONE/categorization" TargetMode="External"/><Relationship Id="rId92486aa6000d1eada" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A32019R2072" TargetMode="External"/><Relationship Id="rId12176aa6000d1ee93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId32726aa6000d1f974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70306aa6000d1fae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02698.x" TargetMode="External"/><Relationship Id="rId79696aa6000d1d78f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79696aa6000d1d78f.jpg"/><Relationship Id="rId77246aa6000d1fdeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77246aa6000d1fdeb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>