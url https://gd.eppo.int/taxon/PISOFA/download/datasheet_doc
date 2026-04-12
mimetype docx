--- v8 (2026-03-23)
+++ v9 (2026-04-12)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Douglas-fir weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430269c1677627fed" w:history="1">
+            <w:hyperlink r:id="rId991669dbeb6f24393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId908869c1677628033" w:history="1">
+            <w:hyperlink r:id="rId275069dbeb6f243d8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -780,63 +780,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fasciatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is wider than currently reported.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98371138" name="name602869c1677629167" descr="PISOFA_distribution_map.jpg"/>
+            <wp:docPr id="92215482" name="name512869dbeb6f254dd" descr="PISOFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId459069c1677629164" cstate="print"/>
+                    <a:blip r:embed="rId847069dbeb6f254db" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2423,51 +2423,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PHYTOSANITARY MEASURES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adherence to International Standards for Phytosanitary Measures No. 15 for solid wood packing material (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId301769c1677629e17" w:history="1">
+      <w:hyperlink r:id="rId373369dbeb6f261df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ISPM 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will greatly decrease the risk of introduction of bark- and wood-boring insects, including </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3853,51 +3853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId628669c167762a73c" w:history="1">
+      <w:hyperlink r:id="rId260869dbeb6f26ada" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 December 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3972,51 +3972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes fasciatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId800969c167762a810" w:history="1">
+      <w:hyperlink r:id="rId298969dbeb6f26b9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4029,63 +4029,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="12054743" name="name353669c167762aa3e" descr="eu_funding_250.png"/>
+            <wp:docPr id="24732176" name="name349069dbeb6f26c79" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId245969c167762aa3d" cstate="print"/>
+                    <a:blip r:embed="rId345969dbeb6f26c78" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4183,137 +4183,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29391303">
+  <w:abstractNum w:abstractNumId="34185271">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58850571">
+    <w:lvl w:ilvl="0" w:tplc="71232880">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58850571" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71232880" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58850571" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71232880" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58850571" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71232880" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58850571" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71232880" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58850571" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71232880" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58850571" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71232880" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58850571" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71232880" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58850571" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71232880" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29391302">
+  <w:abstractNum w:abstractNumId="34185270">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68983152">
+    <w:lvl w:ilvl="0" w:tplc="36349345">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5065,55 +5065,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29391302">
-    <w:abstractNumId w:val="29391302"/>
+  <w:num w:numId="34185270">
+    <w:abstractNumId w:val="34185270"/>
   </w:num>
-  <w:num w:numId="29391303">
-    <w:abstractNumId w:val="29391303"/>
+  <w:num w:numId="34185271">
+    <w:abstractNumId w:val="34185271"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16663,51 +16663,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId824802703" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId653613553" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId430269c1677627fed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/" TargetMode="External"/><Relationship Id="rId908869c1677628033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/categorization" TargetMode="External"/><Relationship Id="rId301769c1677629e17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId628669c167762a73c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId800969c167762a810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId459069c1677629164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId459069c1677629164.jpg"/><Relationship Id="rId245969c167762aa3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId245969c167762aa3d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId278036820" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId853003438" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId991669dbeb6f24393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/" TargetMode="External"/><Relationship Id="rId275069dbeb6f243d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/categorization" TargetMode="External"/><Relationship Id="rId373369dbeb6f261df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId260869dbeb6f26ada" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId298969dbeb6f26b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId847069dbeb6f254db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId847069dbeb6f254db.jpg"/><Relationship Id="rId345969dbeb6f26c78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId345969dbeb6f26c78.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>