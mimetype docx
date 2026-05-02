--- v9 (2026-04-12)
+++ v10 (2026-05-02)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Douglas-fir weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId991669dbeb6f24393" w:history="1">
+            <w:hyperlink r:id="rId673069f66b2dce476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275069dbeb6f243d8" w:history="1">
+            <w:hyperlink r:id="rId586869f66b2dce4bb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -780,63 +780,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fasciatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is wider than currently reported.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="92215482" name="name512869dbeb6f254dd" descr="PISOFA_distribution_map.jpg"/>
+            <wp:docPr id="88676221" name="name751869f66b2dcf8c7" descr="PISOFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId847069dbeb6f254db" cstate="print"/>
+                    <a:blip r:embed="rId263969f66b2dcf8bf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2423,51 +2423,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PHYTOSANITARY MEASURES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adherence to International Standards for Phytosanitary Measures No. 15 for solid wood packing material (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId373369dbeb6f261df" w:history="1">
+      <w:hyperlink r:id="rId257269f66b2dd0ad4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ISPM 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will greatly decrease the risk of introduction of bark- and wood-boring insects, including </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3853,51 +3853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId260869dbeb6f26ada" w:history="1">
+      <w:hyperlink r:id="rId307969f66b2dd13d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 December 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3972,51 +3972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes fasciatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId298969dbeb6f26b9d" w:history="1">
+      <w:hyperlink r:id="rId111769f66b2dd14a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4029,63 +4029,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24732176" name="name349069dbeb6f26c79" descr="eu_funding_250.png"/>
+            <wp:docPr id="30898253" name="name171469f66b2dd17c7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId345969dbeb6f26c78" cstate="print"/>
+                    <a:blip r:embed="rId337469f66b2dd17c5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4183,137 +4183,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34185271">
+  <w:abstractNum w:abstractNumId="25206262">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71232880">
+    <w:lvl w:ilvl="0" w:tplc="41548170">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71232880" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41548170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71232880" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41548170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71232880" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41548170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71232880" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41548170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71232880" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41548170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71232880" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41548170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71232880" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41548170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71232880" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41548170" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34185270">
+  <w:abstractNum w:abstractNumId="25206261">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36349345">
+    <w:lvl w:ilvl="0" w:tplc="27783525">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5065,55 +5065,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34185270">
-    <w:abstractNumId w:val="34185270"/>
+  <w:num w:numId="25206261">
+    <w:abstractNumId w:val="25206261"/>
   </w:num>
-  <w:num w:numId="34185271">
-    <w:abstractNumId w:val="34185271"/>
+  <w:num w:numId="25206262">
+    <w:abstractNumId w:val="25206262"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16663,51 +16663,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId278036820" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId853003438" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId991669dbeb6f24393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/" TargetMode="External"/><Relationship Id="rId275069dbeb6f243d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/categorization" TargetMode="External"/><Relationship Id="rId373369dbeb6f261df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId260869dbeb6f26ada" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId298969dbeb6f26b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId847069dbeb6f254db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId847069dbeb6f254db.jpg"/><Relationship Id="rId345969dbeb6f26c78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId345969dbeb6f26c78.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId237448232" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId239428621" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId673069f66b2dce476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/" TargetMode="External"/><Relationship Id="rId586869f66b2dce4bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/categorization" TargetMode="External"/><Relationship Id="rId257269f66b2dd0ad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId307969f66b2dd13d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId111769f66b2dd14a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId263969f66b2dcf8bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId263969f66b2dcf8bf.jpg"/><Relationship Id="rId337469f66b2dd17c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId337469f66b2dd17c5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>