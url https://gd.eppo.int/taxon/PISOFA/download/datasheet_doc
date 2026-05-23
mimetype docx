--- v10 (2026-05-02)
+++ v11 (2026-05-23)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Douglas-fir weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673069f66b2dce476" w:history="1">
+            <w:hyperlink r:id="rId19966a110aac6d73b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586869f66b2dce4bb" w:history="1">
+            <w:hyperlink r:id="rId22656a110aac6d77f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -780,63 +780,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fasciatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is wider than currently reported.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88676221" name="name751869f66b2dcf8c7" descr="PISOFA_distribution_map.jpg"/>
+            <wp:docPr id="27212613" name="name98976a110aac6e719" descr="PISOFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId263969f66b2dcf8bf" cstate="print"/>
+                    <a:blip r:embed="rId73696a110aac6e716" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2423,51 +2423,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PHYTOSANITARY MEASURES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adherence to International Standards for Phytosanitary Measures No. 15 for solid wood packing material (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId257269f66b2dd0ad4" w:history="1">
+      <w:hyperlink r:id="rId34936a110aac6f455" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ISPM 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will greatly decrease the risk of introduction of bark- and wood-boring insects, including </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3853,51 +3853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId307969f66b2dd13d6" w:history="1">
+      <w:hyperlink r:id="rId13476a110aac6fd7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 December 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3972,51 +3972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes fasciatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId111769f66b2dd14a6" w:history="1">
+      <w:hyperlink r:id="rId32916a110aac6fe44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4029,63 +4029,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30898253" name="name171469f66b2dd17c7" descr="eu_funding_250.png"/>
+            <wp:docPr id="53113449" name="name31206a110aac6ff0f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId337469f66b2dd17c5" cstate="print"/>
+                    <a:blip r:embed="rId23126a110aac6ff0e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4183,137 +4183,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25206262">
+  <w:abstractNum w:abstractNumId="18935082">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41548170">
+    <w:lvl w:ilvl="0" w:tplc="39269825">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41548170" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39269825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41548170" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39269825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41548170" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39269825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41548170" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39269825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41548170" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39269825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41548170" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39269825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41548170" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39269825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41548170" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39269825" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25206261">
+  <w:abstractNum w:abstractNumId="18935081">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27783525">
+    <w:lvl w:ilvl="0" w:tplc="97280744">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5065,55 +5065,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25206261">
-    <w:abstractNumId w:val="25206261"/>
+  <w:num w:numId="18935081">
+    <w:abstractNumId w:val="18935081"/>
   </w:num>
-  <w:num w:numId="25206262">
-    <w:abstractNumId w:val="25206262"/>
+  <w:num w:numId="18935082">
+    <w:abstractNumId w:val="18935082"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16663,51 +16663,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId237448232" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId239428621" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId673069f66b2dce476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/" TargetMode="External"/><Relationship Id="rId586869f66b2dce4bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/categorization" TargetMode="External"/><Relationship Id="rId257269f66b2dd0ad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId307969f66b2dd13d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId111769f66b2dd14a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId263969f66b2dcf8bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId263969f66b2dcf8bf.jpg"/><Relationship Id="rId337469f66b2dd17c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId337469f66b2dd17c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId560929602" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId374696963" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19966a110aac6d73b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/" TargetMode="External"/><Relationship Id="rId22656a110aac6d77f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/categorization" TargetMode="External"/><Relationship Id="rId34936a110aac6f455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId13476a110aac6fd7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId32916a110aac6fe44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73696a110aac6e716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73696a110aac6e716.jpg"/><Relationship Id="rId23126a110aac6ff0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23126a110aac6ff0e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>