--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Douglas-fir weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19966a110aac6d73b" w:history="1">
+            <w:hyperlink r:id="rId82186a2ba75eb8a1f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22656a110aac6d77f" w:history="1">
+            <w:hyperlink r:id="rId17536a2ba75eb8a65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -780,63 +780,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fasciatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is wider than currently reported.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27212613" name="name98976a110aac6e719" descr="PISOFA_distribution_map.jpg"/>
+            <wp:docPr id="34834594" name="name84016a2ba75eb9d4b" descr="PISOFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73696a110aac6e716" cstate="print"/>
+                    <a:blip r:embed="rId48166a2ba75eb9d47" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2423,51 +2423,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PHYTOSANITARY MEASURES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adherence to International Standards for Phytosanitary Measures No. 15 for solid wood packing material (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId34936a110aac6f455" w:history="1">
+      <w:hyperlink r:id="rId20536a2ba75ebaa90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ISPM 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will greatly decrease the risk of introduction of bark- and wood-boring insects, including </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3853,51 +3853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13476a110aac6fd7d" w:history="1">
+      <w:hyperlink r:id="rId13276a2ba75ebb3a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 December 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3972,51 +3972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes fasciatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32916a110aac6fe44" w:history="1">
+      <w:hyperlink r:id="rId51976a2ba75ebb469" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4029,63 +4029,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53113449" name="name31206a110aac6ff0f" descr="eu_funding_250.png"/>
+            <wp:docPr id="72994030" name="name89986a2ba75ebb53b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23126a110aac6ff0e" cstate="print"/>
+                    <a:blip r:embed="rId86116a2ba75ebb53a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4183,137 +4183,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18935082">
+  <w:abstractNum w:abstractNumId="11094113">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39269825">
+    <w:lvl w:ilvl="0" w:tplc="37045710">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39269825" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37045710" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39269825" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37045710" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39269825" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37045710" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39269825" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37045710" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39269825" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37045710" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39269825" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37045710" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39269825" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37045710" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39269825" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37045710" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18935081">
+  <w:abstractNum w:abstractNumId="11094112">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97280744">
+    <w:lvl w:ilvl="0" w:tplc="77252002">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5065,55 +5065,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18935081">
-    <w:abstractNumId w:val="18935081"/>
+  <w:num w:numId="11094112">
+    <w:abstractNumId w:val="11094112"/>
   </w:num>
-  <w:num w:numId="18935082">
-    <w:abstractNumId w:val="18935082"/>
+  <w:num w:numId="11094113">
+    <w:abstractNumId w:val="11094113"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16663,51 +16663,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId560929602" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId374696963" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19966a110aac6d73b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/" TargetMode="External"/><Relationship Id="rId22656a110aac6d77f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/categorization" TargetMode="External"/><Relationship Id="rId34936a110aac6f455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId13476a110aac6fd7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId32916a110aac6fe44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73696a110aac6e716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73696a110aac6e716.jpg"/><Relationship Id="rId23126a110aac6ff0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23126a110aac6ff0e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId922339809" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId667098492" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82186a2ba75eb8a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/" TargetMode="External"/><Relationship Id="rId17536a2ba75eb8a65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/categorization" TargetMode="External"/><Relationship Id="rId20536a2ba75ebaa90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId13276a2ba75ebb3a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId51976a2ba75ebb469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48166a2ba75eb9d47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48166a2ba75eb9d47.jpg"/><Relationship Id="rId86116a2ba75ebb53a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86116a2ba75ebb53a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>