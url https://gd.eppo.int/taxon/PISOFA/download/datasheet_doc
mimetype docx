--- v12 (2026-06-12)
+++ v13 (2026-07-02)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Douglas-fir weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82186a2ba75eb8a1f" w:history="1">
+            <w:hyperlink r:id="rId85706a462dea93861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17536a2ba75eb8a65" w:history="1">
+            <w:hyperlink r:id="rId82556a462dea938a4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -780,63 +780,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fasciatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is wider than currently reported.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34834594" name="name84016a2ba75eb9d4b" descr="PISOFA_distribution_map.jpg"/>
+            <wp:docPr id="15257752" name="name57766a462dea943ee" descr="PISOFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48166a2ba75eb9d47" cstate="print"/>
+                    <a:blip r:embed="rId67046a462dea943ec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2423,51 +2423,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PHYTOSANITARY MEASURES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adherence to International Standards for Phytosanitary Measures No. 15 for solid wood packing material (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20536a2ba75ebaa90" w:history="1">
+      <w:hyperlink r:id="rId63306a462dea95181" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ISPM 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will greatly decrease the risk of introduction of bark- and wood-boring insects, including </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3853,51 +3853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13276a2ba75ebb3a1" w:history="1">
+      <w:hyperlink r:id="rId47756a462dea95a8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 December 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3972,51 +3972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes fasciatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51976a2ba75ebb469" w:history="1">
+      <w:hyperlink r:id="rId88526a462dea95b53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4029,63 +4029,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72994030" name="name89986a2ba75ebb53b" descr="eu_funding_250.png"/>
+            <wp:docPr id="62939728" name="name75126a462dea95eb0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86116a2ba75ebb53a" cstate="print"/>
+                    <a:blip r:embed="rId87116a462dea95eaf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4183,137 +4183,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11094113">
+  <w:abstractNum w:abstractNumId="80849669">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37045710">
+    <w:lvl w:ilvl="0" w:tplc="46290984">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37045710" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46290984" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37045710" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46290984" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37045710" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46290984" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37045710" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46290984" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37045710" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46290984" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37045710" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46290984" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37045710" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46290984" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37045710" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46290984" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11094112">
+  <w:abstractNum w:abstractNumId="80849668">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77252002">
+    <w:lvl w:ilvl="0" w:tplc="81143736">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5065,55 +5065,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11094112">
-    <w:abstractNumId w:val="11094112"/>
+  <w:num w:numId="80849668">
+    <w:abstractNumId w:val="80849668"/>
   </w:num>
-  <w:num w:numId="11094113">
-    <w:abstractNumId w:val="11094113"/>
+  <w:num w:numId="80849669">
+    <w:abstractNumId w:val="80849669"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16663,51 +16663,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId922339809" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId667098492" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82186a2ba75eb8a1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/" TargetMode="External"/><Relationship Id="rId17536a2ba75eb8a65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/categorization" TargetMode="External"/><Relationship Id="rId20536a2ba75ebaa90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId13276a2ba75ebb3a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId51976a2ba75ebb469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48166a2ba75eb9d47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48166a2ba75eb9d47.jpg"/><Relationship Id="rId86116a2ba75ebb53a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86116a2ba75ebb53a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId814913650" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId729189317" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85706a462dea93861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/" TargetMode="External"/><Relationship Id="rId82556a462dea938a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/categorization" TargetMode="External"/><Relationship Id="rId63306a462dea95181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId47756a462dea95a8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId88526a462dea95b53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67046a462dea943ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67046a462dea943ec.jpg"/><Relationship Id="rId87116a462dea95eaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87116a462dea95eaf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>