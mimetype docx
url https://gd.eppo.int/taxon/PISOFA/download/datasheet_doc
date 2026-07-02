--- v13 (2026-07-02)
+++ v14 (2026-07-02)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Douglas-fir weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85706a462dea93861" w:history="1">
+            <w:hyperlink r:id="rId87866a463cf84711b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82556a462dea938a4" w:history="1">
+            <w:hyperlink r:id="rId87076a463cf847161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -780,63 +780,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fasciatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is wider than currently reported.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15257752" name="name57766a462dea943ee" descr="PISOFA_distribution_map.jpg"/>
+            <wp:docPr id="67455147" name="name93566a463cf849308" descr="PISOFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67046a462dea943ec" cstate="print"/>
+                    <a:blip r:embed="rId93636a463cf849304" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2423,51 +2423,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PHYTOSANITARY MEASURES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adherence to International Standards for Phytosanitary Measures No. 15 for solid wood packing material (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId63306a462dea95181" w:history="1">
+      <w:hyperlink r:id="rId78996a463cf84a046" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ISPM 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will greatly decrease the risk of introduction of bark- and wood-boring insects, including </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3853,51 +3853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47756a462dea95a8b" w:history="1">
+      <w:hyperlink r:id="rId33706a463cf84a96a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 December 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3972,51 +3972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes fasciatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88526a462dea95b53" w:history="1">
+      <w:hyperlink r:id="rId27456a463cf84aa31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4029,63 +4029,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62939728" name="name75126a462dea95eb0" descr="eu_funding_250.png"/>
+            <wp:docPr id="37068667" name="name57676a463cf84aaf8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87116a462dea95eaf" cstate="print"/>
+                    <a:blip r:embed="rId34506a463cf84aaf7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4183,137 +4183,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80849669">
+  <w:abstractNum w:abstractNumId="64792159">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46290984">
+    <w:lvl w:ilvl="0" w:tplc="44522357">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46290984" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44522357" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46290984" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44522357" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46290984" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44522357" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46290984" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44522357" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46290984" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44522357" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46290984" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44522357" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46290984" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44522357" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46290984" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44522357" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80849668">
+  <w:abstractNum w:abstractNumId="64792158">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81143736">
+    <w:lvl w:ilvl="0" w:tplc="41929983">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5065,55 +5065,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80849668">
-    <w:abstractNumId w:val="80849668"/>
+  <w:num w:numId="64792158">
+    <w:abstractNumId w:val="64792158"/>
   </w:num>
-  <w:num w:numId="80849669">
-    <w:abstractNumId w:val="80849669"/>
+  <w:num w:numId="64792159">
+    <w:abstractNumId w:val="64792159"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16663,51 +16663,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId814913650" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId729189317" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85706a462dea93861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/" TargetMode="External"/><Relationship Id="rId82556a462dea938a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/categorization" TargetMode="External"/><Relationship Id="rId63306a462dea95181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId47756a462dea95a8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId88526a462dea95b53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67046a462dea943ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67046a462dea943ec.jpg"/><Relationship Id="rId87116a462dea95eaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87116a462dea95eaf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId495777151" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId206650241" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87866a463cf84711b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/" TargetMode="External"/><Relationship Id="rId87076a463cf847161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/categorization" TargetMode="External"/><Relationship Id="rId78996a463cf84a046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId33706a463cf84a96a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId27456a463cf84aa31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93636a463cf849304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93636a463cf849304.jpg"/><Relationship Id="rId34506a463cf84aaf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34506a463cf84aaf7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>