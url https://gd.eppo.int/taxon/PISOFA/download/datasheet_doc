--- v14 (2026-07-02)
+++ v15 (2026-07-22)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Douglas-fir weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87866a463cf84711b" w:history="1">
+            <w:hyperlink r:id="rId50666a60cbc1e05c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87076a463cf847161" w:history="1">
+            <w:hyperlink r:id="rId48706a60cbc1e060a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -780,63 +780,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fasciatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is wider than currently reported.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67455147" name="name93566a463cf849308" descr="PISOFA_distribution_map.jpg"/>
+            <wp:docPr id="85166026" name="name56716a60cbc1e1850" descr="PISOFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93636a463cf849304" cstate="print"/>
+                    <a:blip r:embed="rId73066a60cbc1e184d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2423,51 +2423,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PHYTOSANITARY MEASURES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adherence to International Standards for Phytosanitary Measures No. 15 for solid wood packing material (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId78996a463cf84a046" w:history="1">
+      <w:hyperlink r:id="rId19246a60cbc1e2552" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ISPM 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will greatly decrease the risk of introduction of bark- and wood-boring insects, including </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3853,51 +3853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33706a463cf84a96a" w:history="1">
+      <w:hyperlink r:id="rId68766a60cbc1e2e72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 December 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3972,51 +3972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes fasciatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27456a463cf84aa31" w:history="1">
+      <w:hyperlink r:id="rId58956a60cbc1e2f43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4029,63 +4029,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37068667" name="name57676a463cf84aaf8" descr="eu_funding_250.png"/>
+            <wp:docPr id="99117472" name="name42796a60cbc1e301d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34506a463cf84aaf7" cstate="print"/>
+                    <a:blip r:embed="rId29986a60cbc1e301b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4183,137 +4183,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64792159">
+  <w:abstractNum w:abstractNumId="66084548">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44522357">
+    <w:lvl w:ilvl="0" w:tplc="10736073">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44522357" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10736073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44522357" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10736073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44522357" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10736073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44522357" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10736073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44522357" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10736073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44522357" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10736073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44522357" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10736073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44522357" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10736073" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64792158">
+  <w:abstractNum w:abstractNumId="66084547">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41929983">
+    <w:lvl w:ilvl="0" w:tplc="48778454">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5065,55 +5065,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64792158">
-    <w:abstractNumId w:val="64792158"/>
+  <w:num w:numId="66084547">
+    <w:abstractNumId w:val="66084547"/>
   </w:num>
-  <w:num w:numId="64792159">
-    <w:abstractNumId w:val="64792159"/>
+  <w:num w:numId="66084548">
+    <w:abstractNumId w:val="66084548"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16663,51 +16663,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId495777151" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId206650241" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87866a463cf84711b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/" TargetMode="External"/><Relationship Id="rId87076a463cf847161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/categorization" TargetMode="External"/><Relationship Id="rId78996a463cf84a046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId33706a463cf84a96a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId27456a463cf84aa31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93636a463cf849304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93636a463cf849304.jpg"/><Relationship Id="rId34506a463cf84aaf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34506a463cf84aaf7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId917143885" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId381955632" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50666a60cbc1e05c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/" TargetMode="External"/><Relationship Id="rId48706a60cbc1e060a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/categorization" TargetMode="External"/><Relationship Id="rId19246a60cbc1e2552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId68766a60cbc1e2e72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId58956a60cbc1e2f43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73066a60cbc1e184d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73066a60cbc1e184d.jpg"/><Relationship Id="rId29986a60cbc1e301b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29986a60cbc1e301b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>