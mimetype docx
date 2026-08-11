--- v15 (2026-07-22)
+++ v16 (2026-08-11)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Douglas-fir weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50666a60cbc1e05c4" w:history="1">
+            <w:hyperlink r:id="rId21986a7b60ba6dcd3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48706a60cbc1e060a" w:history="1">
+            <w:hyperlink r:id="rId82966a7b60ba6dd18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -780,63 +780,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fasciatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is wider than currently reported.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="85166026" name="name56716a60cbc1e1850" descr="PISOFA_distribution_map.jpg"/>
+            <wp:docPr id="50200092" name="name33646a7b60ba6edba" descr="PISOFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73066a60cbc1e184d" cstate="print"/>
+                    <a:blip r:embed="rId52436a7b60ba6edb8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2423,51 +2423,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PHYTOSANITARY MEASURES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adherence to International Standards for Phytosanitary Measures No. 15 for solid wood packing material (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19246a60cbc1e2552" w:history="1">
+      <w:hyperlink r:id="rId41596a7b60ba6faf5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ISPM 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will greatly decrease the risk of introduction of bark- and wood-boring insects, including </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3853,51 +3853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68766a60cbc1e2e72" w:history="1">
+      <w:hyperlink r:id="rId97866a7b60ba70414" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 December 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3972,51 +3972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes fasciatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58956a60cbc1e2f43" w:history="1">
+      <w:hyperlink r:id="rId24306a7b60ba70507" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4029,63 +4029,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99117472" name="name42796a60cbc1e301d" descr="eu_funding_250.png"/>
+            <wp:docPr id="4210077" name="name92276a7b60ba705d9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29986a60cbc1e301b" cstate="print"/>
+                    <a:blip r:embed="rId91286a7b60ba705d8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4183,137 +4183,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66084548">
+  <w:abstractNum w:abstractNumId="22021170">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10736073">
+    <w:lvl w:ilvl="0" w:tplc="14840548">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10736073" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14840548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10736073" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14840548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10736073" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14840548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10736073" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14840548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10736073" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14840548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10736073" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14840548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10736073" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14840548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10736073" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14840548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66084547">
+  <w:abstractNum w:abstractNumId="22021169">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48778454">
+    <w:lvl w:ilvl="0" w:tplc="34359195">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5065,55 +5065,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66084547">
-    <w:abstractNumId w:val="66084547"/>
+  <w:num w:numId="22021169">
+    <w:abstractNumId w:val="22021169"/>
   </w:num>
-  <w:num w:numId="66084548">
-    <w:abstractNumId w:val="66084548"/>
+  <w:num w:numId="22021170">
+    <w:abstractNumId w:val="22021170"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16663,51 +16663,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId917143885" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId381955632" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50666a60cbc1e05c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/" TargetMode="External"/><Relationship Id="rId48706a60cbc1e060a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/categorization" TargetMode="External"/><Relationship Id="rId19246a60cbc1e2552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId68766a60cbc1e2e72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId58956a60cbc1e2f43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73066a60cbc1e184d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73066a60cbc1e184d.jpg"/><Relationship Id="rId29986a60cbc1e301b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29986a60cbc1e301b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId945869179" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId430074452" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21986a7b60ba6dcd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/" TargetMode="External"/><Relationship Id="rId82966a7b60ba6dd18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/categorization" TargetMode="External"/><Relationship Id="rId41596a7b60ba6faf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId97866a7b60ba70414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId24306a7b60ba70507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52436a7b60ba6edb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52436a7b60ba6edb8.jpg"/><Relationship Id="rId91286a7b60ba705d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91286a7b60ba705d8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>