--- v16 (2026-08-11)
+++ v17 (2026-08-31)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Douglas-fir weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21986a7b60ba6dcd3" w:history="1">
+            <w:hyperlink r:id="rId14796a95f574c57c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82966a7b60ba6dd18" w:history="1">
+            <w:hyperlink r:id="rId65646a95f574c5809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -780,63 +780,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fasciatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is wider than currently reported.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50200092" name="name33646a7b60ba6edba" descr="PISOFA_distribution_map.jpg"/>
+            <wp:docPr id="62762935" name="name33096a95f574c6a43" descr="PISOFA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOFA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52436a7b60ba6edb8" cstate="print"/>
+                    <a:blip r:embed="rId90726a95f574c6a40" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2423,51 +2423,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PHYTOSANITARY MEASURES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adherence to International Standards for Phytosanitary Measures No. 15 for solid wood packing material (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId41596a7b60ba6faf5" w:history="1">
+      <w:hyperlink r:id="rId68666a95f574c778e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ISPM 15</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will greatly decrease the risk of introduction of bark- and wood-boring insects, including </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3853,51 +3853,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97866a7b60ba70414" w:history="1">
+      <w:hyperlink r:id="rId53136a95f574c8145" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 15 December 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3972,51 +3972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes fasciatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24306a7b60ba70507" w:history="1">
+      <w:hyperlink r:id="rId33676a95f574c8211" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4029,63 +4029,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4210077" name="name92276a7b60ba705d9" descr="eu_funding_250.png"/>
+            <wp:docPr id="22744295" name="name87276a95f574c82f6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91286a7b60ba705d8" cstate="print"/>
+                    <a:blip r:embed="rId26496a95f574c82f4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4183,137 +4183,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22021170">
+  <w:abstractNum w:abstractNumId="27192467">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14840548">
+    <w:lvl w:ilvl="0" w:tplc="59019965">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14840548" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59019965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14840548" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59019965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14840548" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59019965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14840548" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59019965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14840548" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59019965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14840548" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59019965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14840548" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59019965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14840548" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59019965" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22021169">
+  <w:abstractNum w:abstractNumId="27192466">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34359195">
+    <w:lvl w:ilvl="0" w:tplc="19247475">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5065,55 +5065,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22021169">
-    <w:abstractNumId w:val="22021169"/>
+  <w:num w:numId="27192466">
+    <w:abstractNumId w:val="27192466"/>
   </w:num>
-  <w:num w:numId="22021170">
-    <w:abstractNumId w:val="22021170"/>
+  <w:num w:numId="27192467">
+    <w:abstractNumId w:val="27192467"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16663,51 +16663,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId945869179" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId430074452" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21986a7b60ba6dcd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/" TargetMode="External"/><Relationship Id="rId82966a7b60ba6dd18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/categorization" TargetMode="External"/><Relationship Id="rId41596a7b60ba6faf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId97866a7b60ba70414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId24306a7b60ba70507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52436a7b60ba6edb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52436a7b60ba6edb8.jpg"/><Relationship Id="rId91286a7b60ba705d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91286a7b60ba705d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId579166586" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId450580552" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14796a95f574c57c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/" TargetMode="External"/><Relationship Id="rId65646a95f574c5809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOFA/categorization" TargetMode="External"/><Relationship Id="rId68666a95f574c778e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/fr/core-activities/standards-setting/ispms/" TargetMode="External"/><Relationship Id="rId53136a95f574c8145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId33676a95f574c8211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90726a95f574c6a40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90726a95f574c6a40.jpg"/><Relationship Id="rId26496a95f574c82f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26496a95f574c82f4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>