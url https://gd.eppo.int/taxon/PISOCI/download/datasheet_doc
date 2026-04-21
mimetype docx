--- v7 (2026-03-24)
+++ v8 (2026-04-21)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> O'Brien</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214169c2a49713ae6" w:history="1">
+            <w:hyperlink r:id="rId975369e765446ba26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143769c2a49713b2b" w:history="1">
+            <w:hyperlink r:id="rId427569e765446ba6c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -597,63 +597,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> naturally grows: Puebla, Tlaxacala, and Northern Oaxaca.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93284606" name="name464069c2a49714b88" descr="PISOCI_distribution_map.jpg"/>
+            <wp:docPr id="40995090" name="name496569e765446c9ef" descr="PISOCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId263969c2a49714b85" cstate="print"/>
+                    <a:blip r:embed="rId201069e765446c9eb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2280,99 +2280,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) Invasive species compendium: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Mexican weeping pine). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId840569c2a497158d6" w:history="1">
+      <w:hyperlink r:id="rId954669e765446d8bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/41682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cibrián Tovar D, Méndez Montiel JT, Campos Bolaños R, Yates HO, Flores Lara J (1995) Forest insects of Mexico. Universidad Autónoma Chapingo, Chapingo, Mexico, pp. 350-352.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId329969c2a4971592f" w:history="1">
+      <w:hyperlink r:id="rId100669e765446d918" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2592,51 +2592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> n. sp. (Coleoptera : Curculionidae). Un descortezador de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schl. Et Cham. Universidad Autónoma de Mexico, Escuela Nacional de Estudios Profesionales “Iztcala”, San Juan Itzacala, Mexico, pp. viii + 92 [Thesis]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId932069c2a49715ade" w:history="1">
+      <w:hyperlink r:id="rId500769e765446daf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2731,51 +2731,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId875269c2a49715bc9" w:history="1">
+      <w:hyperlink r:id="rId973269e765446dc03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2850,51 +2850,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes cibriani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId538569c2a49715c8b" w:history="1">
+      <w:hyperlink r:id="rId712369e765446dcca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2907,63 +2907,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65127900" name="name581969c2a49715d2b" descr="eu_funding_250.png"/>
+            <wp:docPr id="94757126" name="name259769e765446dd6b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId170969c2a49715d2a" cstate="print"/>
+                    <a:blip r:embed="rId440069e765446dd6a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3061,137 +3061,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90875807">
+  <w:abstractNum w:abstractNumId="44960115">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64929749">
+    <w:lvl w:ilvl="0" w:tplc="60074544">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64929749" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60074544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64929749" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60074544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64929749" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60074544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64929749" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60074544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64929749" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60074544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64929749" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60074544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64929749" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60074544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64929749" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60074544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90875806">
+  <w:abstractNum w:abstractNumId="44960114">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75764017">
+    <w:lvl w:ilvl="0" w:tplc="89187159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3943,55 +3943,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90875806">
-    <w:abstractNumId w:val="90875806"/>
+  <w:num w:numId="44960114">
+    <w:abstractNumId w:val="44960114"/>
   </w:num>
-  <w:num w:numId="90875807">
-    <w:abstractNumId w:val="90875807"/>
+  <w:num w:numId="44960115">
+    <w:abstractNumId w:val="44960115"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15541,51 +15541,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId778953000" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId745589708" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId214169c2a49713ae6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/" TargetMode="External"/><Relationship Id="rId143769c2a49713b2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/categorization" TargetMode="External"/><Relationship Id="rId840569c2a497158d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41682" TargetMode="External"/><Relationship Id="rId329969c2a4971592f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId932069c2a49715ade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId875269c2a49715bc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId538569c2a49715c8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId263969c2a49714b85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId263969c2a49714b85.jpg"/><Relationship Id="rId170969c2a49715d2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId170969c2a49715d2a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId366211455" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId758277768" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId975369e765446ba26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/" TargetMode="External"/><Relationship Id="rId427569e765446ba6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/categorization" TargetMode="External"/><Relationship Id="rId954669e765446d8bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41682" TargetMode="External"/><Relationship Id="rId100669e765446d918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId500769e765446daf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId973269e765446dc03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId712369e765446dcca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId201069e765446c9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId201069e765446c9eb.jpg"/><Relationship Id="rId440069e765446dd6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId440069e765446dd6a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>