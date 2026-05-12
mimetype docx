--- v8 (2026-04-21)
+++ v9 (2026-05-12)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> O'Brien</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId975369e765446ba26" w:history="1">
+            <w:hyperlink r:id="rId58016a03a6ed70b32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427569e765446ba6c" w:history="1">
+            <w:hyperlink r:id="rId56616a03a6ed70b77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -597,63 +597,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> naturally grows: Puebla, Tlaxacala, and Northern Oaxaca.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="40995090" name="name496569e765446c9ef" descr="PISOCI_distribution_map.jpg"/>
+            <wp:docPr id="75712954" name="name58986a03a6ed71a3b" descr="PISOCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId201069e765446c9eb" cstate="print"/>
+                    <a:blip r:embed="rId29756a03a6ed71a37" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2280,99 +2280,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) Invasive species compendium: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Mexican weeping pine). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId954669e765446d8bd" w:history="1">
+      <w:hyperlink r:id="rId41646a03a6ed72798" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/41682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cibrián Tovar D, Méndez Montiel JT, Campos Bolaños R, Yates HO, Flores Lara J (1995) Forest insects of Mexico. Universidad Autónoma Chapingo, Chapingo, Mexico, pp. 350-352.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100669e765446d918" w:history="1">
+      <w:hyperlink r:id="rId75916a03a6ed727f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2592,51 +2592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> n. sp. (Coleoptera : Curculionidae). Un descortezador de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schl. Et Cham. Universidad Autónoma de Mexico, Escuela Nacional de Estudios Profesionales “Iztcala”, San Juan Itzacala, Mexico, pp. viii + 92 [Thesis]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId500769e765446daf6" w:history="1">
+      <w:hyperlink r:id="rId61836a03a6ed7299e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2731,51 +2731,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId973269e765446dc03" w:history="1">
+      <w:hyperlink r:id="rId58796a03a6ed72a89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2850,51 +2850,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes cibriani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId712369e765446dcca" w:history="1">
+      <w:hyperlink r:id="rId51746a03a6ed72b4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2907,63 +2907,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="94757126" name="name259769e765446dd6b" descr="eu_funding_250.png"/>
+            <wp:docPr id="74009485" name="name53436a03a6ed72c07" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId440069e765446dd6a" cstate="print"/>
+                    <a:blip r:embed="rId44086a03a6ed72c05" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3061,137 +3061,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44960115">
+  <w:abstractNum w:abstractNumId="12520738">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60074544">
+    <w:lvl w:ilvl="0" w:tplc="98095531">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60074544" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98095531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60074544" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98095531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60074544" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98095531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60074544" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98095531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60074544" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98095531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60074544" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98095531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60074544" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98095531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60074544" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98095531" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44960114">
+  <w:abstractNum w:abstractNumId="12520737">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89187159">
+    <w:lvl w:ilvl="0" w:tplc="95214381">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3943,55 +3943,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44960114">
-    <w:abstractNumId w:val="44960114"/>
+  <w:num w:numId="12520737">
+    <w:abstractNumId w:val="12520737"/>
   </w:num>
-  <w:num w:numId="44960115">
-    <w:abstractNumId w:val="44960115"/>
+  <w:num w:numId="12520738">
+    <w:abstractNumId w:val="12520738"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15541,51 +15541,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId366211455" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId758277768" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId975369e765446ba26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/" TargetMode="External"/><Relationship Id="rId427569e765446ba6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/categorization" TargetMode="External"/><Relationship Id="rId954669e765446d8bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41682" TargetMode="External"/><Relationship Id="rId100669e765446d918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId500769e765446daf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId973269e765446dc03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId712369e765446dcca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId201069e765446c9eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId201069e765446c9eb.jpg"/><Relationship Id="rId440069e765446dd6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId440069e765446dd6a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId117822751" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId347295028" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58016a03a6ed70b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/" TargetMode="External"/><Relationship Id="rId56616a03a6ed70b77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/categorization" TargetMode="External"/><Relationship Id="rId41646a03a6ed72798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41682" TargetMode="External"/><Relationship Id="rId75916a03a6ed727f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId61836a03a6ed7299e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId58796a03a6ed72a89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId51746a03a6ed72b4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29756a03a6ed71a37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29756a03a6ed71a37.jpg"/><Relationship Id="rId44086a03a6ed72c05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44086a03a6ed72c05.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>