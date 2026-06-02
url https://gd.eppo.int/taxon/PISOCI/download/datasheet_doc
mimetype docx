--- v9 (2026-05-12)
+++ v10 (2026-06-02)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> O'Brien</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58016a03a6ed70b32" w:history="1">
+            <w:hyperlink r:id="rId84456a1e4cd50b5af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56616a03a6ed70b77" w:history="1">
+            <w:hyperlink r:id="rId19126a1e4cd50b5f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -597,63 +597,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> naturally grows: Puebla, Tlaxacala, and Northern Oaxaca.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75712954" name="name58986a03a6ed71a3b" descr="PISOCI_distribution_map.jpg"/>
+            <wp:docPr id="9500710" name="name85926a1e4cd50c52d" descr="PISOCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29756a03a6ed71a37" cstate="print"/>
+                    <a:blip r:embed="rId24536a1e4cd50c52a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2280,99 +2280,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) Invasive species compendium: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Mexican weeping pine). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41646a03a6ed72798" w:history="1">
+      <w:hyperlink r:id="rId73186a1e4cd50d229" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/41682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cibrián Tovar D, Méndez Montiel JT, Campos Bolaños R, Yates HO, Flores Lara J (1995) Forest insects of Mexico. Universidad Autónoma Chapingo, Chapingo, Mexico, pp. 350-352.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75916a03a6ed727f3" w:history="1">
+      <w:hyperlink r:id="rId87446a1e4cd50d282" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2592,51 +2592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> n. sp. (Coleoptera : Curculionidae). Un descortezador de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schl. Et Cham. Universidad Autónoma de Mexico, Escuela Nacional de Estudios Profesionales “Iztcala”, San Juan Itzacala, Mexico, pp. viii + 92 [Thesis]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61836a03a6ed7299e" w:history="1">
+      <w:hyperlink r:id="rId25046a1e4cd50d42e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2731,51 +2731,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58796a03a6ed72a89" w:history="1">
+      <w:hyperlink r:id="rId91606a1e4cd50d517" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2850,51 +2850,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes cibriani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51746a03a6ed72b4c" w:history="1">
+      <w:hyperlink r:id="rId92896a1e4cd50d5d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2907,63 +2907,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="74009485" name="name53436a03a6ed72c07" descr="eu_funding_250.png"/>
+            <wp:docPr id="15327491" name="name82406a1e4cd50d6a4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44086a03a6ed72c05" cstate="print"/>
+                    <a:blip r:embed="rId89346a1e4cd50d6a3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3061,137 +3061,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12520738">
+  <w:abstractNum w:abstractNumId="91906769">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98095531">
+    <w:lvl w:ilvl="0" w:tplc="19963134">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98095531" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19963134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98095531" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19963134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98095531" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19963134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98095531" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19963134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98095531" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19963134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98095531" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19963134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98095531" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19963134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98095531" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19963134" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12520737">
+  <w:abstractNum w:abstractNumId="91906768">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95214381">
+    <w:lvl w:ilvl="0" w:tplc="27012151">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3943,55 +3943,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12520737">
-    <w:abstractNumId w:val="12520737"/>
+  <w:num w:numId="91906768">
+    <w:abstractNumId w:val="91906768"/>
   </w:num>
-  <w:num w:numId="12520738">
-    <w:abstractNumId w:val="12520738"/>
+  <w:num w:numId="91906769">
+    <w:abstractNumId w:val="91906769"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15541,51 +15541,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId117822751" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId347295028" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58016a03a6ed70b32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/" TargetMode="External"/><Relationship Id="rId56616a03a6ed70b77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/categorization" TargetMode="External"/><Relationship Id="rId41646a03a6ed72798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41682" TargetMode="External"/><Relationship Id="rId75916a03a6ed727f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId61836a03a6ed7299e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId58796a03a6ed72a89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId51746a03a6ed72b4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29756a03a6ed71a37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29756a03a6ed71a37.jpg"/><Relationship Id="rId44086a03a6ed72c05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44086a03a6ed72c05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId402059431" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId118351175" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84456a1e4cd50b5af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/" TargetMode="External"/><Relationship Id="rId19126a1e4cd50b5f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/categorization" TargetMode="External"/><Relationship Id="rId73186a1e4cd50d229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41682" TargetMode="External"/><Relationship Id="rId87446a1e4cd50d282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId25046a1e4cd50d42e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId91606a1e4cd50d517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId92896a1e4cd50d5d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24536a1e4cd50c52a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24536a1e4cd50c52a.jpg"/><Relationship Id="rId89346a1e4cd50d6a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89346a1e4cd50d6a3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>