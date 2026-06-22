--- v10 (2026-06-02)
+++ v11 (2026-06-22)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> O'Brien</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84456a1e4cd50b5af" w:history="1">
+            <w:hyperlink r:id="rId37006a396c962522a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19126a1e4cd50b5f4" w:history="1">
+            <w:hyperlink r:id="rId53406a396c962526f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -597,63 +597,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> naturally grows: Puebla, Tlaxacala, and Northern Oaxaca.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9500710" name="name85926a1e4cd50c52d" descr="PISOCI_distribution_map.jpg"/>
+            <wp:docPr id="82614182" name="name61346a396c9626071" descr="PISOCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24536a1e4cd50c52a" cstate="print"/>
+                    <a:blip r:embed="rId97556a396c9626068" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2280,99 +2280,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) Invasive species compendium: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Mexican weeping pine). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73186a1e4cd50d229" w:history="1">
+      <w:hyperlink r:id="rId92096a396c96277e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/41682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cibrián Tovar D, Méndez Montiel JT, Campos Bolaños R, Yates HO, Flores Lara J (1995) Forest insects of Mexico. Universidad Autónoma Chapingo, Chapingo, Mexico, pp. 350-352.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87446a1e4cd50d282" w:history="1">
+      <w:hyperlink r:id="rId91726a396c9627857" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2592,51 +2592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> n. sp. (Coleoptera : Curculionidae). Un descortezador de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schl. Et Cham. Universidad Autónoma de Mexico, Escuela Nacional de Estudios Profesionales “Iztcala”, San Juan Itzacala, Mexico, pp. viii + 92 [Thesis]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25046a1e4cd50d42e" w:history="1">
+      <w:hyperlink r:id="rId71136a396c9627a2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2731,51 +2731,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91606a1e4cd50d517" w:history="1">
+      <w:hyperlink r:id="rId95576a396c9627b15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2850,51 +2850,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes cibriani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92896a1e4cd50d5d9" w:history="1">
+      <w:hyperlink r:id="rId63476a396c9627c01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2907,63 +2907,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15327491" name="name82406a1e4cd50d6a4" descr="eu_funding_250.png"/>
+            <wp:docPr id="41167621" name="name41896a396c9627cac" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89346a1e4cd50d6a3" cstate="print"/>
+                    <a:blip r:embed="rId93656a396c9627cab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3061,137 +3061,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91906769">
+  <w:abstractNum w:abstractNumId="76180163">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19963134">
+    <w:lvl w:ilvl="0" w:tplc="86308633">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19963134" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86308633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19963134" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86308633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19963134" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86308633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19963134" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86308633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19963134" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86308633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19963134" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86308633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19963134" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86308633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19963134" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86308633" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91906768">
+  <w:abstractNum w:abstractNumId="76180162">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27012151">
+    <w:lvl w:ilvl="0" w:tplc="91522383">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3943,55 +3943,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91906768">
-    <w:abstractNumId w:val="91906768"/>
+  <w:num w:numId="76180162">
+    <w:abstractNumId w:val="76180162"/>
   </w:num>
-  <w:num w:numId="91906769">
-    <w:abstractNumId w:val="91906769"/>
+  <w:num w:numId="76180163">
+    <w:abstractNumId w:val="76180163"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15541,51 +15541,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId402059431" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId118351175" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84456a1e4cd50b5af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/" TargetMode="External"/><Relationship Id="rId19126a1e4cd50b5f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/categorization" TargetMode="External"/><Relationship Id="rId73186a1e4cd50d229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41682" TargetMode="External"/><Relationship Id="rId87446a1e4cd50d282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId25046a1e4cd50d42e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId91606a1e4cd50d517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId92896a1e4cd50d5d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24536a1e4cd50c52a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24536a1e4cd50c52a.jpg"/><Relationship Id="rId89346a1e4cd50d6a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89346a1e4cd50d6a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId593540287" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId378252110" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37006a396c962522a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/" TargetMode="External"/><Relationship Id="rId53406a396c962526f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/categorization" TargetMode="External"/><Relationship Id="rId92096a396c96277e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41682" TargetMode="External"/><Relationship Id="rId91726a396c9627857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId71136a396c9627a2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId95576a396c9627b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId63476a396c9627c01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97556a396c9626068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97556a396c9626068.jpg"/><Relationship Id="rId93656a396c9627cab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93656a396c9627cab.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>