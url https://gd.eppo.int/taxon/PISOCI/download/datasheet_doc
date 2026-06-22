--- v11 (2026-06-22)
+++ v12 (2026-06-22)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> O'Brien</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37006a396c962522a" w:history="1">
+            <w:hyperlink r:id="rId87656a397fee20a7e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53406a396c962526f" w:history="1">
+            <w:hyperlink r:id="rId33386a397fee20ac1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -597,63 +597,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> naturally grows: Puebla, Tlaxacala, and Northern Oaxaca.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82614182" name="name61346a396c9626071" descr="PISOCI_distribution_map.jpg"/>
+            <wp:docPr id="45247881" name="name32556a397fee216c0" descr="PISOCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97556a396c9626068" cstate="print"/>
+                    <a:blip r:embed="rId18676a397fee216be" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2280,99 +2280,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) Invasive species compendium: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Mexican weeping pine). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92096a396c96277e2" w:history="1">
+      <w:hyperlink r:id="rId86166a397fee22328" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/41682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cibrián Tovar D, Méndez Montiel JT, Campos Bolaños R, Yates HO, Flores Lara J (1995) Forest insects of Mexico. Universidad Autónoma Chapingo, Chapingo, Mexico, pp. 350-352.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91726a396c9627857" w:history="1">
+      <w:hyperlink r:id="rId77166a397fee2237f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2592,51 +2592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> n. sp. (Coleoptera : Curculionidae). Un descortezador de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schl. Et Cham. Universidad Autónoma de Mexico, Escuela Nacional de Estudios Profesionales “Iztcala”, San Juan Itzacala, Mexico, pp. viii + 92 [Thesis]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71136a396c9627a2a" w:history="1">
+      <w:hyperlink r:id="rId83556a397fee22526" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2731,51 +2731,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95576a396c9627b15" w:history="1">
+      <w:hyperlink r:id="rId92486a397fee2260c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2850,51 +2850,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes cibriani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63476a396c9627c01" w:history="1">
+      <w:hyperlink r:id="rId18286a397fee226e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2907,63 +2907,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="41167621" name="name41896a396c9627cac" descr="eu_funding_250.png"/>
+            <wp:docPr id="70898975" name="name33586a397fee22794" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93656a396c9627cab" cstate="print"/>
+                    <a:blip r:embed="rId42316a397fee22793" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3061,137 +3061,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76180163">
+  <w:abstractNum w:abstractNumId="69207676">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86308633">
+    <w:lvl w:ilvl="0" w:tplc="66786644">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86308633" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66786644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86308633" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66786644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86308633" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66786644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86308633" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66786644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86308633" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66786644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86308633" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66786644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86308633" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66786644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86308633" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66786644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76180162">
+  <w:abstractNum w:abstractNumId="69207675">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91522383">
+    <w:lvl w:ilvl="0" w:tplc="32750890">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3943,55 +3943,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76180162">
-    <w:abstractNumId w:val="76180162"/>
+  <w:num w:numId="69207675">
+    <w:abstractNumId w:val="69207675"/>
   </w:num>
-  <w:num w:numId="76180163">
-    <w:abstractNumId w:val="76180163"/>
+  <w:num w:numId="69207676">
+    <w:abstractNumId w:val="69207676"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15541,51 +15541,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId593540287" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId378252110" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37006a396c962522a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/" TargetMode="External"/><Relationship Id="rId53406a396c962526f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/categorization" TargetMode="External"/><Relationship Id="rId92096a396c96277e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41682" TargetMode="External"/><Relationship Id="rId91726a396c9627857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId71136a396c9627a2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId95576a396c9627b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId63476a396c9627c01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97556a396c9626068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97556a396c9626068.jpg"/><Relationship Id="rId93656a396c9627cab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93656a396c9627cab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId990778715" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId573426504" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87656a397fee20a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/" TargetMode="External"/><Relationship Id="rId33386a397fee20ac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/categorization" TargetMode="External"/><Relationship Id="rId86166a397fee22328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41682" TargetMode="External"/><Relationship Id="rId77166a397fee2237f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId83556a397fee22526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId92486a397fee2260c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId18286a397fee226e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18676a397fee216be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18676a397fee216be.jpg"/><Relationship Id="rId42316a397fee22793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42316a397fee22793.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>