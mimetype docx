--- v12 (2026-06-22)
+++ v13 (2026-07-12)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> O'Brien</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87656a397fee20a7e" w:history="1">
+            <w:hyperlink r:id="rId18106a53f315c09af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33386a397fee20ac1" w:history="1">
+            <w:hyperlink r:id="rId96196a53f315c0a08" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -597,63 +597,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> naturally grows: Puebla, Tlaxacala, and Northern Oaxaca.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45247881" name="name32556a397fee216c0" descr="PISOCI_distribution_map.jpg"/>
+            <wp:docPr id="37852298" name="name33236a53f315c1bc7" descr="PISOCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18676a397fee216be" cstate="print"/>
+                    <a:blip r:embed="rId95946a53f315c1bbf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2280,99 +2280,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) Invasive species compendium: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Mexican weeping pine). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86166a397fee22328" w:history="1">
+      <w:hyperlink r:id="rId78876a53f315c329f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/41682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cibrián Tovar D, Méndez Montiel JT, Campos Bolaños R, Yates HO, Flores Lara J (1995) Forest insects of Mexico. Universidad Autónoma Chapingo, Chapingo, Mexico, pp. 350-352.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77166a397fee2237f" w:history="1">
+      <w:hyperlink r:id="rId63816a53f315c32fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2592,51 +2592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> n. sp. (Coleoptera : Curculionidae). Un descortezador de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schl. Et Cham. Universidad Autónoma de Mexico, Escuela Nacional de Estudios Profesionales “Iztcala”, San Juan Itzacala, Mexico, pp. viii + 92 [Thesis]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83556a397fee22526" w:history="1">
+      <w:hyperlink r:id="rId33866a53f315c34a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2731,51 +2731,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92486a397fee2260c" w:history="1">
+      <w:hyperlink r:id="rId58716a53f315c35a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2850,51 +2850,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes cibriani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18286a397fee226e3" w:history="1">
+      <w:hyperlink r:id="rId81196a53f315c3669" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2907,63 +2907,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70898975" name="name33586a397fee22794" descr="eu_funding_250.png"/>
+            <wp:docPr id="7183051" name="name95196a53f315c3713" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42316a397fee22793" cstate="print"/>
+                    <a:blip r:embed="rId97566a53f315c3712" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3061,137 +3061,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69207676">
+  <w:abstractNum w:abstractNumId="27089304">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66786644">
+    <w:lvl w:ilvl="0" w:tplc="87864122">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66786644" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87864122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66786644" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87864122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66786644" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87864122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66786644" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87864122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66786644" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87864122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66786644" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87864122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66786644" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87864122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66786644" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87864122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69207675">
+  <w:abstractNum w:abstractNumId="27089303">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32750890">
+    <w:lvl w:ilvl="0" w:tplc="42732244">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3943,55 +3943,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69207675">
-    <w:abstractNumId w:val="69207675"/>
+  <w:num w:numId="27089303">
+    <w:abstractNumId w:val="27089303"/>
   </w:num>
-  <w:num w:numId="69207676">
-    <w:abstractNumId w:val="69207676"/>
+  <w:num w:numId="27089304">
+    <w:abstractNumId w:val="27089304"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15541,51 +15541,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId990778715" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId573426504" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87656a397fee20a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/" TargetMode="External"/><Relationship Id="rId33386a397fee20ac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/categorization" TargetMode="External"/><Relationship Id="rId86166a397fee22328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41682" TargetMode="External"/><Relationship Id="rId77166a397fee2237f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId83556a397fee22526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId92486a397fee2260c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId18286a397fee226e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18676a397fee216be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18676a397fee216be.jpg"/><Relationship Id="rId42316a397fee22793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42316a397fee22793.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId841063821" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId431413599" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18106a53f315c09af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/" TargetMode="External"/><Relationship Id="rId96196a53f315c0a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/categorization" TargetMode="External"/><Relationship Id="rId78876a53f315c329f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41682" TargetMode="External"/><Relationship Id="rId63816a53f315c32fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId33866a53f315c34a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId58716a53f315c35a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId81196a53f315c3669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95946a53f315c1bbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95946a53f315c1bbf.jpg"/><Relationship Id="rId97566a53f315c3712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97566a53f315c3712.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>