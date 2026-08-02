--- v13 (2026-07-12)
+++ v14 (2026-08-02)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> O'Brien</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18106a53f315c09af" w:history="1">
+            <w:hyperlink r:id="rId60376a6e8afa625c1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96196a53f315c0a08" w:history="1">
+            <w:hyperlink r:id="rId96146a6e8afa62607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -597,63 +597,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> naturally grows: Puebla, Tlaxacala, and Northern Oaxaca.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37852298" name="name33236a53f315c1bc7" descr="PISOCI_distribution_map.jpg"/>
+            <wp:docPr id="96393581" name="name83186a6e8afa636c9" descr="PISOCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95946a53f315c1bbf" cstate="print"/>
+                    <a:blip r:embed="rId15166a6e8afa636c5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2280,99 +2280,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) Invasive species compendium: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Mexican weeping pine). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78876a53f315c329f" w:history="1">
+      <w:hyperlink r:id="rId40806a6e8afa643fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/41682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cibrián Tovar D, Méndez Montiel JT, Campos Bolaños R, Yates HO, Flores Lara J (1995) Forest insects of Mexico. Universidad Autónoma Chapingo, Chapingo, Mexico, pp. 350-352.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63816a53f315c32fb" w:history="1">
+      <w:hyperlink r:id="rId51576a6e8afa64458" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2592,51 +2592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> n. sp. (Coleoptera : Curculionidae). Un descortezador de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schl. Et Cham. Universidad Autónoma de Mexico, Escuela Nacional de Estudios Profesionales “Iztcala”, San Juan Itzacala, Mexico, pp. viii + 92 [Thesis]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33866a53f315c34a6" w:history="1">
+      <w:hyperlink r:id="rId56556a6e8afa64607" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2731,51 +2731,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58716a53f315c35a5" w:history="1">
+      <w:hyperlink r:id="rId46466a6e8afa646f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2850,51 +2850,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes cibriani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81196a53f315c3669" w:history="1">
+      <w:hyperlink r:id="rId42726a6e8afa647b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2907,63 +2907,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="7183051" name="name95196a53f315c3713" descr="eu_funding_250.png"/>
+            <wp:docPr id="65535887" name="name61096a6e8afa64882" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97566a53f315c3712" cstate="print"/>
+                    <a:blip r:embed="rId54966a6e8afa64881" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3061,137 +3061,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27089304">
+  <w:abstractNum w:abstractNumId="55529854">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87864122">
+    <w:lvl w:ilvl="0" w:tplc="76857973">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87864122" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76857973" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87864122" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76857973" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87864122" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76857973" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87864122" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76857973" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87864122" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76857973" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87864122" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76857973" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87864122" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76857973" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87864122" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76857973" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27089303">
+  <w:abstractNum w:abstractNumId="55529853">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42732244">
+    <w:lvl w:ilvl="0" w:tplc="42168733">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3943,55 +3943,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27089303">
-    <w:abstractNumId w:val="27089303"/>
+  <w:num w:numId="55529853">
+    <w:abstractNumId w:val="55529853"/>
   </w:num>
-  <w:num w:numId="27089304">
-    <w:abstractNumId w:val="27089304"/>
+  <w:num w:numId="55529854">
+    <w:abstractNumId w:val="55529854"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15541,51 +15541,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId841063821" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId431413599" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18106a53f315c09af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/" TargetMode="External"/><Relationship Id="rId96196a53f315c0a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/categorization" TargetMode="External"/><Relationship Id="rId78876a53f315c329f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41682" TargetMode="External"/><Relationship Id="rId63816a53f315c32fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId33866a53f315c34a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId58716a53f315c35a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId81196a53f315c3669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95946a53f315c1bbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95946a53f315c1bbf.jpg"/><Relationship Id="rId97566a53f315c3712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97566a53f315c3712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId828419332" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId544644174" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60376a6e8afa625c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/" TargetMode="External"/><Relationship Id="rId96146a6e8afa62607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/categorization" TargetMode="External"/><Relationship Id="rId40806a6e8afa643fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41682" TargetMode="External"/><Relationship Id="rId51576a6e8afa64458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId56556a6e8afa64607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId46466a6e8afa646f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId42726a6e8afa647b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15166a6e8afa636c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15166a6e8afa636c5.jpg"/><Relationship Id="rId54966a6e8afa64881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54966a6e8afa64881.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>