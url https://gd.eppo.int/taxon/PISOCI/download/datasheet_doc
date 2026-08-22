--- v14 (2026-08-02)
+++ v15 (2026-08-22)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> O'Brien</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60376a6e8afa625c1" w:history="1">
+            <w:hyperlink r:id="rId80936a890f3f64812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96146a6e8afa62607" w:history="1">
+            <w:hyperlink r:id="rId13036a890f3f64856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -592,100 +592,68 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1995). It is possible that the species occurs in other states in Mexico where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> naturally grows: Puebla, Tlaxacala, and Northern Oaxaca.</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
-      <w:r>
-[...37 lines deleted...]
-      </w:r>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mexico</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2280,99 +2248,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) Invasive species compendium: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Mexican weeping pine). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40806a6e8afa643fd" w:history="1">
+      <w:hyperlink r:id="rId73456a890f3f659f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/41682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cibrián Tovar D, Méndez Montiel JT, Campos Bolaños R, Yates HO, Flores Lara J (1995) Forest insects of Mexico. Universidad Autónoma Chapingo, Chapingo, Mexico, pp. 350-352.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51576a6e8afa64458" w:history="1">
+      <w:hyperlink r:id="rId84726a890f3f65a52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2592,51 +2560,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> n. sp. (Coleoptera : Curculionidae). Un descortezador de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schl. Et Cham. Universidad Autónoma de Mexico, Escuela Nacional de Estudios Profesionales “Iztcala”, San Juan Itzacala, Mexico, pp. viii + 92 [Thesis]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56556a6e8afa64607" w:history="1">
+      <w:hyperlink r:id="rId64626a890f3f65bfc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2731,51 +2699,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46466a6e8afa646f2" w:history="1">
+      <w:hyperlink r:id="rId36536a890f3f65ce3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2850,51 +2818,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes cibriani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42726a6e8afa647b7" w:history="1">
+      <w:hyperlink r:id="rId50766a890f3f65da6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2907,63 +2875,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65535887" name="name61096a6e8afa64882" descr="eu_funding_250.png"/>
+            <wp:docPr id="40825084" name="name70606a890f3f65e2d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54966a6e8afa64881" cstate="print"/>
+                    <a:blip r:embed="rId36066a890f3f65e2c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3061,137 +3029,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55529854">
+  <w:abstractNum w:abstractNumId="47886111">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76857973">
+    <w:lvl w:ilvl="0" w:tplc="60808838">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76857973" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60808838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76857973" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60808838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76857973" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60808838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76857973" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60808838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76857973" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60808838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76857973" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60808838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76857973" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60808838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76857973" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60808838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55529853">
+  <w:abstractNum w:abstractNumId="47886110">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42168733">
+    <w:lvl w:ilvl="0" w:tplc="79826307">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3943,55 +3911,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55529853">
-    <w:abstractNumId w:val="55529853"/>
+  <w:num w:numId="47886110">
+    <w:abstractNumId w:val="47886110"/>
   </w:num>
-  <w:num w:numId="55529854">
-    <w:abstractNumId w:val="55529854"/>
+  <w:num w:numId="47886111">
+    <w:abstractNumId w:val="47886111"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15541,51 +15509,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId828419332" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId544644174" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60376a6e8afa625c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/" TargetMode="External"/><Relationship Id="rId96146a6e8afa62607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/categorization" TargetMode="External"/><Relationship Id="rId40806a6e8afa643fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41682" TargetMode="External"/><Relationship Id="rId51576a6e8afa64458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId56556a6e8afa64607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId46466a6e8afa646f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId42726a6e8afa647b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15166a6e8afa636c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15166a6e8afa636c5.jpg"/><Relationship Id="rId54966a6e8afa64881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54966a6e8afa64881.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId772142522" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId897878889" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80936a890f3f64812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/" TargetMode="External"/><Relationship Id="rId13036a890f3f64856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/categorization" TargetMode="External"/><Relationship Id="rId73456a890f3f659f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41682" TargetMode="External"/><Relationship Id="rId84726a890f3f65a52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId64626a890f3f65bfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId36536a890f3f65ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId50766a890f3f65da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36066a890f3f65e2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36066a890f3f65e2c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>