--- v15 (2026-08-22)
+++ v16 (2026-09-11)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> O'Brien</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80936a890f3f64812" w:history="1">
+            <w:hyperlink r:id="rId76586aa37a3eb7809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13036a890f3f64856" w:history="1">
+            <w:hyperlink r:id="rId26586aa37a3eb784e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -592,68 +592,100 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1995). It is possible that the species occurs in other states in Mexico where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> naturally grows: Puebla, Tlaxacala, and Northern Oaxaca.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
-      <w:pPr>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6120000" cy="3067200"/>
+            <wp:docPr id="80544149" name="name41916aa37a3eb89ee" descr="PISOCI_distribution_map.jpg"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="PISOCI_distribution_map.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId43726aa37a3eb89ec" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6120000" cy="3067200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln w="0">
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mexico</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2248,99 +2280,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) Invasive species compendium: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Mexican weeping pine). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73456a890f3f659f7" w:history="1">
+      <w:hyperlink r:id="rId82136aa37a3ebc4a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/41682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cibrián Tovar D, Méndez Montiel JT, Campos Bolaños R, Yates HO, Flores Lara J (1995) Forest insects of Mexico. Universidad Autónoma Chapingo, Chapingo, Mexico, pp. 350-352.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84726a890f3f65a52" w:history="1">
+      <w:hyperlink r:id="rId24596aa37a3ebc4fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2560,51 +2592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> n. sp. (Coleoptera : Curculionidae). Un descortezador de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schl. Et Cham. Universidad Autónoma de Mexico, Escuela Nacional de Estudios Profesionales “Iztcala”, San Juan Itzacala, Mexico, pp. viii + 92 [Thesis]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64626a890f3f65bfc" w:history="1">
+      <w:hyperlink r:id="rId35896aa37a3ebc6ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2699,51 +2731,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36536a890f3f65ce3" w:history="1">
+      <w:hyperlink r:id="rId42206aa37a3ebc7c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2818,51 +2850,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes cibriani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50766a890f3f65da6" w:history="1">
+      <w:hyperlink r:id="rId19426aa37a3ebc88b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2875,63 +2907,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40825084" name="name70606a890f3f65e2d" descr="eu_funding_250.png"/>
+            <wp:docPr id="50761438" name="name78076aa37a3ebc949" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36066a890f3f65e2c" cstate="print"/>
+                    <a:blip r:embed="rId58706aa37a3ebc948" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3029,137 +3061,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47886111">
+  <w:abstractNum w:abstractNumId="15970907">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60808838">
+    <w:lvl w:ilvl="0" w:tplc="99532396">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60808838" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99532396" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60808838" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99532396" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60808838" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99532396" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60808838" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99532396" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60808838" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99532396" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60808838" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99532396" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60808838" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99532396" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60808838" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99532396" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47886110">
+  <w:abstractNum w:abstractNumId="15970906">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79826307">
+    <w:lvl w:ilvl="0" w:tplc="83476237">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3911,55 +3943,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47886110">
-    <w:abstractNumId w:val="47886110"/>
+  <w:num w:numId="15970906">
+    <w:abstractNumId w:val="15970906"/>
   </w:num>
-  <w:num w:numId="47886111">
-    <w:abstractNumId w:val="47886111"/>
+  <w:num w:numId="15970907">
+    <w:abstractNumId w:val="15970907"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15509,51 +15541,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId772142522" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId897878889" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80936a890f3f64812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/" TargetMode="External"/><Relationship Id="rId13036a890f3f64856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/categorization" TargetMode="External"/><Relationship Id="rId73456a890f3f659f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41682" TargetMode="External"/><Relationship Id="rId84726a890f3f65a52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId64626a890f3f65bfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId36536a890f3f65ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId50766a890f3f65da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36066a890f3f65e2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36066a890f3f65e2c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId607739984" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId678562781" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76586aa37a3eb7809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/" TargetMode="External"/><Relationship Id="rId26586aa37a3eb784e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/categorization" TargetMode="External"/><Relationship Id="rId82136aa37a3ebc4a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41682" TargetMode="External"/><Relationship Id="rId24596aa37a3ebc4fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId35896aa37a3ebc6ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId42206aa37a3ebc7c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId19426aa37a3ebc88b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43726aa37a3eb89ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43726aa37a3eb89ec.jpg"/><Relationship Id="rId58706aa37a3ebc948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58706aa37a3ebc948.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>