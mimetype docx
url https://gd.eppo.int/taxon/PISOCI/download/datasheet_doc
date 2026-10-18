--- v16 (2026-09-11)
+++ v17 (2026-10-18)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> O'Brien</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Molytinae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76586aa37a3eb7809" w:history="1">
+            <w:hyperlink r:id="rId30176ad479320d04a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26586aa37a3eb784e" w:history="1">
+            <w:hyperlink r:id="rId80536ad479320d090" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -597,63 +597,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> naturally grows: Puebla, Tlaxacala, and Northern Oaxaca.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80544149" name="name41916aa37a3eb89ee" descr="PISOCI_distribution_map.jpg"/>
+            <wp:docPr id="59657760" name="name80416ad479320e123" descr="PISOCI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PISOCI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43726aa37a3eb89ec" cstate="print"/>
+                    <a:blip r:embed="rId23656ad479320e121" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2280,99 +2280,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) Invasive species compendium: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Mexican weeping pine). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82136aa37a3ebc4a2" w:history="1">
+      <w:hyperlink r:id="rId73786ad479320ef7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/41682</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cibrián Tovar D, Méndez Montiel JT, Campos Bolaños R, Yates HO, Flores Lara J (1995) Forest insects of Mexico. Universidad Autónoma Chapingo, Chapingo, Mexico, pp. 350-352.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IPPC (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24596aa37a3ebc4fc" w:history="1">
+      <w:hyperlink r:id="rId59716ad479320efd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2592,51 +2592,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> n. sp. (Coleoptera : Curculionidae). Un descortezador de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pinus patula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schl. Et Cham. Universidad Autónoma de Mexico, Escuela Nacional de Estudios Profesionales “Iztcala”, San Juan Itzacala, Mexico, pp. viii + 92 [Thesis]. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35896aa37a3ebc6ad" w:history="1">
+      <w:hyperlink r:id="rId61106ad479320f184" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2731,51 +2731,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. zitacuarense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42206aa37a3ebc7c5" w:history="1">
+      <w:hyperlink r:id="rId88726ad479320f26c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 10 September 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2850,51 +2850,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pissodes cibriani</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19426aa37a3ebc88b" w:history="1">
+      <w:hyperlink r:id="rId66576ad479320f32e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2907,63 +2907,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="50761438" name="name78076aa37a3ebc949" descr="eu_funding_250.png"/>
+            <wp:docPr id="81761641" name="name45786ad479320f3f4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58706aa37a3ebc948" cstate="print"/>
+                    <a:blip r:embed="rId71276ad479320f3f3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3061,137 +3061,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15970907">
+  <w:abstractNum w:abstractNumId="38355350">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99532396">
+    <w:lvl w:ilvl="0" w:tplc="34052846">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99532396" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34052846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99532396" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34052846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99532396" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34052846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99532396" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34052846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99532396" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34052846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99532396" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34052846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99532396" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34052846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99532396" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34052846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15970906">
+  <w:abstractNum w:abstractNumId="38355349">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83476237">
+    <w:lvl w:ilvl="0" w:tplc="93631676">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3943,55 +3943,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15970906">
-    <w:abstractNumId w:val="15970906"/>
+  <w:num w:numId="38355349">
+    <w:abstractNumId w:val="38355349"/>
   </w:num>
-  <w:num w:numId="15970907">
-    <w:abstractNumId w:val="15970907"/>
+  <w:num w:numId="38355350">
+    <w:abstractNumId w:val="38355350"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15541,51 +15541,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId607739984" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId678562781" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76586aa37a3eb7809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/" TargetMode="External"/><Relationship Id="rId26586aa37a3eb784e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/categorization" TargetMode="External"/><Relationship Id="rId82136aa37a3ebc4a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41682" TargetMode="External"/><Relationship Id="rId24596aa37a3ebc4fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId35896aa37a3ebc6ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId42206aa37a3ebc7c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId19426aa37a3ebc88b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43726aa37a3eb89ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43726aa37a3eb89ec.jpg"/><Relationship Id="rId58706aa37a3ebc948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58706aa37a3ebc948.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId386074411" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId350278202" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30176ad479320d04a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/" TargetMode="External"/><Relationship Id="rId80536ad479320d090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PISOCI/categorization" TargetMode="External"/><Relationship Id="rId73786ad479320ef7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/41682" TargetMode="External"/><Relationship Id="rId59716ad479320efd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId61106ad479320f184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://132.248.9.195/ptd2014/anteriores/microformas/0040056/Index.html" TargetMode="External"/><Relationship Id="rId88726ad479320f26c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/sp.efsa.2020.EN-1910" TargetMode="External"/><Relationship Id="rId66576ad479320f32e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23656ad479320e121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23656ad479320e121.jpg"/><Relationship Id="rId71276ad479320f3f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71276ad479320f3f3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>