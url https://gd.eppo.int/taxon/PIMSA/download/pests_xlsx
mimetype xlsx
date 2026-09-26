--- v0 (2025-11-26)
+++ v1 (2026-09-26)
@@ -38,63 +38,63 @@
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Apiaceae)</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
+    <t>TRIZAP</t>
+  </si>
+  <si>
+    <t>Dyspersa	apicalis</t>
+  </si>
+  <si>
     <t>GRAGLE</t>
   </si>
   <si>
     <t>Naupactus leucoloma (as Pimpinella)</t>
   </si>
   <si>
     <t>* Lanteri AA, Marvaldi AE (1995) Graphognathus Buchanan: a new synonym of Naupactus Dejean and systematics of the N. leucoloma species group. Coleopterists Bulletin 49, 206-228.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Trioza apicalis</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>MARGVI</t>
   </si>
   <si>
     <t>Margarodes vitis (as Apiaceae)</t>
   </si>
   <si>
     <t>* Giliomee J, de Klerk C &amp; Watson GW (2022) 3.3.4 Margarodes spp. In: Encyclopedia of Scale Insect Pests (Eds Kondo T &amp; Watson GW), pp. 69-73. CAB International, Wallingford (UK).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -460,65 +460,65 @@
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D3"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" t="s">
         <v>11</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>12</v>
       </c>
-      <c r="D4"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>