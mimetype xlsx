--- v1 (2026-09-26)
+++ v2 (2026-11-05)
@@ -41,51 +41,51 @@
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Apiaceae)</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>TRIZAP</t>
   </si>
   <si>
-    <t>Dyspersa	apicalis</t>
+    <t>Dyspersa apicalis</t>
   </si>
   <si>
     <t>GRAGLE</t>
   </si>
   <si>
     <t>Naupactus leucoloma (as Pimpinella)</t>
   </si>
   <si>
     <t>* Lanteri AA, Marvaldi AE (1995) Graphognathus Buchanan: a new synonym of Naupactus Dejean and systematics of the N. leucoloma species group. Coleopterists Bulletin 49, 206-228.</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>MARGVI</t>
   </si>
   <si>
     <t>Margarodes vitis (as Apiaceae)</t>
   </si>
   <si>
     <t>* Giliomee J, de Klerk C &amp; Watson GW (2022) 3.3.4 Margarodes spp. In: Encyclopedia of Scale Insect Pests (Eds Kondo T &amp; Watson GW), pp. 69-73. CAB International, Wallingford (UK).</t>
   </si>
 </sst>
 </file>
 