--- v6 (2026-03-30)
+++ v7 (2026-04-29)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Blume</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nile cabbage, tropical duckweed, water lettuce (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644169cad92f3aa4b" w:history="1">
+            <w:hyperlink r:id="rId193069f190ab1a9cb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688769cad92f3aab7" w:history="1">
+            <w:hyperlink r:id="rId230469f190ab1aa34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PIIST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57371693" name="name293369cad92f3b060" descr="12103.jpg"/>
+                  <wp:docPr id="71200627" name="name723769f190ab1af62" descr="12103.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12103.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId959369cad92f3b05e" cstate="print"/>
+                          <a:blip r:embed="rId102269f190ab1af60" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId577869cad92f3b1a0" w:history="1">
+            <w:hyperlink r:id="rId435769f190ab1b06e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1080,63 +1080,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29952259" name="name933469cad92f3c913" descr="PIIST_distribution_map.jpg"/>
+            <wp:docPr id="95992373" name="name367669f190ab1c5be" descr="PIIST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PIIST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId241769cad92f3c90f" cstate="print"/>
+                    <a:blip r:embed="rId641769f190ab1c5bb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3615,90 +3615,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been listed as a potentially invasive plant (Nehring &amp; Hussner, 2013) and the Federal Agency for Nature Conservation, Germany recommends that the species is not traded. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Portugal: in Portugal the species is included in the list of prohibited plants Decreto-Lei no. 565/99 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId332769cad92f3dd6c" w:history="1">
+      <w:hyperlink r:id="rId806969f190ab1d844" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.silva plus.com/fotos/editor2/LegislacaoPT/Floresta/dec_lei_565_ 99.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spain: in Spain, the species is included in the list of the prohibited species of the Real Decreto 630/2013 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId885969cad92f3ddb5" w:history="1">
+      <w:hyperlink r:id="rId429869f190ab1d88b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. boe.es/boe/dias/2013/08/03/pdfs/BOE-A-2013-8565.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3809,51 +3809,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Japan: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is subject to legal control </w:t>
       </w:r>
-      <w:hyperlink r:id="rId910969cad92f3deb1" w:history="1">
+      <w:hyperlink r:id="rId149569f190ab1d98c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(https://www.nies.go.jp/biodiversity/invasive/DB/etoc8_plants.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3868,51 +3868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">South Africa: in South Africa control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">was specifically defined as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 [Invasive Species South Africa (2017)]. Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId832369cad92f3df18" w:history="1">
+      <w:hyperlink r:id="rId173769f190ab1d9f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.en vironment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4525,51 +4525,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (water lettuce). Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId702369cad92f3e38f" w:history="1">
+      <w:hyperlink r:id="rId199869f190ab1de2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/41496</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 July 2016]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5146,51 +5146,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Araceae) Water lettuce. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId186769cad92f3e7ae" w:history="1">
+      <w:hyperlink r:id="rId589469f190ab1e221" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/iap_list/Pistia_stratiotes.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5205,90 +5205,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId291269cad92f3e826" w:history="1">
+      <w:hyperlink r:id="rId611269f190ab1e282" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2nd November 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) EPPO Global Database.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId275669cad92f3e87b" w:history="1">
+      <w:hyperlink r:id="rId269469f190ab1e2c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5524,51 +5524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId871969cad92f3ea4a" w:history="1">
+      <w:hyperlink r:id="rId416969f190ab1e4a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.iucngisd.org/gisd/speciesname/Pistia+stratiotes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 September 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5804,51 +5804,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–45.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species South Africa (2017) Water lettuce. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId292369cad92f3ec74" w:history="1">
+      <w:hyperlink r:id="rId502369f190ab1e66e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasives.org.za/legislation/item/851-water-lettuce-pistia-stratiotes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 October 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7170,51 +7170,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">SILENE (Systeme d’Information et de Localisation des Especes Natives et Envahissantes, Conservatoire botanique national méditerranéen de Porquerolles) (2016). http://flore.silene.eu/ [accessed on 3 October 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Somerset Rare Plant Group Newsletter (2010) Issue No. 11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId707469cad92f3f65e" w:history="1">
+      <w:hyperlink r:id="rId442069f190ab1ef0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.somersetrareplantsgroup.org.uk/wp-content/uploads/2014/11/2010-News letter-11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26th October 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7376,51 +7376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. water lettuce. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId928369cad92f3f7c5" w:history="1">
+      <w:hyperlink r:id="rId858569f190ab1f056" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/core/profile?symbol=PIST2 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 22 March 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7729,51 +7729,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId736169cad92f3fa0d" w:history="1">
+      <w:hyperlink r:id="rId530769f190ab1f29b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7849,51 +7849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 537-543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId455269cad92f3fae5" w:history="1">
+      <w:hyperlink r:id="rId499869f190ab1f362" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12429</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7980,137 +7980,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56899033">
+  <w:abstractNum w:abstractNumId="20613117">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65706686">
+    <w:lvl w:ilvl="0" w:tplc="89300649">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65706686" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89300649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65706686" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89300649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65706686" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89300649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65706686" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89300649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65706686" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89300649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65706686" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89300649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65706686" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89300649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65706686" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89300649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56899032">
+  <w:abstractNum w:abstractNumId="20613116">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81535950">
+    <w:lvl w:ilvl="0" w:tplc="48546551">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8862,55 +8862,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56899032">
-    <w:abstractNumId w:val="56899032"/>
+  <w:num w:numId="20613116">
+    <w:abstractNumId w:val="20613116"/>
   </w:num>
-  <w:num w:numId="56899033">
-    <w:abstractNumId w:val="56899033"/>
+  <w:num w:numId="20613117">
+    <w:abstractNumId w:val="20613117"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20460,51 +20460,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId950490588" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId644654699" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId644169cad92f3aa4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/" TargetMode="External"/><Relationship Id="rId688769cad92f3aab7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/categorization" TargetMode="External"/><Relationship Id="rId577869cad92f3b1a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/photos" TargetMode="External"/><Relationship Id="rId332769cad92f3dd6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silva%20plus.com/fotos/editor2/LegislacaoPT/Floresta/dec_lei_565_%2099.pdf" TargetMode="External"/><Relationship Id="rId885969cad92f3ddb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20boe.es/boe/dias/2013/08/03/pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId910969cad92f3deb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.nies.go.jp/biodiversity/invasive/DB/etoc8_plants.html" TargetMode="External"/><Relationship Id="rId832369cad92f3df18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId702369cad92f3e38f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/41496" TargetMode="External"/><Relationship Id="rId186769cad92f3e7ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Pistia_stratiotes.htm" TargetMode="External"/><Relationship Id="rId291269cad92f3e826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId275669cad92f3e87b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId871969cad92f3ea4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/speciesname/Pistia+stratiotes" TargetMode="External"/><Relationship Id="rId292369cad92f3ec74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.org.za/legislation/item/851-water-lettuce-pistia-stratiotes" TargetMode="External"/><Relationship Id="rId707469cad92f3f65e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.somersetrareplantsgroup.org.uk/wp-content/uploads/2014/11/2010-News%20letter-11.pdf" TargetMode="External"/><Relationship Id="rId928369cad92f3f7c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=PIST2" TargetMode="External"/><Relationship Id="rId736169cad92f3fa0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId455269cad92f3fae5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId959369cad92f3b05e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId959369cad92f3b05e.jpg"/><Relationship Id="rId241769cad92f3c90f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId241769cad92f3c90f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId344244672" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId178845497" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId193069f190ab1a9cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/" TargetMode="External"/><Relationship Id="rId230469f190ab1aa34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/categorization" TargetMode="External"/><Relationship Id="rId435769f190ab1b06e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/photos" TargetMode="External"/><Relationship Id="rId806969f190ab1d844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silva%20plus.com/fotos/editor2/LegislacaoPT/Floresta/dec_lei_565_%2099.pdf" TargetMode="External"/><Relationship Id="rId429869f190ab1d88b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20boe.es/boe/dias/2013/08/03/pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId149569f190ab1d98c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.nies.go.jp/biodiversity/invasive/DB/etoc8_plants.html" TargetMode="External"/><Relationship Id="rId173769f190ab1d9f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId199869f190ab1de2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/41496" TargetMode="External"/><Relationship Id="rId589469f190ab1e221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Pistia_stratiotes.htm" TargetMode="External"/><Relationship Id="rId611269f190ab1e282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId269469f190ab1e2c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId416969f190ab1e4a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/speciesname/Pistia+stratiotes" TargetMode="External"/><Relationship Id="rId502369f190ab1e66e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.org.za/legislation/item/851-water-lettuce-pistia-stratiotes" TargetMode="External"/><Relationship Id="rId442069f190ab1ef0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.somersetrareplantsgroup.org.uk/wp-content/uploads/2014/11/2010-News%20letter-11.pdf" TargetMode="External"/><Relationship Id="rId858569f190ab1f056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=PIST2" TargetMode="External"/><Relationship Id="rId530769f190ab1f29b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId499869f190ab1f362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId102269f190ab1af60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId102269f190ab1af60.jpg"/><Relationship Id="rId641769f190ab1c5bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId641769f190ab1c5bb.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>