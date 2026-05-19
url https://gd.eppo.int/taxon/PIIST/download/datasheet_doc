--- v7 (2026-04-29)
+++ v8 (2026-05-19)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Blume</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nile cabbage, tropical duckweed, water lettuce (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193069f190ab1a9cb" w:history="1">
+            <w:hyperlink r:id="rId10066a0c238d5caab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230469f190ab1aa34" w:history="1">
+            <w:hyperlink r:id="rId54666a0c238d5cb15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PIIST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71200627" name="name723769f190ab1af62" descr="12103.jpg"/>
+                  <wp:docPr id="18751263" name="name73576a0c238d5cff9" descr="12103.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12103.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId102269f190ab1af60" cstate="print"/>
+                          <a:blip r:embed="rId37256a0c238d5cff7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId435769f190ab1b06e" w:history="1">
+            <w:hyperlink r:id="rId42166a0c238d5d152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1080,63 +1080,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="95992373" name="name367669f190ab1c5be" descr="PIIST_distribution_map.jpg"/>
+            <wp:docPr id="39053509" name="name26136a0c238d5e58b" descr="PIIST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PIIST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId641769f190ab1c5bb" cstate="print"/>
+                    <a:blip r:embed="rId95816a0c238d5e587" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3615,90 +3615,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been listed as a potentially invasive plant (Nehring &amp; Hussner, 2013) and the Federal Agency for Nature Conservation, Germany recommends that the species is not traded. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Portugal: in Portugal the species is included in the list of prohibited plants Decreto-Lei no. 565/99 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId806969f190ab1d844" w:history="1">
+      <w:hyperlink r:id="rId12896a0c238d5f7b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.silva plus.com/fotos/editor2/LegislacaoPT/Floresta/dec_lei_565_ 99.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spain: in Spain, the species is included in the list of the prohibited species of the Real Decreto 630/2013 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId429869f190ab1d88b" w:history="1">
+      <w:hyperlink r:id="rId56886a0c238d5f7f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. boe.es/boe/dias/2013/08/03/pdfs/BOE-A-2013-8565.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3809,51 +3809,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Japan: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is subject to legal control </w:t>
       </w:r>
-      <w:hyperlink r:id="rId149569f190ab1d98c" w:history="1">
+      <w:hyperlink r:id="rId52526a0c238d5f8f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(https://www.nies.go.jp/biodiversity/invasive/DB/etoc8_plants.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3868,51 +3868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">South Africa: in South Africa control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">was specifically defined as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 [Invasive Species South Africa (2017)]. Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId173769f190ab1d9f5" w:history="1">
+      <w:hyperlink r:id="rId51546a0c238d5f959" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.en vironment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4525,51 +4525,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (water lettuce). Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId199869f190ab1de2c" w:history="1">
+      <w:hyperlink r:id="rId15386a0c238d5fdb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/41496</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 July 2016]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5146,51 +5146,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Araceae) Water lettuce. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId589469f190ab1e221" w:history="1">
+      <w:hyperlink r:id="rId40676a0c238d6019a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/iap_list/Pistia_stratiotes.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5205,90 +5205,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId611269f190ab1e282" w:history="1">
+      <w:hyperlink r:id="rId68926a0c238d601ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2nd November 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) EPPO Global Database.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId269469f190ab1e2c2" w:history="1">
+      <w:hyperlink r:id="rId23106a0c238d6023f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5524,51 +5524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId416969f190ab1e4a2" w:history="1">
+      <w:hyperlink r:id="rId39876a0c238d60402" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.iucngisd.org/gisd/speciesname/Pistia+stratiotes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 September 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5804,51 +5804,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–45.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species South Africa (2017) Water lettuce. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId502369f190ab1e66e" w:history="1">
+      <w:hyperlink r:id="rId42496a0c238d605c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasives.org.za/legislation/item/851-water-lettuce-pistia-stratiotes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 October 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7170,51 +7170,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">SILENE (Systeme d’Information et de Localisation des Especes Natives et Envahissantes, Conservatoire botanique national méditerranéen de Porquerolles) (2016). http://flore.silene.eu/ [accessed on 3 October 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Somerset Rare Plant Group Newsletter (2010) Issue No. 11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId442069f190ab1ef0c" w:history="1">
+      <w:hyperlink r:id="rId50146a0c238d60e7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.somersetrareplantsgroup.org.uk/wp-content/uploads/2014/11/2010-News letter-11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26th October 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7376,51 +7376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. water lettuce. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId858569f190ab1f056" w:history="1">
+      <w:hyperlink r:id="rId63246a0c238d60fc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/core/profile?symbol=PIST2 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 22 March 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7729,51 +7729,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId530769f190ab1f29b" w:history="1">
+      <w:hyperlink r:id="rId95476a0c238d61209" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7849,51 +7849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 537-543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId499869f190ab1f362" w:history="1">
+      <w:hyperlink r:id="rId60516a0c238d612d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12429</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7980,137 +7980,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20613117">
+  <w:abstractNum w:abstractNumId="99549623">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89300649">
+    <w:lvl w:ilvl="0" w:tplc="54243146">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89300649" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54243146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89300649" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54243146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89300649" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54243146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89300649" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54243146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89300649" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54243146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89300649" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54243146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89300649" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54243146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89300649" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54243146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20613116">
+  <w:abstractNum w:abstractNumId="99549622">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48546551">
+    <w:lvl w:ilvl="0" w:tplc="85683461">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8862,55 +8862,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20613116">
-    <w:abstractNumId w:val="20613116"/>
+  <w:num w:numId="99549622">
+    <w:abstractNumId w:val="99549622"/>
   </w:num>
-  <w:num w:numId="20613117">
-    <w:abstractNumId w:val="20613117"/>
+  <w:num w:numId="99549623">
+    <w:abstractNumId w:val="99549623"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20460,51 +20460,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId344244672" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId178845497" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId193069f190ab1a9cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/" TargetMode="External"/><Relationship Id="rId230469f190ab1aa34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/categorization" TargetMode="External"/><Relationship Id="rId435769f190ab1b06e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/photos" TargetMode="External"/><Relationship Id="rId806969f190ab1d844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silva%20plus.com/fotos/editor2/LegislacaoPT/Floresta/dec_lei_565_%2099.pdf" TargetMode="External"/><Relationship Id="rId429869f190ab1d88b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20boe.es/boe/dias/2013/08/03/pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId149569f190ab1d98c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.nies.go.jp/biodiversity/invasive/DB/etoc8_plants.html" TargetMode="External"/><Relationship Id="rId173769f190ab1d9f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId199869f190ab1de2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/41496" TargetMode="External"/><Relationship Id="rId589469f190ab1e221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Pistia_stratiotes.htm" TargetMode="External"/><Relationship Id="rId611269f190ab1e282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId269469f190ab1e2c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId416969f190ab1e4a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/speciesname/Pistia+stratiotes" TargetMode="External"/><Relationship Id="rId502369f190ab1e66e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.org.za/legislation/item/851-water-lettuce-pistia-stratiotes" TargetMode="External"/><Relationship Id="rId442069f190ab1ef0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.somersetrareplantsgroup.org.uk/wp-content/uploads/2014/11/2010-News%20letter-11.pdf" TargetMode="External"/><Relationship Id="rId858569f190ab1f056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=PIST2" TargetMode="External"/><Relationship Id="rId530769f190ab1f29b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId499869f190ab1f362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId102269f190ab1af60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId102269f190ab1af60.jpg"/><Relationship Id="rId641769f190ab1c5bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId641769f190ab1c5bb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId617485807" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId545031522" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10066a0c238d5caab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/" TargetMode="External"/><Relationship Id="rId54666a0c238d5cb15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/categorization" TargetMode="External"/><Relationship Id="rId42166a0c238d5d152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/photos" TargetMode="External"/><Relationship Id="rId12896a0c238d5f7b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silva%20plus.com/fotos/editor2/LegislacaoPT/Floresta/dec_lei_565_%2099.pdf" TargetMode="External"/><Relationship Id="rId56886a0c238d5f7f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20boe.es/boe/dias/2013/08/03/pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId52526a0c238d5f8f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.nies.go.jp/biodiversity/invasive/DB/etoc8_plants.html" TargetMode="External"/><Relationship Id="rId51546a0c238d5f959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId15386a0c238d5fdb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/41496" TargetMode="External"/><Relationship Id="rId40676a0c238d6019a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Pistia_stratiotes.htm" TargetMode="External"/><Relationship Id="rId68926a0c238d601ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId23106a0c238d6023f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId39876a0c238d60402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/speciesname/Pistia+stratiotes" TargetMode="External"/><Relationship Id="rId42496a0c238d605c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.org.za/legislation/item/851-water-lettuce-pistia-stratiotes" TargetMode="External"/><Relationship Id="rId50146a0c238d60e7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.somersetrareplantsgroup.org.uk/wp-content/uploads/2014/11/2010-News%20letter-11.pdf" TargetMode="External"/><Relationship Id="rId63246a0c238d60fc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=PIST2" TargetMode="External"/><Relationship Id="rId95476a0c238d61209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60516a0c238d612d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId37256a0c238d5cff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37256a0c238d5cff7.jpg"/><Relationship Id="rId95816a0c238d5e587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95816a0c238d5e587.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>