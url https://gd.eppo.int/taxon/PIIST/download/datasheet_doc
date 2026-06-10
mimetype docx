--- v8 (2026-05-19)
+++ v9 (2026-06-10)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Blume</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nile cabbage, tropical duckweed, water lettuce (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10066a0c238d5caab" w:history="1">
+            <w:hyperlink r:id="rId58456a298817dfbfc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54666a0c238d5cb15" w:history="1">
+            <w:hyperlink r:id="rId35456a298817dfc68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PIIST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="18751263" name="name73576a0c238d5cff9" descr="12103.jpg"/>
+                  <wp:docPr id="23408252" name="name64166a298817e0177" descr="12103.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12103.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37256a0c238d5cff7" cstate="print"/>
+                          <a:blip r:embed="rId82366a298817e0176" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId42166a0c238d5d152" w:history="1">
+            <w:hyperlink r:id="rId31376a298817e029f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1080,63 +1080,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39053509" name="name26136a0c238d5e58b" descr="PIIST_distribution_map.jpg"/>
+            <wp:docPr id="79799127" name="name53596a298817e132e" descr="PIIST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PIIST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95816a0c238d5e587" cstate="print"/>
+                    <a:blip r:embed="rId14686a298817e132b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3615,90 +3615,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been listed as a potentially invasive plant (Nehring &amp; Hussner, 2013) and the Federal Agency for Nature Conservation, Germany recommends that the species is not traded. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Portugal: in Portugal the species is included in the list of prohibited plants Decreto-Lei no. 565/99 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12896a0c238d5f7b2" w:history="1">
+      <w:hyperlink r:id="rId41386a298817e2670" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.silva plus.com/fotos/editor2/LegislacaoPT/Floresta/dec_lei_565_ 99.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spain: in Spain, the species is included in the list of the prohibited species of the Real Decreto 630/2013 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId56886a0c238d5f7f7" w:history="1">
+      <w:hyperlink r:id="rId83696a298817e26b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. boe.es/boe/dias/2013/08/03/pdfs/BOE-A-2013-8565.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3809,51 +3809,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Japan: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is subject to legal control </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52526a0c238d5f8f2" w:history="1">
+      <w:hyperlink r:id="rId60336a298817e27b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(https://www.nies.go.jp/biodiversity/invasive/DB/etoc8_plants.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3868,51 +3868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">South Africa: in South Africa control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">was specifically defined as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 [Invasive Species South Africa (2017)]. Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId51546a0c238d5f959" w:history="1">
+      <w:hyperlink r:id="rId76526a298817e281a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.en vironment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4525,51 +4525,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (water lettuce). Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15386a0c238d5fdb8" w:history="1">
+      <w:hyperlink r:id="rId66346a298817e2cbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/41496</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 July 2016]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5146,51 +5146,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Araceae) Water lettuce. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40676a0c238d6019a" w:history="1">
+      <w:hyperlink r:id="rId36736a298817e30b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/iap_list/Pistia_stratiotes.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5205,90 +5205,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68926a0c238d601ff" w:history="1">
+      <w:hyperlink r:id="rId47436a298817e3118" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2nd November 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) EPPO Global Database.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23106a0c238d6023f" w:history="1">
+      <w:hyperlink r:id="rId77396a298817e3156" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5524,51 +5524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39876a0c238d60402" w:history="1">
+      <w:hyperlink r:id="rId66366a298817e331e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.iucngisd.org/gisd/speciesname/Pistia+stratiotes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 September 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5804,51 +5804,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–45.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species South Africa (2017) Water lettuce. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42496a0c238d605c5" w:history="1">
+      <w:hyperlink r:id="rId78666a298817e34f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasives.org.za/legislation/item/851-water-lettuce-pistia-stratiotes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 October 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7170,51 +7170,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">SILENE (Systeme d’Information et de Localisation des Especes Natives et Envahissantes, Conservatoire botanique national méditerranéen de Porquerolles) (2016). http://flore.silene.eu/ [accessed on 3 October 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Somerset Rare Plant Group Newsletter (2010) Issue No. 11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50146a0c238d60e7c" w:history="1">
+      <w:hyperlink r:id="rId74176a298817e3daa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.somersetrareplantsgroup.org.uk/wp-content/uploads/2014/11/2010-News letter-11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26th October 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7376,51 +7376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. water lettuce. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63246a0c238d60fc5" w:history="1">
+      <w:hyperlink r:id="rId12966a298817e3ef8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/core/profile?symbol=PIST2 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 22 March 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7729,51 +7729,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95476a0c238d61209" w:history="1">
+      <w:hyperlink r:id="rId72716a298817e413e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7849,51 +7849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 537-543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60516a0c238d612d4" w:history="1">
+      <w:hyperlink r:id="rId70046a298817e4211" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12429</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7980,137 +7980,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99549623">
+  <w:abstractNum w:abstractNumId="46321056">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54243146">
+    <w:lvl w:ilvl="0" w:tplc="90422859">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54243146" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90422859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54243146" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90422859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54243146" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90422859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54243146" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90422859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54243146" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90422859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54243146" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90422859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54243146" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90422859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54243146" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90422859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99549622">
+  <w:abstractNum w:abstractNumId="46321055">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85683461">
+    <w:lvl w:ilvl="0" w:tplc="90679996">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8862,55 +8862,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99549622">
-    <w:abstractNumId w:val="99549622"/>
+  <w:num w:numId="46321055">
+    <w:abstractNumId w:val="46321055"/>
   </w:num>
-  <w:num w:numId="99549623">
-    <w:abstractNumId w:val="99549623"/>
+  <w:num w:numId="46321056">
+    <w:abstractNumId w:val="46321056"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20460,51 +20460,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId617485807" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId545031522" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10066a0c238d5caab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/" TargetMode="External"/><Relationship Id="rId54666a0c238d5cb15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/categorization" TargetMode="External"/><Relationship Id="rId42166a0c238d5d152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/photos" TargetMode="External"/><Relationship Id="rId12896a0c238d5f7b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silva%20plus.com/fotos/editor2/LegislacaoPT/Floresta/dec_lei_565_%2099.pdf" TargetMode="External"/><Relationship Id="rId56886a0c238d5f7f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20boe.es/boe/dias/2013/08/03/pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId52526a0c238d5f8f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.nies.go.jp/biodiversity/invasive/DB/etoc8_plants.html" TargetMode="External"/><Relationship Id="rId51546a0c238d5f959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId15386a0c238d5fdb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/41496" TargetMode="External"/><Relationship Id="rId40676a0c238d6019a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Pistia_stratiotes.htm" TargetMode="External"/><Relationship Id="rId68926a0c238d601ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId23106a0c238d6023f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId39876a0c238d60402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/speciesname/Pistia+stratiotes" TargetMode="External"/><Relationship Id="rId42496a0c238d605c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.org.za/legislation/item/851-water-lettuce-pistia-stratiotes" TargetMode="External"/><Relationship Id="rId50146a0c238d60e7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.somersetrareplantsgroup.org.uk/wp-content/uploads/2014/11/2010-News%20letter-11.pdf" TargetMode="External"/><Relationship Id="rId63246a0c238d60fc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=PIST2" TargetMode="External"/><Relationship Id="rId95476a0c238d61209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60516a0c238d612d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId37256a0c238d5cff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37256a0c238d5cff7.jpg"/><Relationship Id="rId95816a0c238d5e587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95816a0c238d5e587.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId140917161" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId577925991" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58456a298817dfbfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/" TargetMode="External"/><Relationship Id="rId35456a298817dfc68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/categorization" TargetMode="External"/><Relationship Id="rId31376a298817e029f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/photos" TargetMode="External"/><Relationship Id="rId41386a298817e2670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silva%20plus.com/fotos/editor2/LegislacaoPT/Floresta/dec_lei_565_%2099.pdf" TargetMode="External"/><Relationship Id="rId83696a298817e26b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20boe.es/boe/dias/2013/08/03/pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId60336a298817e27b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.nies.go.jp/biodiversity/invasive/DB/etoc8_plants.html" TargetMode="External"/><Relationship Id="rId76526a298817e281a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId66346a298817e2cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/41496" TargetMode="External"/><Relationship Id="rId36736a298817e30b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Pistia_stratiotes.htm" TargetMode="External"/><Relationship Id="rId47436a298817e3118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId77396a298817e3156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId66366a298817e331e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/speciesname/Pistia+stratiotes" TargetMode="External"/><Relationship Id="rId78666a298817e34f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.org.za/legislation/item/851-water-lettuce-pistia-stratiotes" TargetMode="External"/><Relationship Id="rId74176a298817e3daa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.somersetrareplantsgroup.org.uk/wp-content/uploads/2014/11/2010-News%20letter-11.pdf" TargetMode="External"/><Relationship Id="rId12966a298817e3ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=PIST2" TargetMode="External"/><Relationship Id="rId72716a298817e413e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70046a298817e4211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId82366a298817e0176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82366a298817e0176.jpg"/><Relationship Id="rId14686a298817e132b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14686a298817e132b.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>