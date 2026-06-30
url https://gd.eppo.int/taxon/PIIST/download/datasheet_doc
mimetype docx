--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Blume</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nile cabbage, tropical duckweed, water lettuce (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58456a298817dfbfc" w:history="1">
+            <w:hyperlink r:id="rId28146a44375e5ebc8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35456a298817dfc68" w:history="1">
+            <w:hyperlink r:id="rId59216a44375e5ec3a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PIIST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23408252" name="name64166a298817e0177" descr="12103.jpg"/>
+                  <wp:docPr id="41018687" name="name95386a44375e5ed16" descr="12103.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12103.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82366a298817e0176" cstate="print"/>
+                          <a:blip r:embed="rId32756a44375e5ed15" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId31376a298817e029f" w:history="1">
+            <w:hyperlink r:id="rId58506a44375e5ee4a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1080,63 +1080,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79799127" name="name53596a298817e132e" descr="PIIST_distribution_map.jpg"/>
+            <wp:docPr id="60307806" name="name91226a44375e5fdc2" descr="PIIST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PIIST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14686a298817e132b" cstate="print"/>
+                    <a:blip r:embed="rId71366a44375e5fdbf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3615,90 +3615,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been listed as a potentially invasive plant (Nehring &amp; Hussner, 2013) and the Federal Agency for Nature Conservation, Germany recommends that the species is not traded. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Portugal: in Portugal the species is included in the list of prohibited plants Decreto-Lei no. 565/99 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId41386a298817e2670" w:history="1">
+      <w:hyperlink r:id="rId72646a44375e61079" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.silva plus.com/fotos/editor2/LegislacaoPT/Floresta/dec_lei_565_ 99.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spain: in Spain, the species is included in the list of the prohibited species of the Real Decreto 630/2013 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId83696a298817e26b6" w:history="1">
+      <w:hyperlink r:id="rId92816a44375e610bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. boe.es/boe/dias/2013/08/03/pdfs/BOE-A-2013-8565.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3809,51 +3809,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Japan: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is subject to legal control </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60336a298817e27b1" w:history="1">
+      <w:hyperlink r:id="rId23876a44375e611c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(https://www.nies.go.jp/biodiversity/invasive/DB/etoc8_plants.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3868,51 +3868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">South Africa: in South Africa control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">was specifically defined as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 [Invasive Species South Africa (2017)]. Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId76526a298817e281a" w:history="1">
+      <w:hyperlink r:id="rId32876a44375e61227" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.en vironment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4525,51 +4525,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (water lettuce). Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66346a298817e2cbe" w:history="1">
+      <w:hyperlink r:id="rId94696a44375e6165e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/41496</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 July 2016]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5146,51 +5146,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Araceae) Water lettuce. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36736a298817e30b8" w:history="1">
+      <w:hyperlink r:id="rId76596a44375e61a5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/iap_list/Pistia_stratiotes.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5205,90 +5205,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47436a298817e3118" w:history="1">
+      <w:hyperlink r:id="rId88326a44375e61ac6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2nd November 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) EPPO Global Database.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77396a298817e3156" w:history="1">
+      <w:hyperlink r:id="rId54626a44375e61b06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5524,51 +5524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66366a298817e331e" w:history="1">
+      <w:hyperlink r:id="rId54756a44375e61cd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.iucngisd.org/gisd/speciesname/Pistia+stratiotes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 September 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5804,51 +5804,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–45.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species South Africa (2017) Water lettuce. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78666a298817e34f1" w:history="1">
+      <w:hyperlink r:id="rId50846a44375e61e9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasives.org.za/legislation/item/851-water-lettuce-pistia-stratiotes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 October 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7170,51 +7170,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">SILENE (Systeme d’Information et de Localisation des Especes Natives et Envahissantes, Conservatoire botanique national méditerranéen de Porquerolles) (2016). http://flore.silene.eu/ [accessed on 3 October 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Somerset Rare Plant Group Newsletter (2010) Issue No. 11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74176a298817e3daa" w:history="1">
+      <w:hyperlink r:id="rId53136a44375e6275b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.somersetrareplantsgroup.org.uk/wp-content/uploads/2014/11/2010-News letter-11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26th October 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7376,51 +7376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. water lettuce. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12966a298817e3ef8" w:history="1">
+      <w:hyperlink r:id="rId94236a44375e628aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/core/profile?symbol=PIST2 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 22 March 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7729,51 +7729,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72716a298817e413e" w:history="1">
+      <w:hyperlink r:id="rId99856a44375e62b0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7849,51 +7849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 537-543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70046a298817e4211" w:history="1">
+      <w:hyperlink r:id="rId52836a44375e62be4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12429</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7980,137 +7980,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46321056">
+  <w:abstractNum w:abstractNumId="95374934">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90422859">
+    <w:lvl w:ilvl="0" w:tplc="84409792">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90422859" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84409792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90422859" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84409792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90422859" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84409792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90422859" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84409792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90422859" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84409792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90422859" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84409792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90422859" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84409792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90422859" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84409792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46321055">
+  <w:abstractNum w:abstractNumId="95374933">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90679996">
+    <w:lvl w:ilvl="0" w:tplc="50816221">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8862,55 +8862,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46321055">
-    <w:abstractNumId w:val="46321055"/>
+  <w:num w:numId="95374933">
+    <w:abstractNumId w:val="95374933"/>
   </w:num>
-  <w:num w:numId="46321056">
-    <w:abstractNumId w:val="46321056"/>
+  <w:num w:numId="95374934">
+    <w:abstractNumId w:val="95374934"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20460,51 +20460,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId140917161" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId577925991" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58456a298817dfbfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/" TargetMode="External"/><Relationship Id="rId35456a298817dfc68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/categorization" TargetMode="External"/><Relationship Id="rId31376a298817e029f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/photos" TargetMode="External"/><Relationship Id="rId41386a298817e2670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silva%20plus.com/fotos/editor2/LegislacaoPT/Floresta/dec_lei_565_%2099.pdf" TargetMode="External"/><Relationship Id="rId83696a298817e26b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20boe.es/boe/dias/2013/08/03/pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId60336a298817e27b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.nies.go.jp/biodiversity/invasive/DB/etoc8_plants.html" TargetMode="External"/><Relationship Id="rId76526a298817e281a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId66346a298817e2cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/41496" TargetMode="External"/><Relationship Id="rId36736a298817e30b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Pistia_stratiotes.htm" TargetMode="External"/><Relationship Id="rId47436a298817e3118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId77396a298817e3156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId66366a298817e331e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/speciesname/Pistia+stratiotes" TargetMode="External"/><Relationship Id="rId78666a298817e34f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.org.za/legislation/item/851-water-lettuce-pistia-stratiotes" TargetMode="External"/><Relationship Id="rId74176a298817e3daa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.somersetrareplantsgroup.org.uk/wp-content/uploads/2014/11/2010-News%20letter-11.pdf" TargetMode="External"/><Relationship Id="rId12966a298817e3ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=PIST2" TargetMode="External"/><Relationship Id="rId72716a298817e413e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70046a298817e4211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId82366a298817e0176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82366a298817e0176.jpg"/><Relationship Id="rId14686a298817e132b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14686a298817e132b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId863345504" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId910213593" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28146a44375e5ebc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/" TargetMode="External"/><Relationship Id="rId59216a44375e5ec3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/categorization" TargetMode="External"/><Relationship Id="rId58506a44375e5ee4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/photos" TargetMode="External"/><Relationship Id="rId72646a44375e61079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silva%20plus.com/fotos/editor2/LegislacaoPT/Floresta/dec_lei_565_%2099.pdf" TargetMode="External"/><Relationship Id="rId92816a44375e610bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20boe.es/boe/dias/2013/08/03/pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId23876a44375e611c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.nies.go.jp/biodiversity/invasive/DB/etoc8_plants.html" TargetMode="External"/><Relationship Id="rId32876a44375e61227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId94696a44375e6165e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/41496" TargetMode="External"/><Relationship Id="rId76596a44375e61a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Pistia_stratiotes.htm" TargetMode="External"/><Relationship Id="rId88326a44375e61ac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId54626a44375e61b06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId54756a44375e61cd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/speciesname/Pistia+stratiotes" TargetMode="External"/><Relationship Id="rId50846a44375e61e9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.org.za/legislation/item/851-water-lettuce-pistia-stratiotes" TargetMode="External"/><Relationship Id="rId53136a44375e6275b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.somersetrareplantsgroup.org.uk/wp-content/uploads/2014/11/2010-News%20letter-11.pdf" TargetMode="External"/><Relationship Id="rId94236a44375e628aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=PIST2" TargetMode="External"/><Relationship Id="rId99856a44375e62b0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52836a44375e62be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId32756a44375e5ed15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32756a44375e5ed15.jpg"/><Relationship Id="rId71366a44375e5fdbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71366a44375e5fdbf.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>