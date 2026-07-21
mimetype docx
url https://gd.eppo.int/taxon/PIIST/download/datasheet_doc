--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Blume</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nile cabbage, tropical duckweed, water lettuce (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28146a44375e5ebc8" w:history="1">
+            <w:hyperlink r:id="rId67846a5fb26b35963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59216a44375e5ec3a" w:history="1">
+            <w:hyperlink r:id="rId96206a5fb26b359cf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PIIST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="41018687" name="name95386a44375e5ed16" descr="12103.jpg"/>
+                  <wp:docPr id="52119018" name="name42666a5fb26b35f79" descr="12103.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12103.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32756a44375e5ed15" cstate="print"/>
+                          <a:blip r:embed="rId32516a5fb26b35f77" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId58506a44375e5ee4a" w:history="1">
+            <w:hyperlink r:id="rId75096a5fb26b360e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1080,105 +1080,105 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="60307806" name="name91226a44375e5fdc2" descr="PIIST_distribution_map.jpg"/>
+            <wp:docPr id="5080136" name="name28596a5fb26b36feb" descr="PIIST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PIIST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71366a44375e5fdbf" cstate="print"/>
+                    <a:blip r:embed="rId38596a5fb26b36fe9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Croatia, France (mainland), Germany, Israel, Italy (mainland, Sardegna), Kazakhstan, Morocco, Poland, Russian Federation, Serbia, Slovakia, Slovenia, Spain (mainland, Islas Canárias), Ukraine</w:t>
+        <w:t xml:space="preserve"> Austria, Croatia, France (mainland), Germany, Israel, Italy (mainland, Sardegna), Kazakhstan, Morocco, Poland, Russian Federation, Serbia, Slovakia, Slovenia, Spain (mainland, Islas Canárias), Ukraine</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Angola, Benin, Botswana, Burkina Faso, Burundi, Cameroon, Central African Republic, Chad, Comoros, Congo, The Democratic Republic of the, Cote d'Ivoire, Egypt, Equatorial Guinea, Eswatini, Ethiopia, Gabon, Gambia, Ghana, Guinea, Guinea-Bissau, Kenya, Lesotho, Liberia, Madagascar, Malawi, Mauritania, Mauritius, Morocco, Mozambique, Namibia, Niger, Nigeria, Reunion, Rwanda, Senegal, Seychelles, Sierra Leone, Somalia, South Africa, Sudan, Tanzania, United Republic of, Togo, Uganda, Zambia, Zimbabwe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3615,90 +3615,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been listed as a potentially invasive plant (Nehring &amp; Hussner, 2013) and the Federal Agency for Nature Conservation, Germany recommends that the species is not traded. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Portugal: in Portugal the species is included in the list of prohibited plants Decreto-Lei no. 565/99 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId72646a44375e61079" w:history="1">
+      <w:hyperlink r:id="rId70996a5fb26b3822e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.silva plus.com/fotos/editor2/LegislacaoPT/Floresta/dec_lei_565_ 99.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spain: in Spain, the species is included in the list of the prohibited species of the Real Decreto 630/2013 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId92816a44375e610bf" w:history="1">
+      <w:hyperlink r:id="rId72376a5fb26b38273" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. boe.es/boe/dias/2013/08/03/pdfs/BOE-A-2013-8565.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3809,51 +3809,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Japan: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is subject to legal control </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23876a44375e611c0" w:history="1">
+      <w:hyperlink r:id="rId81336a5fb26b3836f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(https://www.nies.go.jp/biodiversity/invasive/DB/etoc8_plants.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3868,51 +3868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">South Africa: in South Africa control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">was specifically defined as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 [Invasive Species South Africa (2017)]. Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId32876a44375e61227" w:history="1">
+      <w:hyperlink r:id="rId99256a5fb26b383d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.en vironment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4525,51 +4525,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (water lettuce). Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94696a44375e6165e" w:history="1">
+      <w:hyperlink r:id="rId90666a5fb26b38801" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/41496</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 July 2016]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5146,51 +5146,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Araceae) Water lettuce. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76596a44375e61a5f" w:history="1">
+      <w:hyperlink r:id="rId80726a5fb26b38c07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/iap_list/Pistia_stratiotes.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5205,90 +5205,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88326a44375e61ac6" w:history="1">
+      <w:hyperlink r:id="rId63196a5fb26b38c68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2nd November 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) EPPO Global Database.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54626a44375e61b06" w:history="1">
+      <w:hyperlink r:id="rId48956a5fb26b38ca7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5524,51 +5524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54756a44375e61cd4" w:history="1">
+      <w:hyperlink r:id="rId93006a5fb26b38e76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.iucngisd.org/gisd/speciesname/Pistia+stratiotes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 September 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5804,51 +5804,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–45.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species South Africa (2017) Water lettuce. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50846a44375e61e9f" w:history="1">
+      <w:hyperlink r:id="rId37706a5fb26b3903c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasives.org.za/legislation/item/851-water-lettuce-pistia-stratiotes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 October 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7170,51 +7170,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">SILENE (Systeme d’Information et de Localisation des Especes Natives et Envahissantes, Conservatoire botanique national méditerranéen de Porquerolles) (2016). http://flore.silene.eu/ [accessed on 3 October 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Somerset Rare Plant Group Newsletter (2010) Issue No. 11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53136a44375e6275b" w:history="1">
+      <w:hyperlink r:id="rId54586a5fb26b398d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.somersetrareplantsgroup.org.uk/wp-content/uploads/2014/11/2010-News letter-11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26th October 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7376,51 +7376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. water lettuce. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94236a44375e628aa" w:history="1">
+      <w:hyperlink r:id="rId12886a5fb26b39a3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/core/profile?symbol=PIST2 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 22 March 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7729,51 +7729,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99856a44375e62b0c" w:history="1">
+      <w:hyperlink r:id="rId12936a5fb26b39c86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7849,51 +7849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 537-543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52836a44375e62be4" w:history="1">
+      <w:hyperlink r:id="rId50756a5fb26b39d58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12429</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7980,137 +7980,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95374934">
+  <w:abstractNum w:abstractNumId="42761562">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84409792">
+    <w:lvl w:ilvl="0" w:tplc="54847634">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84409792" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54847634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84409792" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54847634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84409792" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54847634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84409792" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54847634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84409792" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54847634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84409792" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54847634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84409792" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54847634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84409792" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54847634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95374933">
+  <w:abstractNum w:abstractNumId="42761561">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50816221">
+    <w:lvl w:ilvl="0" w:tplc="69408274">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8862,55 +8862,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95374933">
-    <w:abstractNumId w:val="95374933"/>
+  <w:num w:numId="42761561">
+    <w:abstractNumId w:val="42761561"/>
   </w:num>
-  <w:num w:numId="95374934">
-    <w:abstractNumId w:val="95374934"/>
+  <w:num w:numId="42761562">
+    <w:abstractNumId w:val="42761562"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20460,51 +20460,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId863345504" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId910213593" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28146a44375e5ebc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/" TargetMode="External"/><Relationship Id="rId59216a44375e5ec3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/categorization" TargetMode="External"/><Relationship Id="rId58506a44375e5ee4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/photos" TargetMode="External"/><Relationship Id="rId72646a44375e61079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silva%20plus.com/fotos/editor2/LegislacaoPT/Floresta/dec_lei_565_%2099.pdf" TargetMode="External"/><Relationship Id="rId92816a44375e610bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20boe.es/boe/dias/2013/08/03/pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId23876a44375e611c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.nies.go.jp/biodiversity/invasive/DB/etoc8_plants.html" TargetMode="External"/><Relationship Id="rId32876a44375e61227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId94696a44375e6165e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/41496" TargetMode="External"/><Relationship Id="rId76596a44375e61a5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Pistia_stratiotes.htm" TargetMode="External"/><Relationship Id="rId88326a44375e61ac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId54626a44375e61b06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId54756a44375e61cd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/speciesname/Pistia+stratiotes" TargetMode="External"/><Relationship Id="rId50846a44375e61e9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.org.za/legislation/item/851-water-lettuce-pistia-stratiotes" TargetMode="External"/><Relationship Id="rId53136a44375e6275b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.somersetrareplantsgroup.org.uk/wp-content/uploads/2014/11/2010-News%20letter-11.pdf" TargetMode="External"/><Relationship Id="rId94236a44375e628aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=PIST2" TargetMode="External"/><Relationship Id="rId99856a44375e62b0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52836a44375e62be4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId32756a44375e5ed15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32756a44375e5ed15.jpg"/><Relationship Id="rId71366a44375e5fdbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71366a44375e5fdbf.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId318595348" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId641049783" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67846a5fb26b35963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/" TargetMode="External"/><Relationship Id="rId96206a5fb26b359cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/categorization" TargetMode="External"/><Relationship Id="rId75096a5fb26b360e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/photos" TargetMode="External"/><Relationship Id="rId70996a5fb26b3822e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silva%20plus.com/fotos/editor2/LegislacaoPT/Floresta/dec_lei_565_%2099.pdf" TargetMode="External"/><Relationship Id="rId72376a5fb26b38273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20boe.es/boe/dias/2013/08/03/pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId81336a5fb26b3836f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.nies.go.jp/biodiversity/invasive/DB/etoc8_plants.html" TargetMode="External"/><Relationship Id="rId99256a5fb26b383d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId90666a5fb26b38801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/41496" TargetMode="External"/><Relationship Id="rId80726a5fb26b38c07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Pistia_stratiotes.htm" TargetMode="External"/><Relationship Id="rId63196a5fb26b38c68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId48956a5fb26b38ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId93006a5fb26b38e76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/speciesname/Pistia+stratiotes" TargetMode="External"/><Relationship Id="rId37706a5fb26b3903c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.org.za/legislation/item/851-water-lettuce-pistia-stratiotes" TargetMode="External"/><Relationship Id="rId54586a5fb26b398d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.somersetrareplantsgroup.org.uk/wp-content/uploads/2014/11/2010-News%20letter-11.pdf" TargetMode="External"/><Relationship Id="rId12886a5fb26b39a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=PIST2" TargetMode="External"/><Relationship Id="rId12936a5fb26b39c86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50756a5fb26b39d58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId32516a5fb26b35f77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32516a5fb26b35f77.jpg"/><Relationship Id="rId38596a5fb26b36fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38596a5fb26b36fe9.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>