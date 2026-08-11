--- v11 (2026-07-21)
+++ v12 (2026-08-11)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Blume</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nile cabbage, tropical duckweed, water lettuce (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67846a5fb26b35963" w:history="1">
+            <w:hyperlink r:id="rId41906a7b7b301bdf3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96206a5fb26b359cf" w:history="1">
+            <w:hyperlink r:id="rId77116a7b7b301be63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PIIST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="52119018" name="name42666a5fb26b35f79" descr="12103.jpg"/>
+                  <wp:docPr id="78939895" name="name98426a7b7b301c6d4" descr="12103.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12103.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32516a5fb26b35f77" cstate="print"/>
+                          <a:blip r:embed="rId40856a7b7b301c6d2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId75096a5fb26b360e8" w:history="1">
+            <w:hyperlink r:id="rId61716a7b7b301c80a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1080,63 +1080,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5080136" name="name28596a5fb26b36feb" descr="PIIST_distribution_map.jpg"/>
+            <wp:docPr id="38041538" name="name11496a7b7b301d83b" descr="PIIST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PIIST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38596a5fb26b36fe9" cstate="print"/>
+                    <a:blip r:embed="rId94936a7b7b301d838" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3615,90 +3615,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been listed as a potentially invasive plant (Nehring &amp; Hussner, 2013) and the Federal Agency for Nature Conservation, Germany recommends that the species is not traded. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Portugal: in Portugal the species is included in the list of prohibited plants Decreto-Lei no. 565/99 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId70996a5fb26b3822e" w:history="1">
+      <w:hyperlink r:id="rId34046a7b7b301ea8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.silva plus.com/fotos/editor2/LegislacaoPT/Floresta/dec_lei_565_ 99.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spain: in Spain, the species is included in the list of the prohibited species of the Real Decreto 630/2013 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId72376a5fb26b38273" w:history="1">
+      <w:hyperlink r:id="rId44826a7b7b301ead5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. boe.es/boe/dias/2013/08/03/pdfs/BOE-A-2013-8565.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3809,51 +3809,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Japan: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is subject to legal control </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81336a5fb26b3836f" w:history="1">
+      <w:hyperlink r:id="rId32886a7b7b301ebd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(https://www.nies.go.jp/biodiversity/invasive/DB/etoc8_plants.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3868,51 +3868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">South Africa: in South Africa control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">was specifically defined as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 [Invasive Species South Africa (2017)]. Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId99256a5fb26b383d8" w:history="1">
+      <w:hyperlink r:id="rId59406a7b7b301ec3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.en vironment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4525,51 +4525,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (water lettuce). Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90666a5fb26b38801" w:history="1">
+      <w:hyperlink r:id="rId13756a7b7b301f062" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/41496</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 July 2016]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5146,51 +5146,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Araceae) Water lettuce. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80726a5fb26b38c07" w:history="1">
+      <w:hyperlink r:id="rId37256a7b7b301f462" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/iap_list/Pistia_stratiotes.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5205,90 +5205,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63196a5fb26b38c68" w:history="1">
+      <w:hyperlink r:id="rId92416a7b7b301f4c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2nd November 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) EPPO Global Database.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48956a5fb26b38ca7" w:history="1">
+      <w:hyperlink r:id="rId52286a7b7b301f501" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5524,51 +5524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93006a5fb26b38e76" w:history="1">
+      <w:hyperlink r:id="rId87726a7b7b301f6cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.iucngisd.org/gisd/speciesname/Pistia+stratiotes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 September 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5804,51 +5804,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–45.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species South Africa (2017) Water lettuce. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37706a5fb26b3903c" w:history="1">
+      <w:hyperlink r:id="rId24756a7b7b301f890" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasives.org.za/legislation/item/851-water-lettuce-pistia-stratiotes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 October 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7170,51 +7170,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">SILENE (Systeme d’Information et de Localisation des Especes Natives et Envahissantes, Conservatoire botanique national méditerranéen de Porquerolles) (2016). http://flore.silene.eu/ [accessed on 3 October 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Somerset Rare Plant Group Newsletter (2010) Issue No. 11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54586a5fb26b398d7" w:history="1">
+      <w:hyperlink r:id="rId14746a7b7b302012a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.somersetrareplantsgroup.org.uk/wp-content/uploads/2014/11/2010-News letter-11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26th October 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7376,51 +7376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. water lettuce. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12886a5fb26b39a3c" w:history="1">
+      <w:hyperlink r:id="rId95576a7b7b3020276" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/core/profile?symbol=PIST2 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 22 March 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7729,51 +7729,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12936a5fb26b39c86" w:history="1">
+      <w:hyperlink r:id="rId35876a7b7b30205d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7849,51 +7849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 537-543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50756a5fb26b39d58" w:history="1">
+      <w:hyperlink r:id="rId63606a7b7b30206a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12429</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7980,137 +7980,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42761562">
+  <w:abstractNum w:abstractNumId="38890286">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54847634">
+    <w:lvl w:ilvl="0" w:tplc="69031146">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54847634" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69031146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54847634" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69031146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54847634" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69031146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54847634" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69031146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54847634" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69031146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54847634" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69031146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54847634" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69031146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54847634" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69031146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42761561">
+  <w:abstractNum w:abstractNumId="38890285">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69408274">
+    <w:lvl w:ilvl="0" w:tplc="14858808">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8862,55 +8862,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42761561">
-    <w:abstractNumId w:val="42761561"/>
+  <w:num w:numId="38890285">
+    <w:abstractNumId w:val="38890285"/>
   </w:num>
-  <w:num w:numId="42761562">
-    <w:abstractNumId w:val="42761562"/>
+  <w:num w:numId="38890286">
+    <w:abstractNumId w:val="38890286"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20460,51 +20460,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId318595348" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId641049783" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67846a5fb26b35963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/" TargetMode="External"/><Relationship Id="rId96206a5fb26b359cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/categorization" TargetMode="External"/><Relationship Id="rId75096a5fb26b360e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/photos" TargetMode="External"/><Relationship Id="rId70996a5fb26b3822e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silva%20plus.com/fotos/editor2/LegislacaoPT/Floresta/dec_lei_565_%2099.pdf" TargetMode="External"/><Relationship Id="rId72376a5fb26b38273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20boe.es/boe/dias/2013/08/03/pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId81336a5fb26b3836f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.nies.go.jp/biodiversity/invasive/DB/etoc8_plants.html" TargetMode="External"/><Relationship Id="rId99256a5fb26b383d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId90666a5fb26b38801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/41496" TargetMode="External"/><Relationship Id="rId80726a5fb26b38c07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Pistia_stratiotes.htm" TargetMode="External"/><Relationship Id="rId63196a5fb26b38c68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId48956a5fb26b38ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId93006a5fb26b38e76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/speciesname/Pistia+stratiotes" TargetMode="External"/><Relationship Id="rId37706a5fb26b3903c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.org.za/legislation/item/851-water-lettuce-pistia-stratiotes" TargetMode="External"/><Relationship Id="rId54586a5fb26b398d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.somersetrareplantsgroup.org.uk/wp-content/uploads/2014/11/2010-News%20letter-11.pdf" TargetMode="External"/><Relationship Id="rId12886a5fb26b39a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=PIST2" TargetMode="External"/><Relationship Id="rId12936a5fb26b39c86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50756a5fb26b39d58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId32516a5fb26b35f77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32516a5fb26b35f77.jpg"/><Relationship Id="rId38596a5fb26b36fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38596a5fb26b36fe9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId652477326" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId926223597" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41906a7b7b301bdf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/" TargetMode="External"/><Relationship Id="rId77116a7b7b301be63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/categorization" TargetMode="External"/><Relationship Id="rId61716a7b7b301c80a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/photos" TargetMode="External"/><Relationship Id="rId34046a7b7b301ea8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silva%20plus.com/fotos/editor2/LegislacaoPT/Floresta/dec_lei_565_%2099.pdf" TargetMode="External"/><Relationship Id="rId44826a7b7b301ead5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20boe.es/boe/dias/2013/08/03/pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId32886a7b7b301ebd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.nies.go.jp/biodiversity/invasive/DB/etoc8_plants.html" TargetMode="External"/><Relationship Id="rId59406a7b7b301ec3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId13756a7b7b301f062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/41496" TargetMode="External"/><Relationship Id="rId37256a7b7b301f462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Pistia_stratiotes.htm" TargetMode="External"/><Relationship Id="rId92416a7b7b301f4c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId52286a7b7b301f501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId87726a7b7b301f6cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/speciesname/Pistia+stratiotes" TargetMode="External"/><Relationship Id="rId24756a7b7b301f890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.org.za/legislation/item/851-water-lettuce-pistia-stratiotes" TargetMode="External"/><Relationship Id="rId14746a7b7b302012a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.somersetrareplantsgroup.org.uk/wp-content/uploads/2014/11/2010-News%20letter-11.pdf" TargetMode="External"/><Relationship Id="rId95576a7b7b3020276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=PIST2" TargetMode="External"/><Relationship Id="rId35876a7b7b30205d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63606a7b7b30206a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId40856a7b7b301c6d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40856a7b7b301c6d2.jpg"/><Relationship Id="rId94936a7b7b301d838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94936a7b7b301d838.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>