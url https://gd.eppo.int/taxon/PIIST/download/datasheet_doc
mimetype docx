--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Blume</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nile cabbage, tropical duckweed, water lettuce (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41906a7b7b301bdf3" w:history="1">
+            <w:hyperlink r:id="rId36246a960496031f5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77116a7b7b301be63" w:history="1">
+            <w:hyperlink r:id="rId42026a960496032db" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PIIST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="78939895" name="name98426a7b7b301c6d4" descr="12103.jpg"/>
+                  <wp:docPr id="48192159" name="name72566a96049603e6b" descr="12103.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12103.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40856a7b7b301c6d2" cstate="print"/>
+                          <a:blip r:embed="rId23716a96049603e62" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId61716a7b7b301c80a" w:history="1">
+            <w:hyperlink r:id="rId82006a960496040ca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1080,63 +1080,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38041538" name="name11496a7b7b301d83b" descr="PIIST_distribution_map.jpg"/>
+            <wp:docPr id="21921052" name="name89696a96049605a3b" descr="PIIST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PIIST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94936a7b7b301d838" cstate="print"/>
+                    <a:blip r:embed="rId17236a96049605a38" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3615,90 +3615,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been listed as a potentially invasive plant (Nehring &amp; Hussner, 2013) and the Federal Agency for Nature Conservation, Germany recommends that the species is not traded. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Portugal: in Portugal the species is included in the list of prohibited plants Decreto-Lei no. 565/99 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId34046a7b7b301ea8f" w:history="1">
+      <w:hyperlink r:id="rId98326a96049606f41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.silva plus.com/fotos/editor2/LegislacaoPT/Floresta/dec_lei_565_ 99.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spain: in Spain, the species is included in the list of the prohibited species of the Real Decreto 630/2013 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId44826a7b7b301ead5" w:history="1">
+      <w:hyperlink r:id="rId31966a96049606f88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. boe.es/boe/dias/2013/08/03/pdfs/BOE-A-2013-8565.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3809,51 +3809,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Japan: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is subject to legal control </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32886a7b7b301ebd2" w:history="1">
+      <w:hyperlink r:id="rId58406a9604960708e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(https://www.nies.go.jp/biodiversity/invasive/DB/etoc8_plants.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3868,51 +3868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">South Africa: in South Africa control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">was specifically defined as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 [Invasive Species South Africa (2017)]. Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId59406a7b7b301ec3a" w:history="1">
+      <w:hyperlink r:id="rId44416a960496070f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.en vironment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4525,51 +4525,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (water lettuce). Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13756a7b7b301f062" w:history="1">
+      <w:hyperlink r:id="rId46426a96049607536" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/41496</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 July 2016]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5146,51 +5146,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Araceae) Water lettuce. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37256a7b7b301f462" w:history="1">
+      <w:hyperlink r:id="rId79216a96049607928" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/iap_list/Pistia_stratiotes.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5205,90 +5205,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92416a7b7b301f4c2" w:history="1">
+      <w:hyperlink r:id="rId91116a96049607989" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2nd November 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) EPPO Global Database.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52286a7b7b301f501" w:history="1">
+      <w:hyperlink r:id="rId87076a960496079c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5524,51 +5524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87726a7b7b301f6cb" w:history="1">
+      <w:hyperlink r:id="rId82596a96049607bf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.iucngisd.org/gisd/speciesname/Pistia+stratiotes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 September 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5804,51 +5804,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–45.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species South Africa (2017) Water lettuce. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24756a7b7b301f890" w:history="1">
+      <w:hyperlink r:id="rId98216a96049607de5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasives.org.za/legislation/item/851-water-lettuce-pistia-stratiotes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 October 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7170,51 +7170,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">SILENE (Systeme d’Information et de Localisation des Especes Natives et Envahissantes, Conservatoire botanique national méditerranéen de Porquerolles) (2016). http://flore.silene.eu/ [accessed on 3 October 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Somerset Rare Plant Group Newsletter (2010) Issue No. 11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14746a7b7b302012a" w:history="1">
+      <w:hyperlink r:id="rId37496a9604960869d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.somersetrareplantsgroup.org.uk/wp-content/uploads/2014/11/2010-News letter-11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26th October 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7376,51 +7376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. water lettuce. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95576a7b7b3020276" w:history="1">
+      <w:hyperlink r:id="rId59906a960496087ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/core/profile?symbol=PIST2 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 22 March 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7729,51 +7729,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35876a7b7b30205d7" w:history="1">
+      <w:hyperlink r:id="rId65436a96049608a56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7849,51 +7849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 537-543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63606a7b7b30206a4" w:history="1">
+      <w:hyperlink r:id="rId89766a96049608b28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12429</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7980,137 +7980,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38890286">
+  <w:abstractNum w:abstractNumId="88223548">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69031146">
+    <w:lvl w:ilvl="0" w:tplc="50311475">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69031146" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50311475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69031146" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50311475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69031146" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50311475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69031146" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50311475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69031146" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50311475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69031146" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50311475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69031146" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50311475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69031146" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50311475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38890285">
+  <w:abstractNum w:abstractNumId="88223547">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14858808">
+    <w:lvl w:ilvl="0" w:tplc="14297267">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8862,55 +8862,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38890285">
-    <w:abstractNumId w:val="38890285"/>
+  <w:num w:numId="88223547">
+    <w:abstractNumId w:val="88223547"/>
   </w:num>
-  <w:num w:numId="38890286">
-    <w:abstractNumId w:val="38890286"/>
+  <w:num w:numId="88223548">
+    <w:abstractNumId w:val="88223548"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20460,51 +20460,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId652477326" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId926223597" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41906a7b7b301bdf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/" TargetMode="External"/><Relationship Id="rId77116a7b7b301be63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/categorization" TargetMode="External"/><Relationship Id="rId61716a7b7b301c80a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/photos" TargetMode="External"/><Relationship Id="rId34046a7b7b301ea8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silva%20plus.com/fotos/editor2/LegislacaoPT/Floresta/dec_lei_565_%2099.pdf" TargetMode="External"/><Relationship Id="rId44826a7b7b301ead5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20boe.es/boe/dias/2013/08/03/pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId32886a7b7b301ebd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.nies.go.jp/biodiversity/invasive/DB/etoc8_plants.html" TargetMode="External"/><Relationship Id="rId59406a7b7b301ec3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId13756a7b7b301f062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/41496" TargetMode="External"/><Relationship Id="rId37256a7b7b301f462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Pistia_stratiotes.htm" TargetMode="External"/><Relationship Id="rId92416a7b7b301f4c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId52286a7b7b301f501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId87726a7b7b301f6cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/speciesname/Pistia+stratiotes" TargetMode="External"/><Relationship Id="rId24756a7b7b301f890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.org.za/legislation/item/851-water-lettuce-pistia-stratiotes" TargetMode="External"/><Relationship Id="rId14746a7b7b302012a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.somersetrareplantsgroup.org.uk/wp-content/uploads/2014/11/2010-News%20letter-11.pdf" TargetMode="External"/><Relationship Id="rId95576a7b7b3020276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=PIST2" TargetMode="External"/><Relationship Id="rId35876a7b7b30205d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63606a7b7b30206a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId40856a7b7b301c6d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40856a7b7b301c6d2.jpg"/><Relationship Id="rId94936a7b7b301d838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94936a7b7b301d838.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId286983207" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId434800749" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36246a960496031f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/" TargetMode="External"/><Relationship Id="rId42026a960496032db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/categorization" TargetMode="External"/><Relationship Id="rId82006a960496040ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/photos" TargetMode="External"/><Relationship Id="rId98326a96049606f41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silva%20plus.com/fotos/editor2/LegislacaoPT/Floresta/dec_lei_565_%2099.pdf" TargetMode="External"/><Relationship Id="rId31966a96049606f88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20boe.es/boe/dias/2013/08/03/pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId58406a9604960708e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.nies.go.jp/biodiversity/invasive/DB/etoc8_plants.html" TargetMode="External"/><Relationship Id="rId44416a960496070f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId46426a96049607536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/41496" TargetMode="External"/><Relationship Id="rId79216a96049607928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Pistia_stratiotes.htm" TargetMode="External"/><Relationship Id="rId91116a96049607989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId87076a960496079c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId82596a96049607bf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/speciesname/Pistia+stratiotes" TargetMode="External"/><Relationship Id="rId98216a96049607de5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.org.za/legislation/item/851-water-lettuce-pistia-stratiotes" TargetMode="External"/><Relationship Id="rId37496a9604960869d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.somersetrareplantsgroup.org.uk/wp-content/uploads/2014/11/2010-News%20letter-11.pdf" TargetMode="External"/><Relationship Id="rId59906a960496087ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=PIST2" TargetMode="External"/><Relationship Id="rId65436a96049608a56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89766a96049608b28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId23716a96049603e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23716a96049603e62.jpg"/><Relationship Id="rId17236a96049605a38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17236a96049605a38.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>