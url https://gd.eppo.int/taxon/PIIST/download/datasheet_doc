--- v13 (2026-08-31)
+++ v14 (2026-10-06)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Blume</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nile cabbage, tropical duckweed, water lettuce (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36246a960496031f5" w:history="1">
+            <w:hyperlink r:id="rId15146ac450d6b444d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42026a960496032db" w:history="1">
+            <w:hyperlink r:id="rId56536ac450d6b44b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PIIST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48192159" name="name72566a96049603e6b" descr="12103.jpg"/>
+                  <wp:docPr id="55160378" name="name44276ac450d6b4bf2" descr="12103.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12103.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23716a96049603e62" cstate="print"/>
+                          <a:blip r:embed="rId57976ac450d6b4bf0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId82006a960496040ca" w:history="1">
+            <w:hyperlink r:id="rId60726ac450d6b4d29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1080,63 +1080,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21921052" name="name89696a96049605a3b" descr="PIIST_distribution_map.jpg"/>
+            <wp:docPr id="15202198" name="name91476ac450d6b5aea" descr="PIIST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PIIST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17236a96049605a38" cstate="print"/>
+                    <a:blip r:embed="rId25336ac450d6b5ae7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3615,90 +3615,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been listed as a potentially invasive plant (Nehring &amp; Hussner, 2013) and the Federal Agency for Nature Conservation, Germany recommends that the species is not traded. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Portugal: in Portugal the species is included in the list of prohibited plants Decreto-Lei no. 565/99 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId98326a96049606f41" w:history="1">
+      <w:hyperlink r:id="rId45486ac450d6b6d9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.silva plus.com/fotos/editor2/LegislacaoPT/Floresta/dec_lei_565_ 99.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spain: in Spain, the species is included in the list of the prohibited species of the Real Decreto 630/2013 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId31966a96049606f88" w:history="1">
+      <w:hyperlink r:id="rId39006ac450d6b6de2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www. boe.es/boe/dias/2013/08/03/pdfs/BOE-A-2013-8565.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3809,51 +3809,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Japan: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is subject to legal control </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58406a9604960708e" w:history="1">
+      <w:hyperlink r:id="rId11386ac450d6b6ee3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">(https://www.nies.go.jp/biodiversity/invasive/DB/etoc8_plants.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3868,51 +3868,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">South Africa: in South Africa control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">was specifically defined as a Category 1b ‘invader species’ on the NEMBA mandated list of 2014 [Invasive Species South Africa (2017)]. Category 1b means that the invasive species ‘must be controlled and wherever possible, removed and destroyed. Any form of trade or planting is strictly prohibited’ (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId44416a960496070f8" w:history="1">
+      <w:hyperlink r:id="rId63066ac450d6b6f49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.en vironment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4525,51 +4525,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (water lettuce). Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46426a96049607536" w:history="1">
+      <w:hyperlink r:id="rId44516ac450d6b7377" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/41496</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 23 July 2016]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5146,51 +5146,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Araceae) Water lettuce. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79216a96049607928" w:history="1">
+      <w:hyperlink r:id="rId76616ac450d6b7768" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/iap_list/Pistia_stratiotes.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 21 April 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5205,90 +5205,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017) Pest Risk Analysis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91116a96049607989" w:history="1">
+      <w:hyperlink r:id="rId12496ac450d6b77ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 2nd November 2017] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) EPPO Global Database.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87076a960496079c6" w:history="1">
+      <w:hyperlink r:id="rId56926ac450d6b780a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5524,51 +5524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2005) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82596a96049607bf6" w:history="1">
+      <w:hyperlink r:id="rId87236ac450d6b7a02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.iucngisd.org/gisd/speciesname/Pistia+stratiotes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 September 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5804,51 +5804,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 39–45.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species South Africa (2017) Water lettuce. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98216a96049607de5" w:history="1">
+      <w:hyperlink r:id="rId44236ac450d6b7bd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasives.org.za/legislation/item/851-water-lettuce-pistia-stratiotes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 October 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7170,51 +7170,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">SILENE (Systeme d’Information et de Localisation des Especes Natives et Envahissantes, Conservatoire botanique national méditerranéen de Porquerolles) (2016). http://flore.silene.eu/ [accessed on 3 October 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Somerset Rare Plant Group Newsletter (2010) Issue No. 11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37496a9604960869d" w:history="1">
+      <w:hyperlink r:id="rId13836ac450d6b8489" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.somersetrareplantsgroup.org.uk/wp-content/uploads/2014/11/2010-News letter-11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26th October 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7376,51 +7376,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. water lettuce. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59906a960496087ee" w:history="1">
+      <w:hyperlink r:id="rId56446ac450d6b85f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/core/profile?symbol=PIST2 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 22 March 2016] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7729,51 +7729,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pistia stratiotes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65436a96049608a56" w:history="1">
+      <w:hyperlink r:id="rId57056ac450d6b8854" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7849,51 +7849,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 537-543. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89766a96049608b28" w:history="1">
+      <w:hyperlink r:id="rId82906ac450d6b8936" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12429</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7980,137 +7980,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88223548">
+  <w:abstractNum w:abstractNumId="12987760">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50311475">
+    <w:lvl w:ilvl="0" w:tplc="51200618">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50311475" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51200618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50311475" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51200618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50311475" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51200618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50311475" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51200618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50311475" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51200618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50311475" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51200618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50311475" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51200618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50311475" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51200618" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88223547">
+  <w:abstractNum w:abstractNumId="12987759">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14297267">
+    <w:lvl w:ilvl="0" w:tplc="98750783">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8862,55 +8862,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88223547">
-    <w:abstractNumId w:val="88223547"/>
+  <w:num w:numId="12987759">
+    <w:abstractNumId w:val="12987759"/>
   </w:num>
-  <w:num w:numId="88223548">
-    <w:abstractNumId w:val="88223548"/>
+  <w:num w:numId="12987760">
+    <w:abstractNumId w:val="12987760"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20460,51 +20460,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId286983207" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId434800749" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36246a960496031f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/" TargetMode="External"/><Relationship Id="rId42026a960496032db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/categorization" TargetMode="External"/><Relationship Id="rId82006a960496040ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/photos" TargetMode="External"/><Relationship Id="rId98326a96049606f41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silva%20plus.com/fotos/editor2/LegislacaoPT/Floresta/dec_lei_565_%2099.pdf" TargetMode="External"/><Relationship Id="rId31966a96049606f88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20boe.es/boe/dias/2013/08/03/pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId58406a9604960708e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.nies.go.jp/biodiversity/invasive/DB/etoc8_plants.html" TargetMode="External"/><Relationship Id="rId44416a960496070f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId46426a96049607536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/41496" TargetMode="External"/><Relationship Id="rId79216a96049607928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Pistia_stratiotes.htm" TargetMode="External"/><Relationship Id="rId91116a96049607989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId87076a960496079c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId82596a96049607bf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/speciesname/Pistia+stratiotes" TargetMode="External"/><Relationship Id="rId98216a96049607de5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.org.za/legislation/item/851-water-lettuce-pistia-stratiotes" TargetMode="External"/><Relationship Id="rId37496a9604960869d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.somersetrareplantsgroup.org.uk/wp-content/uploads/2014/11/2010-News%20letter-11.pdf" TargetMode="External"/><Relationship Id="rId59906a960496087ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=PIST2" TargetMode="External"/><Relationship Id="rId65436a96049608a56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89766a96049608b28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId23716a96049603e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23716a96049603e62.jpg"/><Relationship Id="rId17236a96049605a38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17236a96049605a38.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId415893519" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId736374226" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15146ac450d6b444d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/" TargetMode="External"/><Relationship Id="rId56536ac450d6b44b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/categorization" TargetMode="External"/><Relationship Id="rId60726ac450d6b4d29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PIIST/photos" TargetMode="External"/><Relationship Id="rId45486ac450d6b6d9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silva%20plus.com/fotos/editor2/LegislacaoPT/Floresta/dec_lei_565_%2099.pdf" TargetMode="External"/><Relationship Id="rId39006ac450d6b6de2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.%20boe.es/boe/dias/2013/08/03/pdfs/BOE-A-2013-8565.pdf" TargetMode="External"/><Relationship Id="rId11386ac450d6b6ee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gd.eppo.int/(https%3A//www.nies.go.jp/biodiversity/invasive/DB/etoc8_plants.html" TargetMode="External"/><Relationship Id="rId63066ac450d6b6f49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.en%20vironment.gov.za" TargetMode="External"/><Relationship Id="rId44516ac450d6b7377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/41496" TargetMode="External"/><Relationship Id="rId76616ac450d6b7768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/iap_list/Pistia_stratiotes.htm" TargetMode="External"/><Relationship Id="rId12496ac450d6b77ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/ias_plants.htm" TargetMode="External"/><Relationship Id="rId56926ac450d6b780a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId87236ac450d6b7a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iucngisd.org/gisd/speciesname/Pistia+stratiotes" TargetMode="External"/><Relationship Id="rId44236ac450d6b7bd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasives.org.za/legislation/item/851-water-lettuce-pistia-stratiotes" TargetMode="External"/><Relationship Id="rId13836ac450d6b8489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.somersetrareplantsgroup.org.uk/wp-content/uploads/2014/11/2010-News%20letter-11.pdf" TargetMode="External"/><Relationship Id="rId56446ac450d6b85f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=PIST2" TargetMode="External"/><Relationship Id="rId57056ac450d6b8854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82906ac450d6b8936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12428" TargetMode="External"/><Relationship Id="rId57976ac450d6b4bf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57976ac450d6b4bf0.jpg"/><Relationship Id="rId25336ac450d6b5ae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25336ac450d6b5ae7.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>