--- v0 (2025-10-16)
+++ v1 (2026-04-19)
@@ -322,50 +322,51 @@
   </si>
   <si>
     <t>Polygraphus proximus</t>
   </si>
   <si>
     <t>* Kerchev IA (2012) [Experimental study on the occurence of new probable trophic links for Polygraphus proximus Blandf. (Coleoptera, Scolytidae) in Western Siberia]. Tomsk State University Journal of Biology 3(19), 169-177 (in Russian with English summary).
 ------- Only in experimental conditions.
 * Kerchev (2014) Ecology of four eyed fir bark beetle Polygraphus proximus Blandford (Coleoptera; Curculionidae, Scolytinae)
 in the West Siberian region of invasion. Russian Journal of Biological Invasions 5(3), 176–185. https://doi.org/10.1134/S2075111714030072
 ------- In experimental and field conditions.</t>
   </si>
   <si>
     <t>PRISAB</t>
   </si>
   <si>
     <t>Pristiphora abietina (as Picea)</t>
   </si>
   <si>
     <t>SIRXER</t>
   </si>
   <si>
     <t>Sirex ermak</t>
   </si>
   <si>
     <t>* Gao T,&amp; Shi J (2021) The potential global distribution of Sirex juvencus (Hymenoptera: Siricidae) under near current and future climatic conditions as predicted by the maximum entropy model. Insects 12(3), 1–21. https://doi.org/10.3390/insects12030224
+* Ge S, Gao T, Liu Y, Li J, Shi J, Ren L, Shi H (2025) A revision of the wood wasp genus Sirex Linnaeus, 1760 [1761](Hymenoptera: Siricoidea: Siricidae) in China. Arthropod Systematics &amp; Phylogeny 83, 391-413.
 * Orlinski AD (2006) Outcomes of the EPPO project on quarantine pests for forestry. EPPO Bulletin 36, 497–511.
 * Stroganova VK (1968) [Horntails of Siberia.] Nauka, Moscow (RU), 148 pp (in Russian).
 * Sundukov YuN, Lelei AS (2012) [Family Siricidae.] In: Annotated catalogue of the insects of Russian Far East. Volume I. Hymenoptera. (ed. Lelei AS), Dalnauka, Vladivostok (RU), pp. 112–113 (in Russian).</t>
   </si>
   <si>
     <t>SIRXNO</t>
   </si>
   <si>
     <t>Sirex noctilio (as Picea)</t>
   </si>
   <si>
     <t>TETOGR</t>
   </si>
   <si>
     <t>Tetropium gracilicorne (as Picea)</t>
   </si>
   <si>
     <t>HESOCA</t>
   </si>
   <si>
     <t>Trichoferus campestris</t>
   </si>
   <si>
     <t>* CAPS (2019) Trichoferus campestris. Cooperative Agricultural Pest Survey pest datasheets. http://download.ceris.purdue.edu/file/3869
 ------- Living host.</t>