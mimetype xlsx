--- v1 (2026-02-14)
+++ v2 (2026-09-24)
@@ -285,50 +285,56 @@
   </si>
   <si>
     <t>* Kobayashi F,Taketani A (1994) Forest insects. Tokyo, Youkendo, 567 pp. (In Japanese, cited by EFSA PHL 2022).
 * EFSA Panel on Plant Health (2022) Scientific Opinion on the pest categorisation of Dendrolimus superans. EFSA Journal 20(8), 7525, 23 pp. https://doi.org/10.2903/j.efsa.2022.7525</t>
   </si>
   <si>
     <t>DOTSPI</t>
   </si>
   <si>
     <t>Dothistroma pini</t>
   </si>
   <si>
     <t>* Jánošíková‐Hečková Z, Ondrušková E, Barta M, Ostrovský R, Kádasi‐Horáková M, Pastirčáková K, Kobza M, Adamčíková K (2018) The hosts and geographic range of Dothistroma needle blight in Slovakia. Forest Pathology e12421. https://doi.org/10.1111/efp.12421</t>
   </si>
   <si>
     <t>SCIRPI</t>
   </si>
   <si>
     <t>Dothistroma septosporum</t>
   </si>
   <si>
     <t>* Drenkhan R et al. (2016) Global geographic distribution and host range of Dothistroma species: a comprehensive review. Forest Pathology 46, 408-442.
 ------- Slightly susceptible.</t>
   </si>
   <si>
+    <t>TRIZAP</t>
+  </si>
+  <si>
+    <t>Dyspersa	apicalis</t>
+  </si>
+  <si>
     <t>GILPPO</t>
   </si>
   <si>
     <t>Gilpinia hercyniae</t>
   </si>
   <si>
     <t>* Billany DJ (1978) Gilpinia hercyniae (Hertig): a pest of spruce. Forest Record No.117, 11 pp.
 * Sabsch R, Schopf R (1990) Oviposition and egg development of Gilpinia hercyniae Htg. (Hym., Diprionidae) on needles of diseased and apparently healthy Norway spruce (Picea abies (L.) Karst.). Journal of Applied Entomology 109(3), 274-282.
 * Van Driesche RG, LaForest JH, Bargeron CT, Reardon RC, and Herlihy M (2013) Forest pest insects in North America: a photographic guide. USDA Forest Service Forest Health Technology Enterprise Team FHTET-2012-02, 702 pp.</t>
   </si>
   <si>
     <t>GNAHSU</t>
   </si>
   <si>
     <t>Gnathotrichus sulcatus (as Pinaceae)</t>
   </si>
   <si>
     <t>* Furniss RL, Carolin VM (1977) Western forest insects (Scolytidae, Platypodidae). Miscellaneous Publications, United States Department of Agriculture, Forest Service No. 1339, pp. 1-654</t>
   </si>
   <si>
     <t>HETEIR</t>
   </si>
   <si>
     <t>Heterobasidion irregulare</t>
   </si>
@@ -505,56 +511,50 @@
   </si>
   <si>
     <t>Pristiphora abietina (as Picea)</t>
   </si>
   <si>
     <t>SIRXNO</t>
   </si>
   <si>
     <t>Sirex noctilio (as Picea)</t>
   </si>
   <si>
     <t>TETOGR</t>
   </si>
   <si>
     <t>Tetropium gracilicorne (as Picea)</t>
   </si>
   <si>
     <t>HESOCA</t>
   </si>
   <si>
     <t>Trichoferus campestris (as Picea)</t>
   </si>
   <si>
     <t>* Iwata R &amp; Yamada F (1990) Notes on the biology of Hesperophanes campestris, a drywood borer in Japan. Material und Organismen 25, 305–313.
 ------- Living host.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Trioza apicalis</t>
   </si>
   <si>
     <t>XYLBGE</t>
   </si>
   <si>
     <t>Xylosandrus germanus</t>
   </si>
   <si>
     <t>* Hauptman T, Pavlin R, Grošelj P, Jurc M (2019) Distribution and abundance of the alien Xylosandrus germanus and other ambrosia beetles (Coleoptera: Curculionidae, Scolytinae) in different forest stands in central Slovenia. iForest 12, 451-458. https://doi.org/10.3832/ifor3114-012</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>Bursaphelenchus mucronatus (as Picea)</t>
   </si>
   <si>
     <t>GREMAB</t>
   </si>
   <si>
     <t>Gremmeniella abietina</t>
   </si>
   <si>
     <t>* Kaitera J, Mäkitalo K, Hantula J (2015) Incidence of Gremmeniella abietina in planted seedlings of Picea abies and Pinus sylvestris in northern Finland. Forest Pathology 45(1), 14-20. 
 * Punithalingam E, Gibson IAS (1973) Gremmeniella abietina. CMI Descriptions of Fungi and Bacteria no. 369. CABI, Wallingford (GB). 
@@ -1401,411 +1401,411 @@
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>23</v>
       </c>
       <c r="B31" t="s">
         <v>80</v>
       </c>
       <c r="C31" t="s">
         <v>81</v>
       </c>
       <c r="D31" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>23</v>
       </c>
       <c r="B32" t="s">
         <v>83</v>
       </c>
       <c r="C32" t="s">
         <v>84</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D32"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>23</v>
       </c>
       <c r="B33" t="s">
+        <v>85</v>
+      </c>
+      <c r="C33" t="s">
         <v>86</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>23</v>
       </c>
       <c r="B34" t="s">
+        <v>88</v>
+      </c>
+      <c r="C34" t="s">
         <v>89</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>23</v>
       </c>
       <c r="B35" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C35" t="s">
         <v>92</v>
       </c>
-      <c r="D35"/>
+      <c r="D35" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>23</v>
       </c>
       <c r="B36" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C36" t="s">
         <v>94</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>23</v>
       </c>
       <c r="B37" t="s">
+        <v>95</v>
+      </c>
+      <c r="C37" t="s">
         <v>96</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>23</v>
       </c>
       <c r="B38" t="s">
+        <v>98</v>
+      </c>
+      <c r="C38" t="s">
         <v>99</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>23</v>
       </c>
       <c r="B39" t="s">
+        <v>101</v>
+      </c>
+      <c r="C39" t="s">
         <v>102</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>103</v>
       </c>
-      <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>23</v>
       </c>
       <c r="B40" t="s">
         <v>104</v>
       </c>
       <c r="C40" t="s">
         <v>105</v>
       </c>
-      <c r="D40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>23</v>
       </c>
       <c r="B41" t="s">
+        <v>106</v>
+      </c>
+      <c r="C41" t="s">
         <v>107</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>108</v>
       </c>
-      <c r="D41"/>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>23</v>
       </c>
       <c r="B42" t="s">
         <v>109</v>
       </c>
       <c r="C42" t="s">
         <v>110</v>
       </c>
-      <c r="D42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>23</v>
       </c>
       <c r="B43" t="s">
+        <v>111</v>
+      </c>
+      <c r="C43" t="s">
         <v>112</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>23</v>
       </c>
       <c r="B44" t="s">
+        <v>114</v>
+      </c>
+      <c r="C44" t="s">
         <v>115</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>23</v>
       </c>
       <c r="B45" t="s">
+        <v>117</v>
+      </c>
+      <c r="C45" t="s">
         <v>118</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>23</v>
       </c>
       <c r="B46" t="s">
+        <v>120</v>
+      </c>
+      <c r="C46" t="s">
         <v>121</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>23</v>
       </c>
       <c r="B47" t="s">
+        <v>123</v>
+      </c>
+      <c r="C47" t="s">
         <v>124</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>23</v>
       </c>
       <c r="B48" t="s">
+        <v>126</v>
+      </c>
+      <c r="C48" t="s">
         <v>127</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>23</v>
       </c>
       <c r="B49" t="s">
+        <v>129</v>
+      </c>
+      <c r="C49" t="s">
         <v>130</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>131</v>
       </c>
-      <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>23</v>
       </c>
       <c r="B50" t="s">
         <v>132</v>
       </c>
       <c r="C50" t="s">
         <v>133</v>
       </c>
-      <c r="D50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>23</v>
       </c>
       <c r="B51" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C51" t="s">
         <v>135</v>
       </c>
-      <c r="D51"/>
+      <c r="D51" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>23</v>
       </c>
       <c r="B52" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C52" t="s">
         <v>137</v>
       </c>
       <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>23</v>
       </c>
       <c r="B53" t="s">
         <v>138</v>
       </c>
       <c r="C53" t="s">
         <v>139</v>
       </c>
-      <c r="D53" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>23</v>
       </c>
       <c r="B54" t="s">
+        <v>140</v>
+      </c>
+      <c r="C54" t="s">
         <v>141</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>23</v>
       </c>
       <c r="B55" t="s">
+        <v>143</v>
+      </c>
+      <c r="C55" t="s">
         <v>144</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>145</v>
       </c>
-      <c r="D55"/>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>23</v>
       </c>
       <c r="B56" t="s">
         <v>146</v>
       </c>
       <c r="C56" t="s">
         <v>147</v>
       </c>
       <c r="D56"/>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>23</v>
       </c>
       <c r="B57" t="s">
         <v>148</v>
       </c>
       <c r="C57" t="s">
         <v>149</v>
       </c>
       <c r="D57"/>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>23</v>
       </c>
       <c r="B58" t="s">
         <v>150</v>
       </c>
       <c r="C58" t="s">
         <v>151</v>
       </c>
-      <c r="D58" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>23</v>
       </c>
       <c r="B59" t="s">
+        <v>152</v>
+      </c>
+      <c r="C59" t="s">
         <v>153</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>154</v>
       </c>
-      <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>23</v>
       </c>
       <c r="B60" t="s">
         <v>155</v>
       </c>
       <c r="C60" t="s">
         <v>156</v>
       </c>
       <c r="D60" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>158</v>
       </c>
       <c r="B61" t="s">
         <v>34</v>
       </c>
       <c r="C61" t="s">
         <v>159</v>
       </c>
@@ -1870,59 +1870,59 @@
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>172</v>
       </c>
       <c r="C66" t="s">
         <v>173</v>
       </c>
       <c r="D66" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>172</v>
       </c>
       <c r="C67" t="s">
         <v>175</v>
       </c>
       <c r="D67" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>158</v>
       </c>
       <c r="B68" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C68" t="s">
         <v>176</v>
       </c>
       <c r="D68"/>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>158</v>
       </c>
       <c r="B69" t="s">
         <v>177</v>
       </c>
       <c r="C69" t="s">
         <v>178</v>
       </c>
       <c r="D69"/>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>158</v>
       </c>
       <c r="B70" t="s">
         <v>179</v>
       </c>