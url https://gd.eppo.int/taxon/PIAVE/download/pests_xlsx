--- v0 (2025-10-08)
+++ v1 (2026-04-14)
@@ -12,62 +12,75 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PIAVE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
+  </si>
+  <si>
+    <t>Doubtful host</t>
+  </si>
+  <si>
+    <t>DIPBBU</t>
+  </si>
+  <si>
+    <t>Diplodia bulgarica</t>
+  </si>
+  <si>
+    <t>* Ketabchi M, Ghosta Y, Darvishzadeh R and Abrinbana M (2015) Reaction of different trees against Diplodia bulgarica under field conditions. 2nd Iranian Mycological Congress, 23–25 August 2015. 
+----1-2 year old seedlings tested under experimental conditions, full paper not available</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ALECSN</t>
   </si>
   <si>
     <t>Aleurocanthus spiniferus</t>
   </si>
   <si>
     <t>* Nugnes F, Laudonia S, Jesu G, Jansen MGM, Bernardo U, Porcelli F (2020) Aleurocanthus spiniferus (Hemiptera: Aleyrodidae) in some European countries: diffusion, hosts, molecular characterization, and natural enemies. Insects 11(1), 42. https://doi.org/10.3390/insects11010042
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>PHYPSO</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma solani'</t>
   </si>
   <si>
     <t>* Guldur ME, Simsek E, Caglar BK, Dikilitas M, Gumus H, Ayvaci H (2018) First report of a 'Candidatus Phytoplasmasolani'-related strain (16SrXII-A subgroup) associatedwith pistachio leaf scorch disease in Turkey. New Disease Reports 38, 4.
 * Zamharir MG (2017) Molecular study of phytoplasmas associated with pistachio yellows in Iran. Journal of Phytopathology 166, 161–166.</t>
   </si>
   <si>
@@ -188,50 +201,59 @@
     <t>* EFSA (2020) Scientific report on the update of the Xylella spp. host plant database – systematic literature search up to 30 June 2019. EFSA Journal 18(4), 6114, 61 pp. https://doi.org/10.2903/j.efsa.2020.6140
 * EFSA (2024) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2023. EFSA Journal 22, e8898. https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2024.8898
 ------- Xylella fastidiosa subsp. multiplex.</t>
   </si>
   <si>
     <t>XYLEFP</t>
   </si>
   <si>
     <t>Xylella fastidiosa subsp. pauca</t>
   </si>
   <si>
     <t>* EFSA (2024) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2023. EFSA Journal 22, e8898. https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2024.8898
 ------- Xylella fastidiosa subsp. pauca.</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>EURTPL</t>
   </si>
   <si>
     <t>Eurytoma plotnikovi</t>
   </si>
   <si>
     <t>* Longo S, Suma P (2011) First report of Eurytoma plotnikovi Nik. (Hymenoptera, Eurytomidae), a seed parasite of pistachio, in Sicily (Italy). Journal of Entomological and Acarological Research, Serie II 43(3), 333-336.</t>
+  </si>
+  <si>
+    <t>CORBFA</t>
+  </si>
+  <si>
+    <t>Rhodococcus fascians</t>
+  </si>
+  <si>
+    <t>* Dhaouadi S, Mougou AH, Rhouma A (2020) The plant pathogen Rhodococcus fascians. History, disease symptomatology, host range, pathogenesis and plant–pathogen interaction. Annals of Applied Biology 177(1), 4-15.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -535,310 +557,338 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D18"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="327.92" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="D6"/>
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="D7"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D12"/>
+        <v>36</v>
+      </c>
+      <c r="D12" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
         <v>54</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" t="s">
+        <v>57</v>
+      </c>
+      <c r="D19" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" t="s">
+        <v>60</v>
+      </c>
+      <c r="D20" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">