--- v1 (2026-04-14)
+++ v2 (2026-05-25)
@@ -12,88 +12,97 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PIAVE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>DIPBBU</t>
   </si>
   <si>
     <t>Diplodia bulgarica</t>
   </si>
   <si>
     <t>* Ketabchi M, Ghosta Y, Darvishzadeh R and Abrinbana M (2015) Reaction of different trees against Diplodia bulgarica under field conditions. 2nd Iranian Mycological Congress, 23–25 August 2015. 
 ----1-2 year old seedlings tested under experimental conditions, full paper not available</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ALECSN</t>
   </si>
   <si>
     <t>Aleurocanthus spiniferus</t>
   </si>
   <si>
     <t>* Nugnes F, Laudonia S, Jesu G, Jansen MGM, Bernardo U, Porcelli F (2020) Aleurocanthus spiniferus (Hemiptera: Aleyrodidae) in some European countries: diffusion, hosts, molecular characterization, and natural enemies. Insects 11(1), 42. https://doi.org/10.3390/insects11010042
 ------- Confirmed host.</t>
+  </si>
+  <si>
+    <t>BISCRO</t>
+  </si>
+  <si>
+    <t>Biscogniauxia rosacearum</t>
+  </si>
+  <si>
+    <t>* Ghaderi F, Rezaei R (2025) Biscogniauxia rosacearum as a pathogen associated with pistachio trees in Fars Province, Iran.  Journal of Advances in Plant Protection. 2(2), 1-10. https://doi.org/10.22103/japp.2025. 25520.1034</t>
   </si>
   <si>
     <t>PHYPSO</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma solani'</t>
   </si>
   <si>
     <t>* Guldur ME, Simsek E, Caglar BK, Dikilitas M, Gumus H, Ayvaci H (2018) First report of a 'Candidatus Phytoplasmasolani'-related strain (16SrXII-A subgroup) associatedwith pistachio leaf scorch disease in Turkey. New Disease Reports 38, 4.
 * Zamharir MG (2017) Molecular study of phytoplasmas associated with pistachio yellows in Iran. Journal of Phytopathology 166, 161–166.</t>
   </si>
   <si>
     <t>CHONRO</t>
   </si>
   <si>
     <t>Choristoneura rosaceana</t>
   </si>
   <si>
     <t>* Vulchi R, Daane KM, Wenger JA (2021) Development of DNA Melt Curve Analysis for the identification of Lepidopteran pests in almonds and pistachios. Insects 12(6), 553. https://doi.org/10.3390/insects12060553</t>
   </si>
   <si>
     <t>CBCVD0</t>
   </si>
   <si>
     <t>Cocadviroid rimocitri</t>
@@ -557,51 +566,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D20"/>
+  <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="327.92" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -665,65 +674,65 @@
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
-      <c r="D7"/>
+      <c r="D7" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D8" t="s">
         <v>25</v>
       </c>
+      <c r="D8"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
@@ -747,65 +756,65 @@
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>35</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
       <c r="D12" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>38</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
-      <c r="D13"/>
+      <c r="D13" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="D14" t="s">
         <v>42</v>
       </c>
+      <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" t="s">
         <v>47</v>
       </c>
@@ -821,74 +830,88 @@
         <v>49</v>
       </c>
       <c r="C17" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>52</v>
       </c>
       <c r="C18" t="s">
         <v>53</v>
       </c>
       <c r="D18" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" t="s">
         <v>55</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>56</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B20" t="s">
         <v>59</v>
       </c>
       <c r="C20" t="s">
         <v>60</v>
       </c>
       <c r="D20" t="s">
         <v>61</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C21" t="s">
+        <v>63</v>
+      </c>
+      <c r="D21" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">