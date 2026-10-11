--- v2 (2026-05-25)
+++ v3 (2026-10-11)
@@ -140,51 +140,52 @@
     <t>HSVD00</t>
   </si>
   <si>
     <t>Hostuviroid impedihumuli</t>
   </si>
   <si>
     <t>* Balsak SC, Burkan N (2021) Detection and genetic diversity of Hop stunt viroid infecting pistachio (Pistacia vera L.) trees in Turkey. European Journal of Plant Pathology 159(3), 707-710.
 * Maddahi, M, Massumi H, Heydarnejad J, Hosseinipour A, Khezri A, Sano T (2019) Biological and molecular characterization of hop stunt viroid variants from pistachio trees in Iran. Journal of Phytopathology, 9, 1–11.</t>
   </si>
   <si>
     <t>MALAPA</t>
   </si>
   <si>
     <t>Malacosoma parallela</t>
   </si>
   <si>
     <t>* Kuznetsov VI (1999) 14. Fam. Lasiocampidae - The tent caterpillars. In Insects and Mites - Pests of Agricultural Plants (ed Kuznetsov VI), vol. 3, part 2. Lepidoptera, pp. 185-200. Nauka, Saint Petersburg (RU) (in Russian)</t>
   </si>
   <si>
     <t>PHMPOM</t>
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
-    <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
+    <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.
+* Hu J, Arnold KL, Patel JS (2026) Evaluation of Rhyme Fungicide for Controlling Cotton Root Rot of Pistachio in Arizona, 2024. Plant Health Progress  27(3), 517. https://doi.org/10.1094/PHP-02-26-0040-PDM</t>
   </si>
   <si>
     <t>PHYTCR</t>
   </si>
   <si>
     <t>Phytophthora cryptogea</t>
   </si>
   <si>
     <t>TROGGA</t>
   </si>
   <si>
     <t>Trogoderma granarium</t>
   </si>
   <si>
     <t>* Lindgren D, Vincent L, Krohne H (1955) The khapra beetle, Trogoderma granarium Everts. Hilgardia 24(1), 1-36.
 ------- feeding on nuts, citing others</t>
   </si>
   <si>
     <t>VERTDA</t>
   </si>
   <si>
     <t>Verticillium dahliae</t>
   </si>
   <si>
     <t>* Inderbitzin P, Subbarao KV (2014) Verticillium systematics and evolution: how confusion impedes Verticillium wilt management and how to resolve it. Phytopathology 104(6), 564-574. https://doi.org/10.1094/PHYTO-11-13-0315-IA</t>