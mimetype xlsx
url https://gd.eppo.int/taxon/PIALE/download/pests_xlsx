--- v0 (2025-10-20)
+++ v1 (2026-05-27)
@@ -12,74 +12,83 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PIALE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>AONDOR</t>
   </si>
   <si>
     <t>Aonidiella orientalis</t>
   </si>
   <si>
     <t>* Ben-Dov Y (2012) The scale insects (Hemiptera: Coccoidea) of Israel-checklist, host plants, zoogeographical considerations and annotations on species. Israel Journal of Entomology. 41(42), 21-48.</t>
+  </si>
+  <si>
+    <t>DIPDAF</t>
+  </si>
+  <si>
+    <t>Diplodia africana</t>
+  </si>
+  <si>
+    <t>Hlaiem S, Zouaoui Boutiti M, Yangui I, Ben Jamaa ML (2020) Identification and pathogenicity of Diplodia seriata and Diplodia africana related to lentisk dieback in Tunisia. Archives of Phytopathology and Plant Protection 53(3-4), 99-111.</t>
   </si>
   <si>
     <t>RHIOHI</t>
   </si>
   <si>
     <t>Ripersiella hibisci</t>
   </si>
   <si>
     <t>* Suffert M, Chérasse S, Ouvrard D (2024) New host plant records for Ripersiella hibisci (Hemiptera: Rhizoecidae) following recent outbreaks in Europe. EPPO Bulletin 54(2), 147-150.</t>
   </si>
   <si>
     <t>XYLSCO</t>
   </si>
   <si>
     <t>Xylosandrus compactus</t>
   </si>
   <si>
     <t>* Vannini A, Contarini M, Faccoli M, Della Valle M, Rodriguez CM, Mazzetto, Guarneri D, Vettraino AM, Speranza S (2017) First report of the ambrosia beetle Xylosandrus compactus and associated fungi in the Mediterranean maquis in Italy, and new host-pest associations. EPPO Bulletin 47(1), 100-103. https://doi.org/10.1111/epp.12358</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -401,51 +410,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D4"/>
+  <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="392.761" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -469,50 +478,64 @@
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">