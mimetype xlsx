--- v0 (2025-10-09)
+++ v1 (2026-04-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PHYWR" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>TOMOV0</t>
   </si>
   <si>
     <t>Begomovirus solanumvariati</t>
   </si>
   <si>
     <t>* Polston JE, Hiebert E, McGovern RJ, Stansly PA, Schuster DJ (1993) Host range of tomato mottle virus, a new geminivirus infecting tomato in Florida. Plant Disease 77, 1181-1184.
 ------- artificial host in inoculation studies, as Physalis wrightii.</t>
   </si>
@@ -93,50 +93,56 @@
   </si>
   <si>
     <t>* Singh RP (1973) Experimental host range of the potato spindle tuber 'virus'. American Potato Journal 50, 111-123.
 ------- At least 13 Physalis species. Absence of symptoms.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>VASALY</t>
   </si>
   <si>
     <t>Aculops lycopersici (as Solanaceae)</t>
   </si>
   <si>
     <t>BEMITA</t>
   </si>
   <si>
     <t>Bemisia tabaci (as Solanaceae)</t>
   </si>
   <si>
     <t>EPILVI</t>
   </si>
   <si>
     <t>Epilachna vigintioctomaculata (as Solanaceae)</t>
+  </si>
+  <si>
+    <t>FRANCS</t>
+  </si>
+  <si>
+    <t>Frankliniella australis (as Solanaceae)</t>
   </si>
   <si>
     <t>HELIZE</t>
   </si>
   <si>
     <t>Helicoverpa zea (as Physalis)</t>
   </si>
   <si>
     <t>* Matthews M (1991) Classification of the Heliothinae. Bulletin of the Natural Resources Institute No. 44. Natural Resources Institute, Chatham, UK.</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Batuman O, Turini TA, LeStrange M, Stoddard S, Miyao G, Aegerter BJ, Chen L-F, McRoberts N, Ullman DE, Gilbertson RL (2020) Development of an IPM strategy for thrips and Tomato spotted wilt virus in processing tomatoes in the Central Valley of California. Pathogens 9, 636. https://doi.org/10.3390/pathogens9080636
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>PYDV00</t>
@@ -506,51 +512,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D16"/>
+  <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="373.909" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -648,134 +654,146 @@
       </c>
       <c r="D8"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
         <v>29</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" t="s">
         <v>32</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12" t="s">
         <v>33</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B13" t="s">
         <v>35</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" t="s">
         <v>38</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B15" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" t="s">
         <v>41</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B16" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" t="s">
         <v>44</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>45</v>
       </c>
-      <c r="D16" t="s">
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" t="s">
         <v>46</v>
+      </c>
+      <c r="C17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" t="s">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">