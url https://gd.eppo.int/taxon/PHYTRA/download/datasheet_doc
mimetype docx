--- v8 (2026-03-14)
+++ v9 (2026-04-03)
@@ -202,51 +202,74 @@
               <w:t xml:space="preserve"> Werres, De Cock &amp; Man in 't Veld</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId816869b5676d21660" w:history="1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:position w:val="-3"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Common names in English:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="-3"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sudden oak death</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546669cfe6fc64409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -262,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600769b5676d216d2" w:history="1">
+            <w:hyperlink r:id="rId429569cfe6fc64486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9321154" name="name134769b5676d21e7e" descr="10915.jpg"/>
+                  <wp:docPr id="15679873" name="name829969cfe6fc64560" descr="10915.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10915.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId201469b5676d21e7d" cstate="print"/>
+                          <a:blip r:embed="rId187769cfe6fc6455f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId927569b5676d21f6f" w:history="1">
+            <w:hyperlink r:id="rId106669cfe6fc646b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5125,63 +5148,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74987830" name="name569069b5676d24d5d" descr="PHYTRA_distribution_map.jpg"/>
+            <wp:docPr id="69522996" name="name511369cfe6fc66578" descr="PHYTRA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTRA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId958069b5676d24d59" cstate="print"/>
+                    <a:blip r:embed="rId890369cfe6fc66576" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -9597,51 +9620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId506769b5676d26c94" w:history="1">
+      <w:hyperlink r:id="rId837469cfe6fc683f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTRA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 07/Aug/2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12928,51 +12951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId236069b5676d28244" w:history="1">
+      <w:hyperlink r:id="rId788369cfe6fc69976" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11111223</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13782,51 +13805,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora ramorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId667469b5676d287cd" w:history="1">
+      <w:hyperlink r:id="rId733569cfe6fc69ef0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13839,63 +13862,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71222378" name="name402569b5676d28c1d" descr="eu_funding_250.png"/>
+            <wp:docPr id="77638994" name="name342769cfe6fc69f8d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId305469b5676d28c1b" cstate="print"/>
+                    <a:blip r:embed="rId767269cfe6fc69f8c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -13993,137 +14016,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34155031">
+  <w:abstractNum w:abstractNumId="89546893">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49443694">
+    <w:lvl w:ilvl="0" w:tplc="17694283">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49443694" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17694283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49443694" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17694283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49443694" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17694283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49443694" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17694283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49443694" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17694283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49443694" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17694283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49443694" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17694283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49443694" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17694283" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34155030">
+  <w:abstractNum w:abstractNumId="89546892">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88892226">
+    <w:lvl w:ilvl="0" w:tplc="13289162">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14875,55 +14898,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34155030">
-    <w:abstractNumId w:val="34155030"/>
+  <w:num w:numId="89546892">
+    <w:abstractNumId w:val="89546892"/>
   </w:num>
-  <w:num w:numId="34155031">
-    <w:abstractNumId w:val="34155031"/>
+  <w:num w:numId="89546893">
+    <w:abstractNumId w:val="89546893"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26473,51 +26496,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId828395115" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId646091550" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId816869b5676d21660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/" TargetMode="External"/><Relationship Id="rId600769b5676d216d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/categorization" TargetMode="External"/><Relationship Id="rId927569b5676d21f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/photos" TargetMode="External"/><Relationship Id="rId506769b5676d26c94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId236069b5676d28244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11111223" TargetMode="External"/><Relationship Id="rId667469b5676d287cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId201469b5676d21e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId201469b5676d21e7d.jpg"/><Relationship Id="rId958069b5676d24d59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId958069b5676d24d59.jpg"/><Relationship Id="rId305469b5676d28c1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId305469b5676d28c1b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId968491064" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId874678952" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId546669cfe6fc64409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/" TargetMode="External"/><Relationship Id="rId429569cfe6fc64486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/categorization" TargetMode="External"/><Relationship Id="rId106669cfe6fc646b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/photos" TargetMode="External"/><Relationship Id="rId837469cfe6fc683f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId788369cfe6fc69976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11111223" TargetMode="External"/><Relationship Id="rId733569cfe6fc69ef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId187769cfe6fc6455f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId187769cfe6fc6455f.jpg"/><Relationship Id="rId890369cfe6fc66576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId890369cfe6fc66576.jpg"/><Relationship Id="rId767269cfe6fc69f8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId767269cfe6fc69f8c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>