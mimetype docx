--- v9 (2026-04-03)
+++ v10 (2026-04-23)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> sudden oak death</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546669cfe6fc64409" w:history="1">
+            <w:hyperlink r:id="rId431669eaa7120b2d4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429569cfe6fc64486" w:history="1">
+            <w:hyperlink r:id="rId686369eaa7120b342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15679873" name="name829969cfe6fc64560" descr="10915.jpg"/>
+                  <wp:docPr id="60535501" name="name946269eaa7120b445" descr="10915.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10915.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId187769cfe6fc6455f" cstate="print"/>
+                          <a:blip r:embed="rId347269eaa7120b443" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId106669cfe6fc646b0" w:history="1">
+            <w:hyperlink r:id="rId359169eaa7120b562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5148,63 +5148,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69522996" name="name511369cfe6fc66578" descr="PHYTRA_distribution_map.jpg"/>
+            <wp:docPr id="26109868" name="name262969eaa7120e609" descr="PHYTRA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTRA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId890369cfe6fc66576" cstate="print"/>
+                    <a:blip r:embed="rId892869eaa7120e605" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -9620,51 +9620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId837469cfe6fc683f1" w:history="1">
+      <w:hyperlink r:id="rId648169eaa71210a5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTRA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 07/Aug/2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12951,51 +12951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId788369cfe6fc69976" w:history="1">
+      <w:hyperlink r:id="rId564969eaa71212510" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11111223</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13805,51 +13805,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora ramorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId733569cfe6fc69ef0" w:history="1">
+      <w:hyperlink r:id="rId460169eaa71212bc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13862,63 +13862,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77638994" name="name342769cfe6fc69f8d" descr="eu_funding_250.png"/>
+            <wp:docPr id="60511732" name="name654669eaa71212f70" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId767269cfe6fc69f8c" cstate="print"/>
+                    <a:blip r:embed="rId679069eaa71212f6e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -14016,137 +14016,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89546893">
+  <w:abstractNum w:abstractNumId="92516616">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17694283">
+    <w:lvl w:ilvl="0" w:tplc="23073988">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17694283" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23073988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17694283" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23073988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17694283" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23073988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17694283" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23073988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17694283" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23073988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17694283" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23073988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17694283" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23073988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17694283" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23073988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89546892">
+  <w:abstractNum w:abstractNumId="92516615">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13289162">
+    <w:lvl w:ilvl="0" w:tplc="30884505">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14898,55 +14898,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89546892">
-    <w:abstractNumId w:val="89546892"/>
+  <w:num w:numId="92516615">
+    <w:abstractNumId w:val="92516615"/>
   </w:num>
-  <w:num w:numId="89546893">
-    <w:abstractNumId w:val="89546893"/>
+  <w:num w:numId="92516616">
+    <w:abstractNumId w:val="92516616"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26496,51 +26496,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId968491064" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId874678952" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId546669cfe6fc64409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/" TargetMode="External"/><Relationship Id="rId429569cfe6fc64486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/categorization" TargetMode="External"/><Relationship Id="rId106669cfe6fc646b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/photos" TargetMode="External"/><Relationship Id="rId837469cfe6fc683f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId788369cfe6fc69976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11111223" TargetMode="External"/><Relationship Id="rId733569cfe6fc69ef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId187769cfe6fc6455f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId187769cfe6fc6455f.jpg"/><Relationship Id="rId890369cfe6fc66576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId890369cfe6fc66576.jpg"/><Relationship Id="rId767269cfe6fc69f8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId767269cfe6fc69f8c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId816781469" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId289584881" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId431669eaa7120b2d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/" TargetMode="External"/><Relationship Id="rId686369eaa7120b342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/categorization" TargetMode="External"/><Relationship Id="rId359169eaa7120b562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/photos" TargetMode="External"/><Relationship Id="rId648169eaa71210a5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId564969eaa71212510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11111223" TargetMode="External"/><Relationship Id="rId460169eaa71212bc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId347269eaa7120b443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId347269eaa7120b443.jpg"/><Relationship Id="rId892869eaa7120e605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId892869eaa7120e605.jpg"/><Relationship Id="rId679069eaa71212f6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId679069eaa71212f6e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>