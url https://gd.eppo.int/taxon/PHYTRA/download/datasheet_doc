--- v10 (2026-04-23)
+++ v11 (2026-06-03)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> sudden oak death</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431669eaa7120b2d4" w:history="1">
+            <w:hyperlink r:id="rId71506a1fbef7d7402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686369eaa7120b342" w:history="1">
+            <w:hyperlink r:id="rId48156a1fbef7d7470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60535501" name="name946269eaa7120b445" descr="10915.jpg"/>
+                  <wp:docPr id="73906307" name="name32196a1fbef7d7d0a" descr="10915.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10915.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId347269eaa7120b443" cstate="print"/>
+                          <a:blip r:embed="rId41296a1fbef7d7d08" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId359169eaa7120b562" w:history="1">
+            <w:hyperlink r:id="rId94746a1fbef7d7e58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5148,63 +5148,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26109868" name="name262969eaa7120e609" descr="PHYTRA_distribution_map.jpg"/>
+            <wp:docPr id="12495750" name="name61106a1fbef7da975" descr="PHYTRA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTRA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId892869eaa7120e605" cstate="print"/>
+                    <a:blip r:embed="rId13506a1fbef7da972" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -9620,51 +9620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId648169eaa71210a5d" w:history="1">
+      <w:hyperlink r:id="rId53666a1fbef7dc7fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTRA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 07/Aug/2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12951,51 +12951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId564969eaa71212510" w:history="1">
+      <w:hyperlink r:id="rId69256a1fbef7ddda6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11111223</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13805,51 +13805,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora ramorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId460169eaa71212bc9" w:history="1">
+      <w:hyperlink r:id="rId23836a1fbef7de31a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13862,63 +13862,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="60511732" name="name654669eaa71212f70" descr="eu_funding_250.png"/>
+            <wp:docPr id="56445159" name="name34216a1fbef7de3c5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId679069eaa71212f6e" cstate="print"/>
+                    <a:blip r:embed="rId12036a1fbef7de3c4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -14016,137 +14016,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92516616">
+  <w:abstractNum w:abstractNumId="99275125">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23073988">
+    <w:lvl w:ilvl="0" w:tplc="86583856">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23073988" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86583856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23073988" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86583856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23073988" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86583856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23073988" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86583856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23073988" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86583856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23073988" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86583856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23073988" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86583856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23073988" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86583856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92516615">
+  <w:abstractNum w:abstractNumId="99275124">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30884505">
+    <w:lvl w:ilvl="0" w:tplc="75906950">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14898,55 +14898,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92516615">
-    <w:abstractNumId w:val="92516615"/>
+  <w:num w:numId="99275124">
+    <w:abstractNumId w:val="99275124"/>
   </w:num>
-  <w:num w:numId="92516616">
-    <w:abstractNumId w:val="92516616"/>
+  <w:num w:numId="99275125">
+    <w:abstractNumId w:val="99275125"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26496,51 +26496,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId816781469" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId289584881" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId431669eaa7120b2d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/" TargetMode="External"/><Relationship Id="rId686369eaa7120b342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/categorization" TargetMode="External"/><Relationship Id="rId359169eaa7120b562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/photos" TargetMode="External"/><Relationship Id="rId648169eaa71210a5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId564969eaa71212510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11111223" TargetMode="External"/><Relationship Id="rId460169eaa71212bc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId347269eaa7120b443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId347269eaa7120b443.jpg"/><Relationship Id="rId892869eaa7120e605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId892869eaa7120e605.jpg"/><Relationship Id="rId679069eaa71212f6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId679069eaa71212f6e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId621558993" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId196859551" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71506a1fbef7d7402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/" TargetMode="External"/><Relationship Id="rId48156a1fbef7d7470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/categorization" TargetMode="External"/><Relationship Id="rId94746a1fbef7d7e58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/photos" TargetMode="External"/><Relationship Id="rId53666a1fbef7dc7fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId69256a1fbef7ddda6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11111223" TargetMode="External"/><Relationship Id="rId23836a1fbef7de31a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41296a1fbef7d7d08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41296a1fbef7d7d08.jpg"/><Relationship Id="rId13506a1fbef7da972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13506a1fbef7da972.jpg"/><Relationship Id="rId12036a1fbef7de3c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12036a1fbef7de3c4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>