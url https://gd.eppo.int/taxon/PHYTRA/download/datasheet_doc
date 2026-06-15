--- v11 (2026-06-03)
+++ v12 (2026-06-15)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> sudden oak death</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71506a1fbef7d7402" w:history="1">
+            <w:hyperlink r:id="rId41206a2fbd065491e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48156a1fbef7d7470" w:history="1">
+            <w:hyperlink r:id="rId12776a2fbd065498e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73906307" name="name32196a1fbef7d7d0a" descr="10915.jpg"/>
+                  <wp:docPr id="5891227" name="name51276a2fbd06552e2" descr="10915.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10915.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41296a1fbef7d7d08" cstate="print"/>
+                          <a:blip r:embed="rId32256a2fbd06552df" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId94746a1fbef7d7e58" w:history="1">
+            <w:hyperlink r:id="rId76156a2fbd0655470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5148,63 +5148,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12495750" name="name61106a1fbef7da975" descr="PHYTRA_distribution_map.jpg"/>
+            <wp:docPr id="30358520" name="name54146a2fbd0658ce4" descr="PHYTRA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTRA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13506a1fbef7da972" cstate="print"/>
+                    <a:blip r:embed="rId29166a2fbd0658cde" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -9620,51 +9620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53666a1fbef7dc7fc" w:history="1">
+      <w:hyperlink r:id="rId27256a2fbd065b88b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTRA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 07/Aug/2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12951,51 +12951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69256a1fbef7ddda6" w:history="1">
+      <w:hyperlink r:id="rId56866a2fbd065ce6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11111223</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13805,51 +13805,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora ramorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23836a1fbef7de31a" w:history="1">
+      <w:hyperlink r:id="rId81026a2fbd065d3f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13862,63 +13862,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56445159" name="name34216a1fbef7de3c5" descr="eu_funding_250.png"/>
+            <wp:docPr id="25321634" name="name60306a2fbd065d4cb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12036a1fbef7de3c4" cstate="print"/>
+                    <a:blip r:embed="rId60026a2fbd065d4ca" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -14016,137 +14016,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99275125">
+  <w:abstractNum w:abstractNumId="86845686">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86583856">
+    <w:lvl w:ilvl="0" w:tplc="56149560">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86583856" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56149560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86583856" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56149560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86583856" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56149560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86583856" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56149560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86583856" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56149560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86583856" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56149560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86583856" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56149560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86583856" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56149560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99275124">
+  <w:abstractNum w:abstractNumId="86845685">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75906950">
+    <w:lvl w:ilvl="0" w:tplc="42077136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14898,55 +14898,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99275124">
-    <w:abstractNumId w:val="99275124"/>
+  <w:num w:numId="86845685">
+    <w:abstractNumId w:val="86845685"/>
   </w:num>
-  <w:num w:numId="99275125">
-    <w:abstractNumId w:val="99275125"/>
+  <w:num w:numId="86845686">
+    <w:abstractNumId w:val="86845686"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26496,51 +26496,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId621558993" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId196859551" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71506a1fbef7d7402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/" TargetMode="External"/><Relationship Id="rId48156a1fbef7d7470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/categorization" TargetMode="External"/><Relationship Id="rId94746a1fbef7d7e58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/photos" TargetMode="External"/><Relationship Id="rId53666a1fbef7dc7fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId69256a1fbef7ddda6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11111223" TargetMode="External"/><Relationship Id="rId23836a1fbef7de31a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41296a1fbef7d7d08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41296a1fbef7d7d08.jpg"/><Relationship Id="rId13506a1fbef7da972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13506a1fbef7da972.jpg"/><Relationship Id="rId12036a1fbef7de3c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12036a1fbef7de3c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId204396719" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId694744227" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41206a2fbd065491e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/" TargetMode="External"/><Relationship Id="rId12776a2fbd065498e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/categorization" TargetMode="External"/><Relationship Id="rId76156a2fbd0655470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/photos" TargetMode="External"/><Relationship Id="rId27256a2fbd065b88b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId56866a2fbd065ce6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11111223" TargetMode="External"/><Relationship Id="rId81026a2fbd065d3f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32256a2fbd06552df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32256a2fbd06552df.jpg"/><Relationship Id="rId29166a2fbd0658cde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29166a2fbd0658cde.jpg"/><Relationship Id="rId60026a2fbd065d4ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60026a2fbd065d4ca.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>