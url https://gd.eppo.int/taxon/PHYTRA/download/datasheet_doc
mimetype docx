--- v12 (2026-06-15)
+++ v13 (2026-07-13)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> sudden oak death</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41206a2fbd065491e" w:history="1">
+            <w:hyperlink r:id="rId32506a5502a200b0f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12776a2fbd065498e" w:history="1">
+            <w:hyperlink r:id="rId88286a5502a200b7d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="5891227" name="name51276a2fbd06552e2" descr="10915.jpg"/>
+                  <wp:docPr id="98013962" name="name42746a5502a200ff1" descr="10915.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10915.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32256a2fbd06552df" cstate="print"/>
+                          <a:blip r:embed="rId36646a5502a200fef" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId76156a2fbd0655470" w:history="1">
+            <w:hyperlink r:id="rId95116a5502a20117f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5148,63 +5148,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30358520" name="name54146a2fbd0658ce4" descr="PHYTRA_distribution_map.jpg"/>
+            <wp:docPr id="31479050" name="name22336a5502a203b09" descr="PHYTRA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTRA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29166a2fbd0658cde" cstate="print"/>
+                    <a:blip r:embed="rId38646a5502a203b05" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -9620,51 +9620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27256a2fbd065b88b" w:history="1">
+      <w:hyperlink r:id="rId73116a5502a2059e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTRA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 07/Aug/2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12951,51 +12951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56866a2fbd065ce6e" w:history="1">
+      <w:hyperlink r:id="rId36706a5502a206f8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11111223</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13805,51 +13805,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora ramorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81026a2fbd065d3f6" w:history="1">
+      <w:hyperlink r:id="rId69286a5502a207514" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13862,63 +13862,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25321634" name="name60306a2fbd065d4cb" descr="eu_funding_250.png"/>
+            <wp:docPr id="23690031" name="name30666a5502a2075be" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60026a2fbd065d4ca" cstate="print"/>
+                    <a:blip r:embed="rId39336a5502a2075bd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -14016,137 +14016,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86845686">
+  <w:abstractNum w:abstractNumId="92230785">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56149560">
+    <w:lvl w:ilvl="0" w:tplc="40002417">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56149560" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40002417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56149560" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40002417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56149560" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40002417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56149560" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40002417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56149560" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40002417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56149560" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40002417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56149560" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40002417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56149560" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40002417" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86845685">
+  <w:abstractNum w:abstractNumId="92230784">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42077136">
+    <w:lvl w:ilvl="0" w:tplc="22938686">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14898,55 +14898,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86845685">
-    <w:abstractNumId w:val="86845685"/>
+  <w:num w:numId="92230784">
+    <w:abstractNumId w:val="92230784"/>
   </w:num>
-  <w:num w:numId="86845686">
-    <w:abstractNumId w:val="86845686"/>
+  <w:num w:numId="92230785">
+    <w:abstractNumId w:val="92230785"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26496,51 +26496,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId204396719" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId694744227" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41206a2fbd065491e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/" TargetMode="External"/><Relationship Id="rId12776a2fbd065498e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/categorization" TargetMode="External"/><Relationship Id="rId76156a2fbd0655470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/photos" TargetMode="External"/><Relationship Id="rId27256a2fbd065b88b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId56866a2fbd065ce6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11111223" TargetMode="External"/><Relationship Id="rId81026a2fbd065d3f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32256a2fbd06552df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32256a2fbd06552df.jpg"/><Relationship Id="rId29166a2fbd0658cde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29166a2fbd0658cde.jpg"/><Relationship Id="rId60026a2fbd065d4ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60026a2fbd065d4ca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId439647374" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId313438839" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32506a5502a200b0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/" TargetMode="External"/><Relationship Id="rId88286a5502a200b7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/categorization" TargetMode="External"/><Relationship Id="rId95116a5502a20117f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/photos" TargetMode="External"/><Relationship Id="rId73116a5502a2059e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId36706a5502a206f8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11111223" TargetMode="External"/><Relationship Id="rId69286a5502a207514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36646a5502a200fef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36646a5502a200fef.jpg"/><Relationship Id="rId38646a5502a203b05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38646a5502a203b05.jpg"/><Relationship Id="rId39336a5502a2075bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39336a5502a2075bd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>