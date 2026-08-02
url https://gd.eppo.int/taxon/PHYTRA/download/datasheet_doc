--- v13 (2026-07-13)
+++ v14 (2026-08-02)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> sudden oak death</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32506a5502a200b0f" w:history="1">
+            <w:hyperlink r:id="rId31276a6f969f9c543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88286a5502a200b7d" w:history="1">
+            <w:hyperlink r:id="rId97326a6f969f9c5b2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98013962" name="name42746a5502a200ff1" descr="10915.jpg"/>
+                  <wp:docPr id="61926238" name="name79326a6f969f9d0c1" descr="10915.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10915.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36646a5502a200fef" cstate="print"/>
+                          <a:blip r:embed="rId35936a6f969f9d0bf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId95116a5502a20117f" w:history="1">
+            <w:hyperlink r:id="rId81746a6f969f9d4be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5148,63 +5148,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31479050" name="name22336a5502a203b09" descr="PHYTRA_distribution_map.jpg"/>
+            <wp:docPr id="43776567" name="name64236a6f969fa0f2a" descr="PHYTRA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTRA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38646a5502a203b05" cstate="print"/>
+                    <a:blip r:embed="rId29066a6f969fa0f28" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -9620,51 +9620,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73116a5502a2059e3" w:history="1">
+      <w:hyperlink r:id="rId56466a6f969fa3035" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTRA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 07/Aug/2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12951,51 +12951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36706a5502a206f8c" w:history="1">
+      <w:hyperlink r:id="rId84436a6f969fa45c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11111223</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13805,51 +13805,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora ramorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69286a5502a207514" w:history="1">
+      <w:hyperlink r:id="rId90566a6f969fa4b3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13862,63 +13862,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23690031" name="name30666a5502a2075be" descr="eu_funding_250.png"/>
+            <wp:docPr id="27507526" name="name29496a6f969fa4c1d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39336a5502a2075bd" cstate="print"/>
+                    <a:blip r:embed="rId25616a6f969fa4c1c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -14016,137 +14016,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92230785">
+  <w:abstractNum w:abstractNumId="19277367">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40002417">
+    <w:lvl w:ilvl="0" w:tplc="86590254">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40002417" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86590254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40002417" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86590254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40002417" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86590254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40002417" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86590254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40002417" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86590254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40002417" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86590254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40002417" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86590254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40002417" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86590254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92230784">
+  <w:abstractNum w:abstractNumId="19277366">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22938686">
+    <w:lvl w:ilvl="0" w:tplc="60019712">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14898,55 +14898,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92230784">
-    <w:abstractNumId w:val="92230784"/>
+  <w:num w:numId="19277366">
+    <w:abstractNumId w:val="19277366"/>
   </w:num>
-  <w:num w:numId="92230785">
-    <w:abstractNumId w:val="92230785"/>
+  <w:num w:numId="19277367">
+    <w:abstractNumId w:val="19277367"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26496,51 +26496,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId439647374" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId313438839" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32506a5502a200b0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/" TargetMode="External"/><Relationship Id="rId88286a5502a200b7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/categorization" TargetMode="External"/><Relationship Id="rId95116a5502a20117f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/photos" TargetMode="External"/><Relationship Id="rId73116a5502a2059e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId36706a5502a206f8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11111223" TargetMode="External"/><Relationship Id="rId69286a5502a207514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36646a5502a200fef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36646a5502a200fef.jpg"/><Relationship Id="rId38646a5502a203b05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38646a5502a203b05.jpg"/><Relationship Id="rId39336a5502a2075bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39336a5502a2075bd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId404121524" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId386448372" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31276a6f969f9c543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/" TargetMode="External"/><Relationship Id="rId97326a6f969f9c5b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/categorization" TargetMode="External"/><Relationship Id="rId81746a6f969f9d4be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/photos" TargetMode="External"/><Relationship Id="rId56466a6f969fa3035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId84436a6f969fa45c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11111223" TargetMode="External"/><Relationship Id="rId90566a6f969fa4b3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35936a6f969f9d0bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35936a6f969f9d0bf.jpg"/><Relationship Id="rId29066a6f969fa0f28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29066a6f969fa0f28.jpg"/><Relationship Id="rId25616a6f969fa4c1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25616a6f969fa4c1c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>