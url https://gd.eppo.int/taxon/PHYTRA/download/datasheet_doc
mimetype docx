--- v14 (2026-08-02)
+++ v15 (2026-08-22)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> sudden oak death</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31276a6f969f9c543" w:history="1">
+            <w:hyperlink r:id="rId68536a8a19c1239c5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97326a6f969f9c5b2" w:history="1">
+            <w:hyperlink r:id="rId74406a8a19c123a35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61926238" name="name79326a6f969f9d0c1" descr="10915.jpg"/>
+                  <wp:docPr id="79378062" name="name53536a8a19c124578" descr="10915.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10915.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId35936a6f969f9d0bf" cstate="print"/>
+                          <a:blip r:embed="rId96056a8a19c124576" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId81746a6f969f9d4be" w:history="1">
+            <w:hyperlink r:id="rId75366a8a19c1246d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1843,50 +1843,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ceanothus thyrsiflorus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ceratonia siliqua</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cercis chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chamaecyparis lawsoniana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5148,63 +5168,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43776567" name="name64236a6f969fa0f2a" descr="PHYTRA_distribution_map.jpg"/>
+            <wp:docPr id="82221135" name="name68186a8a19c1272bd" descr="PHYTRA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTRA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29066a6f969fa0f28" cstate="print"/>
+                    <a:blip r:embed="rId80716a8a19c1272b8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -9620,51 +9640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56466a6f969fa3035" w:history="1">
+      <w:hyperlink r:id="rId26736a8a19c129256" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTRA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 07/Aug/2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12951,51 +12971,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84436a6f969fa45c1" w:history="1">
+      <w:hyperlink r:id="rId14296a8a19c12a895" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11111223</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13805,51 +13825,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora ramorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90566a6f969fa4b3b" w:history="1">
+      <w:hyperlink r:id="rId92486a8a19c12ae3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13862,63 +13882,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27507526" name="name29496a6f969fa4c1d" descr="eu_funding_250.png"/>
+            <wp:docPr id="61979860" name="name82306a8a19c12b332" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25616a6f969fa4c1c" cstate="print"/>
+                    <a:blip r:embed="rId11636a8a19c12b330" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -14016,137 +14036,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19277367">
+  <w:abstractNum w:abstractNumId="65473573">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86590254">
+    <w:lvl w:ilvl="0" w:tplc="69980798">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86590254" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69980798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86590254" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69980798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86590254" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69980798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86590254" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69980798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86590254" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69980798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86590254" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69980798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86590254" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69980798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86590254" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69980798" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19277366">
+  <w:abstractNum w:abstractNumId="65473572">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60019712">
+    <w:lvl w:ilvl="0" w:tplc="51188895">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14898,55 +14918,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19277366">
-    <w:abstractNumId w:val="19277366"/>
+  <w:num w:numId="65473572">
+    <w:abstractNumId w:val="65473572"/>
   </w:num>
-  <w:num w:numId="19277367">
-    <w:abstractNumId w:val="19277367"/>
+  <w:num w:numId="65473573">
+    <w:abstractNumId w:val="65473573"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26496,51 +26516,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId404121524" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId386448372" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31276a6f969f9c543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/" TargetMode="External"/><Relationship Id="rId97326a6f969f9c5b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/categorization" TargetMode="External"/><Relationship Id="rId81746a6f969f9d4be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/photos" TargetMode="External"/><Relationship Id="rId56466a6f969fa3035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId84436a6f969fa45c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11111223" TargetMode="External"/><Relationship Id="rId90566a6f969fa4b3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35936a6f969f9d0bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35936a6f969f9d0bf.jpg"/><Relationship Id="rId29066a6f969fa0f28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29066a6f969fa0f28.jpg"/><Relationship Id="rId25616a6f969fa4c1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25616a6f969fa4c1c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId288140283" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId133625152" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68536a8a19c1239c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/" TargetMode="External"/><Relationship Id="rId74406a8a19c123a35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/categorization" TargetMode="External"/><Relationship Id="rId75366a8a19c1246d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/photos" TargetMode="External"/><Relationship Id="rId26736a8a19c129256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId14296a8a19c12a895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11111223" TargetMode="External"/><Relationship Id="rId92486a8a19c12ae3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96056a8a19c124576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96056a8a19c124576.jpg"/><Relationship Id="rId80716a8a19c1272b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80716a8a19c1272b8.jpg"/><Relationship Id="rId11636a8a19c12b330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11636a8a19c12b330.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>