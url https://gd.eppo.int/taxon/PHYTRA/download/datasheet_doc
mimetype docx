--- v15 (2026-08-22)
+++ v16 (2026-09-12)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> sudden oak death</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68536a8a19c1239c5" w:history="1">
+            <w:hyperlink r:id="rId13446aa5446ef1619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II A), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74406a8a19c123a35" w:history="1">
+            <w:hyperlink r:id="rId73306aa5446ef168a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTRA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79378062" name="name53536a8a19c124578" descr="10915.jpg"/>
+                  <wp:docPr id="28544321" name="name59496aa5446ef2079" descr="10915.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10915.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId96056a8a19c124576" cstate="print"/>
+                          <a:blip r:embed="rId63166aa5446ef2078" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId75366a8a19c1246d5" w:history="1">
+            <w:hyperlink r:id="rId75586aa5446ef2195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5168,63 +5168,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82221135" name="name68186a8a19c1272bd" descr="PHYTRA_distribution_map.jpg"/>
+            <wp:docPr id="74043113" name="name89546aa5446f009fb" descr="PHYTRA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTRA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80716a8a19c1272b8" cstate="print"/>
+                    <a:blip r:embed="rId84726aa5446f009f8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -9640,51 +9640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26736a8a19c129256" w:history="1">
+      <w:hyperlink r:id="rId50016aa5446f02ab1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTRA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 07/Aug/2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12971,51 +12971,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1223. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14296a8a19c12a895" w:history="1">
+      <w:hyperlink r:id="rId42426aa5446f04151" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/f11111223</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -13825,51 +13825,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora ramorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92486a8a19c12ae3e" w:history="1">
+      <w:hyperlink r:id="rId59636aa5446f04777" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -13882,63 +13882,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61979860" name="name82306a8a19c12b332" descr="eu_funding_250.png"/>
+            <wp:docPr id="45977711" name="name35056aa5446f04c46" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11636a8a19c12b330" cstate="print"/>
+                    <a:blip r:embed="rId52646aa5446f04c44" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -14036,137 +14036,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65473573">
+  <w:abstractNum w:abstractNumId="95096777">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69980798">
+    <w:lvl w:ilvl="0" w:tplc="82311031">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69980798" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="82311031" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69980798" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="82311031" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69980798" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="82311031" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69980798" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="82311031" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69980798" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="82311031" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69980798" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="82311031" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69980798" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="82311031" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69980798" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82311031" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65473572">
+  <w:abstractNum w:abstractNumId="95096776">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51188895">
+    <w:lvl w:ilvl="0" w:tplc="80477624">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -14918,55 +14918,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65473572">
-    <w:abstractNumId w:val="65473572"/>
+  <w:num w:numId="95096776">
+    <w:abstractNumId w:val="95096776"/>
   </w:num>
-  <w:num w:numId="65473573">
-    <w:abstractNumId w:val="65473573"/>
+  <w:num w:numId="95096777">
+    <w:abstractNumId w:val="95096777"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -26516,51 +26516,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId288140283" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId133625152" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68536a8a19c1239c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/" TargetMode="External"/><Relationship Id="rId74406a8a19c123a35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/categorization" TargetMode="External"/><Relationship Id="rId75366a8a19c1246d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/photos" TargetMode="External"/><Relationship Id="rId26736a8a19c129256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId14296a8a19c12a895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11111223" TargetMode="External"/><Relationship Id="rId92486a8a19c12ae3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96056a8a19c124576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96056a8a19c124576.jpg"/><Relationship Id="rId80716a8a19c1272b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80716a8a19c1272b8.jpg"/><Relationship Id="rId11636a8a19c12b330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11636a8a19c12b330.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId180445586" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId417094006" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13446aa5446ef1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/" TargetMode="External"/><Relationship Id="rId73306aa5446ef168a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/categorization" TargetMode="External"/><Relationship Id="rId75586aa5446ef2195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/photos" TargetMode="External"/><Relationship Id="rId50016aa5446f02ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId42426aa5446f04151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/f11111223" TargetMode="External"/><Relationship Id="rId59636aa5446f04777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63166aa5446ef2078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63166aa5446ef2078.jpg"/><Relationship Id="rId84726aa5446f009f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84726aa5446f009f8.jpg"/><Relationship Id="rId52646aa5446f04c44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52646aa5446f04c44.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>