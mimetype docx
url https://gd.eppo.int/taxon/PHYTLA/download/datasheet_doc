--- v16 (2026-09-14)
+++ v17 (2026-10-04)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> root rot of Chamaecyparis</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20516aa73eddc8661" w:history="1">
+            <w:hyperlink r:id="rId51046ac1f70b14020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91426aa73eddc86a4" w:history="1">
+            <w:hyperlink r:id="rId22136ac1f70b1407b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22301898" name="name30026aa73eddc8e52" descr="3967.jpg"/>
+                  <wp:docPr id="30730833" name="name39686ac1f70b147ab" descr="3967.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3967.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31376aa73eddc8e50" cstate="print"/>
+                          <a:blip r:embed="rId24246ac1f70b147a9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId90306aa73eddc8f3e" w:history="1">
+            <w:hyperlink r:id="rId76556ac1f70b14915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2268,63 +2268,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29163950" name="name41216aa73eddca910" descr="PHYTLA_distribution_map.jpg"/>
+            <wp:docPr id="15595059" name="name21216ac1f70b165f1" descr="PHYTLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77616aa73eddca90d" cstate="print"/>
+                    <a:blip r:embed="rId42006ac1f70b165eb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5669,51 +5669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Port-Orford-cedar root disease). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36316aa73eddcc01d" w:history="1">
+      <w:hyperlink r:id="rId37586ac1f70b17fa2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/40973</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5866,51 +5866,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2006) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. OEPP/EPPO </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68136aa73eddcc172" w:history="1">
+      <w:hyperlink r:id="rId73586ac1f70b180ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5965,51 +5965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 397–409. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52036aa73eddcc213" w:history="1">
+      <w:hyperlink r:id="rId70836ac1f70b18197" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6229,51 +6229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The IUCN Red List of Threatened Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2013: e.T34004A2840024. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49886aa73eddcc3c3" w:history="1">
+      <w:hyperlink r:id="rId68006ac1f70b1840d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6326,51 +6326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forestry Research (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Factsheet. The Research Agency of the Forestry Commission UK, 11_0160_Leaflet P-lateralis Factsheet, 3pp., Crown Copyright, courtesy Forestry Commission (2021). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52016aa73eddcc463" w:history="1">
+      <w:hyperlink r:id="rId53376ac1f70b184e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6485,51 +6485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 19–28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49806aa73eddcc564" w:history="1">
+      <w:hyperlink r:id="rId90356ac1f70b18625" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2012.00788.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88126aa73eddcc89d" w:history="1">
+      <w:hyperlink r:id="rId40286ac1f70b189a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/jof7030226</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7743,51 +7743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 417–424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64336aa73eddccd5f" w:history="1">
+      <w:hyperlink r:id="rId81316ac1f70b18e7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2010.00688.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7842,51 +7842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. New Disease Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66826aa73eddccdfe" w:history="1">
+      <w:hyperlink r:id="rId29416ac1f70b18f1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5197/j.2044-0588.2014.029.015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7921,51 +7921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a new host for Phytophthora lateralis. New Disease Report </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98826aa73eddcce7c" w:history="1">
+      <w:hyperlink r:id="rId38126ac1f70b18f9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ndrs.org.uk/article.php?id=024008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8078,51 +8078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34356aa73eddccf7a" w:history="1">
+      <w:hyperlink r:id="rId16336ac1f70b19099" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ppp3.10081</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8437,51 +8437,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 112-126. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13366aa73eddcd1f0" w:history="1">
+      <w:hyperlink r:id="rId50406ac1f70b192df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2016.10.002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8645,51 +8645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95276aa73eddcd346" w:history="1">
+      <w:hyperlink r:id="rId76056ac1f70b19435" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8775,88 +8775,88 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 43-47. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48126aa73eddcd417" w:history="1">
+      <w:hyperlink r:id="rId48766ac1f70b19507" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02234.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24906004" name="name77766aa73eddcd49c" descr="eu_funding_250.png"/>
+            <wp:docPr id="15078857" name="name25876ac1f70b195ba" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67736aa73eddcd49a" cstate="print"/>
+                    <a:blip r:embed="rId20016ac1f70b195b9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8954,137 +8954,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75620752">
+  <w:abstractNum w:abstractNumId="67719181">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30390846">
+    <w:lvl w:ilvl="0" w:tplc="68606505">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30390846" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68606505" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30390846" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68606505" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30390846" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68606505" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30390846" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68606505" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30390846" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68606505" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30390846" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68606505" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30390846" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68606505" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30390846" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68606505" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75620751">
+  <w:abstractNum w:abstractNumId="67719180">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55152188">
+    <w:lvl w:ilvl="0" w:tplc="82933487">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9836,55 +9836,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75620751">
-    <w:abstractNumId w:val="75620751"/>
+  <w:num w:numId="67719180">
+    <w:abstractNumId w:val="67719180"/>
   </w:num>
-  <w:num w:numId="75620752">
-    <w:abstractNumId w:val="75620752"/>
+  <w:num w:numId="67719181">
+    <w:abstractNumId w:val="67719181"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21434,51 +21434,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId666234554" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId957706198" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20516aa73eddc8661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/" TargetMode="External"/><Relationship Id="rId91426aa73eddc86a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/categorization" TargetMode="External"/><Relationship Id="rId90306aa73eddc8f3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/photos" TargetMode="External"/><Relationship Id="rId36316aa73eddcc01d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40973" TargetMode="External"/><Relationship Id="rId68136aa73eddcc172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm" TargetMode="External"/><Relationship Id="rId52036aa73eddcc213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250" TargetMode="External"/><Relationship Id="rId49886aa73eddcc3c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en" TargetMode="External"/><Relationship Id="rId52016aa73eddcc463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/" TargetMode="External"/><Relationship Id="rId49806aa73eddcc564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2012.00788.x" TargetMode="External"/><Relationship Id="rId88126aa73eddcc89d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/jof7030226" TargetMode="External"/><Relationship Id="rId64336aa73eddccd5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2010.00688.x" TargetMode="External"/><Relationship Id="rId66826aa73eddccdfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2014.029.015" TargetMode="External"/><Relationship Id="rId98826aa73eddcce7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/article.php?id=024008" TargetMode="External"/><Relationship Id="rId34356aa73eddccf7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ppp3.10081" TargetMode="External"/><Relationship Id="rId13366aa73eddcd1f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.10.002" TargetMode="External"/><Relationship Id="rId95276aa73eddcd346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48126aa73eddcd417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02234.x" TargetMode="External"/><Relationship Id="rId31376aa73eddc8e50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31376aa73eddc8e50.jpg"/><Relationship Id="rId77616aa73eddca90d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77616aa73eddca90d.jpg"/><Relationship Id="rId67736aa73eddcd49a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67736aa73eddcd49a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId371431723" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId959406068" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51046ac1f70b14020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/" TargetMode="External"/><Relationship Id="rId22136ac1f70b1407b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/categorization" TargetMode="External"/><Relationship Id="rId76556ac1f70b14915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/photos" TargetMode="External"/><Relationship Id="rId37586ac1f70b17fa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40973" TargetMode="External"/><Relationship Id="rId73586ac1f70b180ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm" TargetMode="External"/><Relationship Id="rId70836ac1f70b18197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250" TargetMode="External"/><Relationship Id="rId68006ac1f70b1840d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en" TargetMode="External"/><Relationship Id="rId53376ac1f70b184e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/" TargetMode="External"/><Relationship Id="rId90356ac1f70b18625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2012.00788.x" TargetMode="External"/><Relationship Id="rId40286ac1f70b189a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/jof7030226" TargetMode="External"/><Relationship Id="rId81316ac1f70b18e7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2010.00688.x" TargetMode="External"/><Relationship Id="rId29416ac1f70b18f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2014.029.015" TargetMode="External"/><Relationship Id="rId38126ac1f70b18f9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/article.php?id=024008" TargetMode="External"/><Relationship Id="rId16336ac1f70b19099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ppp3.10081" TargetMode="External"/><Relationship Id="rId50406ac1f70b192df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.10.002" TargetMode="External"/><Relationship Id="rId76056ac1f70b19435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48766ac1f70b19507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02234.x" TargetMode="External"/><Relationship Id="rId24246ac1f70b147a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24246ac1f70b147a9.jpg"/><Relationship Id="rId42006ac1f70b165eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42006ac1f70b165eb.jpg"/><Relationship Id="rId20016ac1f70b195b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20016ac1f70b195b9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>