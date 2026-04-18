--- v7 (2026-03-25)
+++ v8 (2026-04-18)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> root rot of Chamaecyparis</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789369c46fc903f33" w:history="1">
+            <w:hyperlink r:id="rId833369e325445e017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545369c46fc903f7a" w:history="1">
+            <w:hyperlink r:id="rId377169e325445e05b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30115162" name="name981369c46fc904726" descr="3967.jpg"/>
+                  <wp:docPr id="62550943" name="name296869e325445e7d9" descr="3967.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3967.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId438369c46fc904724" cstate="print"/>
+                          <a:blip r:embed="rId153269e325445e7d7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId976269c46fc904838" w:history="1">
+            <w:hyperlink r:id="rId935269e325445e92e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2268,63 +2268,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29546146" name="name162769c46fc906503" descr="PHYTLA_distribution_map.jpg"/>
+            <wp:docPr id="36891561" name="name663869e3254460503" descr="PHYTLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId626569c46fc9064ff" cstate="print"/>
+                    <a:blip r:embed="rId203669e32544604fe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5669,51 +5669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Port-Orford-cedar root disease). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId490369c46fc907d28" w:history="1">
+      <w:hyperlink r:id="rId560869e3254462245" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/40973</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5866,51 +5866,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2006) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. OEPP/EPPO </w:t>
       </w:r>
-      <w:hyperlink r:id="rId409569c46fc907e81" w:history="1">
+      <w:hyperlink r:id="rId301369e325446238c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5965,51 +5965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 397–409. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId417869c46fc907f2c" w:history="1">
+      <w:hyperlink r:id="rId421469e3254462429" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6229,51 +6229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The IUCN Red List of Threatened Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2013: e.T34004A2840024. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId877669c46fc9080de" w:history="1">
+      <w:hyperlink r:id="rId186169e32544625cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6326,51 +6326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forestry Research (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Factsheet. The Research Agency of the Forestry Commission UK, 11_0160_Leaflet P-lateralis Factsheet, 3pp., Crown Copyright, courtesy Forestry Commission (2021). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId581269c46fc90817f" w:history="1">
+      <w:hyperlink r:id="rId208769e325446266c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6485,51 +6485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 19–28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId225469c46fc908283" w:history="1">
+      <w:hyperlink r:id="rId886369e325446276e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2012.00788.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId738469c46fc9085e8" w:history="1">
+      <w:hyperlink r:id="rId482369e3254462aee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/jof7030226</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7743,51 +7743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 417–424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId780169c46fc908ad8" w:history="1">
+      <w:hyperlink r:id="rId477569e3254462fc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2010.00688.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7842,51 +7842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. New Disease Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId580569c46fc908b79" w:history="1">
+      <w:hyperlink r:id="rId977269e325446305e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5197/j.2044-0588.2014.029.015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7921,51 +7921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a new host for Phytophthora lateralis. New Disease Report </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId169269c46fc908c0d" w:history="1">
+      <w:hyperlink r:id="rId848969e32544630dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ndrs.org.uk/article.php?id=024008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8078,51 +8078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId157269c46fc908d26" w:history="1">
+      <w:hyperlink r:id="rId398569e32544631d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ppp3.10081</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8437,51 +8437,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 112-126. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId563269c46fc908f84" w:history="1">
+      <w:hyperlink r:id="rId293669e325446341b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2016.10.002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8645,51 +8645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId290769c46fc9090e7" w:history="1">
+      <w:hyperlink r:id="rId967269e3254463574" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8775,88 +8775,88 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 43-47. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId319669c46fc9091b6" w:history="1">
+      <w:hyperlink r:id="rId474169e3254463643" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02234.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46081820" name="name737169c46fc90923f" descr="eu_funding_250.png"/>
+            <wp:docPr id="56033303" name="name354469e32544636eb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId608769c46fc90923e" cstate="print"/>
+                    <a:blip r:embed="rId340069e32544636ea" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8954,137 +8954,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93582244">
+  <w:abstractNum w:abstractNumId="71729947">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23354232">
+    <w:lvl w:ilvl="0" w:tplc="15950590">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23354232" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15950590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23354232" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15950590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23354232" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15950590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23354232" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15950590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23354232" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15950590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23354232" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15950590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23354232" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15950590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23354232" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15950590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93582243">
+  <w:abstractNum w:abstractNumId="71729946">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93459505">
+    <w:lvl w:ilvl="0" w:tplc="17487823">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9836,55 +9836,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93582243">
-    <w:abstractNumId w:val="93582243"/>
+  <w:num w:numId="71729946">
+    <w:abstractNumId w:val="71729946"/>
   </w:num>
-  <w:num w:numId="93582244">
-    <w:abstractNumId w:val="93582244"/>
+  <w:num w:numId="71729947">
+    <w:abstractNumId w:val="71729947"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21434,51 +21434,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId674132692" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId870609977" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId789369c46fc903f33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/" TargetMode="External"/><Relationship Id="rId545369c46fc903f7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/categorization" TargetMode="External"/><Relationship Id="rId976269c46fc904838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/photos" TargetMode="External"/><Relationship Id="rId490369c46fc907d28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40973" TargetMode="External"/><Relationship Id="rId409569c46fc907e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm" TargetMode="External"/><Relationship Id="rId417869c46fc907f2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250" TargetMode="External"/><Relationship Id="rId877669c46fc9080de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en" TargetMode="External"/><Relationship Id="rId581269c46fc90817f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/" TargetMode="External"/><Relationship Id="rId225469c46fc908283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2012.00788.x" TargetMode="External"/><Relationship Id="rId738469c46fc9085e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/jof7030226" TargetMode="External"/><Relationship Id="rId780169c46fc908ad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2010.00688.x" TargetMode="External"/><Relationship Id="rId580569c46fc908b79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2014.029.015" TargetMode="External"/><Relationship Id="rId169269c46fc908c0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/article.php?id=024008" TargetMode="External"/><Relationship Id="rId157269c46fc908d26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ppp3.10081" TargetMode="External"/><Relationship Id="rId563269c46fc908f84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.10.002" TargetMode="External"/><Relationship Id="rId290769c46fc9090e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId319669c46fc9091b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02234.x" TargetMode="External"/><Relationship Id="rId438369c46fc904724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId438369c46fc904724.jpg"/><Relationship Id="rId626569c46fc9064ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId626569c46fc9064ff.jpg"/><Relationship Id="rId608769c46fc90923e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId608769c46fc90923e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId438727010" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId812276489" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId833369e325445e017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/" TargetMode="External"/><Relationship Id="rId377169e325445e05b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/categorization" TargetMode="External"/><Relationship Id="rId935269e325445e92e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/photos" TargetMode="External"/><Relationship Id="rId560869e3254462245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40973" TargetMode="External"/><Relationship Id="rId301369e325446238c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm" TargetMode="External"/><Relationship Id="rId421469e3254462429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250" TargetMode="External"/><Relationship Id="rId186169e32544625cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en" TargetMode="External"/><Relationship Id="rId208769e325446266c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/" TargetMode="External"/><Relationship Id="rId886369e325446276e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2012.00788.x" TargetMode="External"/><Relationship Id="rId482369e3254462aee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/jof7030226" TargetMode="External"/><Relationship Id="rId477569e3254462fc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2010.00688.x" TargetMode="External"/><Relationship Id="rId977269e325446305e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2014.029.015" TargetMode="External"/><Relationship Id="rId848969e32544630dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/article.php?id=024008" TargetMode="External"/><Relationship Id="rId398569e32544631d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ppp3.10081" TargetMode="External"/><Relationship Id="rId293669e325446341b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.10.002" TargetMode="External"/><Relationship Id="rId967269e3254463574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId474169e3254463643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02234.x" TargetMode="External"/><Relationship Id="rId153269e325445e7d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId153269e325445e7d7.jpg"/><Relationship Id="rId203669e32544604fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId203669e32544604fe.jpg"/><Relationship Id="rId340069e32544636ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId340069e32544636ea.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>