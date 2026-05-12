--- v8 (2026-04-18)
+++ v9 (2026-05-12)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> root rot of Chamaecyparis</w:t>
             </w:r>
-            <w:hyperlink r:id="rId833369e325445e017" w:history="1">
+            <w:hyperlink r:id="rId43446a03a54a9e6b1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377169e325445e05b" w:history="1">
+            <w:hyperlink r:id="rId77876a03a54a9e6f5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62550943" name="name296869e325445e7d9" descr="3967.jpg"/>
+                  <wp:docPr id="84996302" name="name31676a03a54a9e7ae" descr="3967.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3967.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId153269e325445e7d7" cstate="print"/>
+                          <a:blip r:embed="rId24146a03a54a9e7ad" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId935269e325445e92e" w:history="1">
+            <w:hyperlink r:id="rId10196a03a54a9e8b7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2268,63 +2268,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36891561" name="name663869e3254460503" descr="PHYTLA_distribution_map.jpg"/>
+            <wp:docPr id="47797388" name="name21866a03a54aa09da" descr="PHYTLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId203669e32544604fe" cstate="print"/>
+                    <a:blip r:embed="rId89376a03a54aa09d8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5669,51 +5669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Port-Orford-cedar root disease). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId560869e3254462245" w:history="1">
+      <w:hyperlink r:id="rId57746a03a54aa28c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/40973</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5866,51 +5866,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2006) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. OEPP/EPPO </w:t>
       </w:r>
-      <w:hyperlink r:id="rId301369e325446238c" w:history="1">
+      <w:hyperlink r:id="rId54266a03a54aa2a0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5965,51 +5965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 397–409. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId421469e3254462429" w:history="1">
+      <w:hyperlink r:id="rId54316a03a54aa2aa9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6229,51 +6229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The IUCN Red List of Threatened Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2013: e.T34004A2840024. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId186169e32544625cf" w:history="1">
+      <w:hyperlink r:id="rId89676a03a54aa2c5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6326,51 +6326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forestry Research (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Factsheet. The Research Agency of the Forestry Commission UK, 11_0160_Leaflet P-lateralis Factsheet, 3pp., Crown Copyright, courtesy Forestry Commission (2021). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId208769e325446266c" w:history="1">
+      <w:hyperlink r:id="rId76696a03a54aa2d00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6485,51 +6485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 19–28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId886369e325446276e" w:history="1">
+      <w:hyperlink r:id="rId60536a03a54aa2e03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2012.00788.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId482369e3254462aee" w:history="1">
+      <w:hyperlink r:id="rId34456a03a54aa321b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/jof7030226</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7743,51 +7743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 417–424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId477569e3254462fc3" w:history="1">
+      <w:hyperlink r:id="rId79236a03a54aa38bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2010.00688.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7842,51 +7842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. New Disease Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId977269e325446305e" w:history="1">
+      <w:hyperlink r:id="rId23296a03a54aa395c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5197/j.2044-0588.2014.029.015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7921,51 +7921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a new host for Phytophthora lateralis. New Disease Report </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId848969e32544630dc" w:history="1">
+      <w:hyperlink r:id="rId74986a03a54aa39da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ndrs.org.uk/article.php?id=024008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8078,51 +8078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId398569e32544631d4" w:history="1">
+      <w:hyperlink r:id="rId29296a03a54aa3ad4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ppp3.10081</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8437,51 +8437,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 112-126. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId293669e325446341b" w:history="1">
+      <w:hyperlink r:id="rId62106a03a54aa3d15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2016.10.002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8645,51 +8645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId967269e3254463574" w:history="1">
+      <w:hyperlink r:id="rId46496a03a54aa3e69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8775,88 +8775,88 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 43-47. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId474169e3254463643" w:history="1">
+      <w:hyperlink r:id="rId38856a03a54aa3fbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02234.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56033303" name="name354469e32544636eb" descr="eu_funding_250.png"/>
+            <wp:docPr id="98285919" name="name46866a03a54aa4033" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId340069e32544636ea" cstate="print"/>
+                    <a:blip r:embed="rId78306a03a54aa4032" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8954,137 +8954,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71729947">
+  <w:abstractNum w:abstractNumId="17182825">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15950590">
+    <w:lvl w:ilvl="0" w:tplc="73849655">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15950590" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73849655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15950590" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73849655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15950590" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73849655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15950590" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73849655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15950590" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73849655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15950590" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73849655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15950590" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73849655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15950590" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73849655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71729946">
+  <w:abstractNum w:abstractNumId="17182824">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17487823">
+    <w:lvl w:ilvl="0" w:tplc="75459249">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9836,55 +9836,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71729946">
-    <w:abstractNumId w:val="71729946"/>
+  <w:num w:numId="17182824">
+    <w:abstractNumId w:val="17182824"/>
   </w:num>
-  <w:num w:numId="71729947">
-    <w:abstractNumId w:val="71729947"/>
+  <w:num w:numId="17182825">
+    <w:abstractNumId w:val="17182825"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21434,51 +21434,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId438727010" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId812276489" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId833369e325445e017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/" TargetMode="External"/><Relationship Id="rId377169e325445e05b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/categorization" TargetMode="External"/><Relationship Id="rId935269e325445e92e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/photos" TargetMode="External"/><Relationship Id="rId560869e3254462245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40973" TargetMode="External"/><Relationship Id="rId301369e325446238c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm" TargetMode="External"/><Relationship Id="rId421469e3254462429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250" TargetMode="External"/><Relationship Id="rId186169e32544625cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en" TargetMode="External"/><Relationship Id="rId208769e325446266c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/" TargetMode="External"/><Relationship Id="rId886369e325446276e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2012.00788.x" TargetMode="External"/><Relationship Id="rId482369e3254462aee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/jof7030226" TargetMode="External"/><Relationship Id="rId477569e3254462fc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2010.00688.x" TargetMode="External"/><Relationship Id="rId977269e325446305e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2014.029.015" TargetMode="External"/><Relationship Id="rId848969e32544630dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/article.php?id=024008" TargetMode="External"/><Relationship Id="rId398569e32544631d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ppp3.10081" TargetMode="External"/><Relationship Id="rId293669e325446341b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.10.002" TargetMode="External"/><Relationship Id="rId967269e3254463574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId474169e3254463643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02234.x" TargetMode="External"/><Relationship Id="rId153269e325445e7d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId153269e325445e7d7.jpg"/><Relationship Id="rId203669e32544604fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId203669e32544604fe.jpg"/><Relationship Id="rId340069e32544636ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId340069e32544636ea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId959148843" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId415912129" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43446a03a54a9e6b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/" TargetMode="External"/><Relationship Id="rId77876a03a54a9e6f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/categorization" TargetMode="External"/><Relationship Id="rId10196a03a54a9e8b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/photos" TargetMode="External"/><Relationship Id="rId57746a03a54aa28c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40973" TargetMode="External"/><Relationship Id="rId54266a03a54aa2a0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm" TargetMode="External"/><Relationship Id="rId54316a03a54aa2aa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250" TargetMode="External"/><Relationship Id="rId89676a03a54aa2c5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en" TargetMode="External"/><Relationship Id="rId76696a03a54aa2d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/" TargetMode="External"/><Relationship Id="rId60536a03a54aa2e03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2012.00788.x" TargetMode="External"/><Relationship Id="rId34456a03a54aa321b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/jof7030226" TargetMode="External"/><Relationship Id="rId79236a03a54aa38bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2010.00688.x" TargetMode="External"/><Relationship Id="rId23296a03a54aa395c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2014.029.015" TargetMode="External"/><Relationship Id="rId74986a03a54aa39da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/article.php?id=024008" TargetMode="External"/><Relationship Id="rId29296a03a54aa3ad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ppp3.10081" TargetMode="External"/><Relationship Id="rId62106a03a54aa3d15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.10.002" TargetMode="External"/><Relationship Id="rId46496a03a54aa3e69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38856a03a54aa3fbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02234.x" TargetMode="External"/><Relationship Id="rId24146a03a54a9e7ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24146a03a54a9e7ad.jpg"/><Relationship Id="rId89376a03a54aa09d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89376a03a54aa09d8.jpg"/><Relationship Id="rId78306a03a54aa4032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78306a03a54aa4032.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>