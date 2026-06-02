--- v9 (2026-05-12)
+++ v10 (2026-06-02)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> root rot of Chamaecyparis</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43446a03a54a9e6b1" w:history="1">
+            <w:hyperlink r:id="rId94986a1e61de2eeb6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77876a03a54a9e6f5" w:history="1">
+            <w:hyperlink r:id="rId71866a1e61de2eefe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="84996302" name="name31676a03a54a9e7ae" descr="3967.jpg"/>
+                  <wp:docPr id="51729098" name="name27296a1e61de2f632" descr="3967.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3967.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24146a03a54a9e7ad" cstate="print"/>
+                          <a:blip r:embed="rId43706a1e61de2f62f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId10196a03a54a9e8b7" w:history="1">
+            <w:hyperlink r:id="rId38606a1e61de2f772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2268,63 +2268,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47797388" name="name21866a03a54aa09da" descr="PHYTLA_distribution_map.jpg"/>
+            <wp:docPr id="91825537" name="name16666a1e61de311b5" descr="PHYTLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89376a03a54aa09d8" cstate="print"/>
+                    <a:blip r:embed="rId87856a1e61de311b1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5669,51 +5669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Port-Orford-cedar root disease). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57746a03a54aa28c2" w:history="1">
+      <w:hyperlink r:id="rId48606a1e61de32b15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/40973</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5866,51 +5866,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2006) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. OEPP/EPPO </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54266a03a54aa2a0a" w:history="1">
+      <w:hyperlink r:id="rId21986a1e61de32c98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5965,51 +5965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 397–409. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54316a03a54aa2aa9" w:history="1">
+      <w:hyperlink r:id="rId30946a1e61de32d72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6229,51 +6229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The IUCN Red List of Threatened Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2013: e.T34004A2840024. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89676a03a54aa2c5c" w:history="1">
+      <w:hyperlink r:id="rId70996a1e61de32f3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6326,51 +6326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forestry Research (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Factsheet. The Research Agency of the Forestry Commission UK, 11_0160_Leaflet P-lateralis Factsheet, 3pp., Crown Copyright, courtesy Forestry Commission (2021). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76696a03a54aa2d00" w:history="1">
+      <w:hyperlink r:id="rId50496a1e61de32ff8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6485,51 +6485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 19–28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60536a03a54aa2e03" w:history="1">
+      <w:hyperlink r:id="rId25456a1e61de33117" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2012.00788.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34456a03a54aa321b" w:history="1">
+      <w:hyperlink r:id="rId85316a1e61de33582" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/jof7030226</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7743,51 +7743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 417–424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79236a03a54aa38bb" w:history="1">
+      <w:hyperlink r:id="rId88756a1e61de33a2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2010.00688.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7842,51 +7842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. New Disease Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23296a03a54aa395c" w:history="1">
+      <w:hyperlink r:id="rId87716a1e61de33acb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5197/j.2044-0588.2014.029.015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7921,51 +7921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a new host for Phytophthora lateralis. New Disease Report </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74986a03a54aa39da" w:history="1">
+      <w:hyperlink r:id="rId70156a1e61de33b46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ndrs.org.uk/article.php?id=024008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8078,51 +8078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29296a03a54aa3ad4" w:history="1">
+      <w:hyperlink r:id="rId23896a1e61de33c52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ppp3.10081</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8437,51 +8437,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 112-126. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62106a03a54aa3d15" w:history="1">
+      <w:hyperlink r:id="rId63236a1e61de33ecd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2016.10.002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8645,51 +8645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46496a03a54aa3e69" w:history="1">
+      <w:hyperlink r:id="rId72096a1e61de3403d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8775,88 +8775,88 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 43-47. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38856a03a54aa3fbd" w:history="1">
+      <w:hyperlink r:id="rId73956a1e61de34113" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02234.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98285919" name="name46866a03a54aa4033" descr="eu_funding_250.png"/>
+            <wp:docPr id="48363530" name="name27096a1e61de34350" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78306a03a54aa4032" cstate="print"/>
+                    <a:blip r:embed="rId21596a1e61de3434e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8954,137 +8954,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17182825">
+  <w:abstractNum w:abstractNumId="38460006">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73849655">
+    <w:lvl w:ilvl="0" w:tplc="87440524">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73849655" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87440524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73849655" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87440524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73849655" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87440524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73849655" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87440524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73849655" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87440524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73849655" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87440524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73849655" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87440524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73849655" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87440524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17182824">
+  <w:abstractNum w:abstractNumId="38460005">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75459249">
+    <w:lvl w:ilvl="0" w:tplc="25243247">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9836,55 +9836,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17182824">
-    <w:abstractNumId w:val="17182824"/>
+  <w:num w:numId="38460005">
+    <w:abstractNumId w:val="38460005"/>
   </w:num>
-  <w:num w:numId="17182825">
-    <w:abstractNumId w:val="17182825"/>
+  <w:num w:numId="38460006">
+    <w:abstractNumId w:val="38460006"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21434,51 +21434,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId959148843" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId415912129" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43446a03a54a9e6b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/" TargetMode="External"/><Relationship Id="rId77876a03a54a9e6f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/categorization" TargetMode="External"/><Relationship Id="rId10196a03a54a9e8b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/photos" TargetMode="External"/><Relationship Id="rId57746a03a54aa28c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40973" TargetMode="External"/><Relationship Id="rId54266a03a54aa2a0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm" TargetMode="External"/><Relationship Id="rId54316a03a54aa2aa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250" TargetMode="External"/><Relationship Id="rId89676a03a54aa2c5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en" TargetMode="External"/><Relationship Id="rId76696a03a54aa2d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/" TargetMode="External"/><Relationship Id="rId60536a03a54aa2e03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2012.00788.x" TargetMode="External"/><Relationship Id="rId34456a03a54aa321b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/jof7030226" TargetMode="External"/><Relationship Id="rId79236a03a54aa38bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2010.00688.x" TargetMode="External"/><Relationship Id="rId23296a03a54aa395c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2014.029.015" TargetMode="External"/><Relationship Id="rId74986a03a54aa39da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/article.php?id=024008" TargetMode="External"/><Relationship Id="rId29296a03a54aa3ad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ppp3.10081" TargetMode="External"/><Relationship Id="rId62106a03a54aa3d15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.10.002" TargetMode="External"/><Relationship Id="rId46496a03a54aa3e69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38856a03a54aa3fbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02234.x" TargetMode="External"/><Relationship Id="rId24146a03a54a9e7ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24146a03a54a9e7ad.jpg"/><Relationship Id="rId89376a03a54aa09d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89376a03a54aa09d8.jpg"/><Relationship Id="rId78306a03a54aa4032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78306a03a54aa4032.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId369453704" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId686413596" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94986a1e61de2eeb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/" TargetMode="External"/><Relationship Id="rId71866a1e61de2eefe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/categorization" TargetMode="External"/><Relationship Id="rId38606a1e61de2f772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/photos" TargetMode="External"/><Relationship Id="rId48606a1e61de32b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40973" TargetMode="External"/><Relationship Id="rId21986a1e61de32c98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm" TargetMode="External"/><Relationship Id="rId30946a1e61de32d72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250" TargetMode="External"/><Relationship Id="rId70996a1e61de32f3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en" TargetMode="External"/><Relationship Id="rId50496a1e61de32ff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/" TargetMode="External"/><Relationship Id="rId25456a1e61de33117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2012.00788.x" TargetMode="External"/><Relationship Id="rId85316a1e61de33582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/jof7030226" TargetMode="External"/><Relationship Id="rId88756a1e61de33a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2010.00688.x" TargetMode="External"/><Relationship Id="rId87716a1e61de33acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2014.029.015" TargetMode="External"/><Relationship Id="rId70156a1e61de33b46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/article.php?id=024008" TargetMode="External"/><Relationship Id="rId23896a1e61de33c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ppp3.10081" TargetMode="External"/><Relationship Id="rId63236a1e61de33ecd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.10.002" TargetMode="External"/><Relationship Id="rId72096a1e61de3403d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73956a1e61de34113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02234.x" TargetMode="External"/><Relationship Id="rId43706a1e61de2f62f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43706a1e61de2f62f.jpg"/><Relationship Id="rId87856a1e61de311b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87856a1e61de311b1.jpg"/><Relationship Id="rId21596a1e61de3434e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21596a1e61de3434e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>