--- v10 (2026-06-02)
+++ v11 (2026-06-22)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> root rot of Chamaecyparis</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94986a1e61de2eeb6" w:history="1">
+            <w:hyperlink r:id="rId32636a38ff0aa8e49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71866a1e61de2eefe" w:history="1">
+            <w:hyperlink r:id="rId78026a38ff0aa8e91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51729098" name="name27296a1e61de2f632" descr="3967.jpg"/>
+                  <wp:docPr id="21777448" name="name66906a38ff0aa8f77" descr="3967.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3967.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43706a1e61de2f62f" cstate="print"/>
+                          <a:blip r:embed="rId97406a38ff0aa8f75" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId38606a1e61de2f772" w:history="1">
+            <w:hyperlink r:id="rId38736a38ff0aa90b1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2268,63 +2268,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91825537" name="name16666a1e61de311b5" descr="PHYTLA_distribution_map.jpg"/>
+            <wp:docPr id="21262059" name="name89716a38ff0aaab3b" descr="PHYTLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87856a1e61de311b1" cstate="print"/>
+                    <a:blip r:embed="rId27766a38ff0aaab37" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5669,51 +5669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Port-Orford-cedar root disease). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48606a1e61de32b15" w:history="1">
+      <w:hyperlink r:id="rId36116a38ff0aac3d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/40973</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5866,51 +5866,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2006) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. OEPP/EPPO </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21986a1e61de32c98" w:history="1">
+      <w:hyperlink r:id="rId50026a38ff0aac517" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5965,51 +5965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 397–409. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30946a1e61de32d72" w:history="1">
+      <w:hyperlink r:id="rId19766a38ff0aac5e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6229,51 +6229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The IUCN Red List of Threatened Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2013: e.T34004A2840024. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70996a1e61de32f3d" w:history="1">
+      <w:hyperlink r:id="rId46026a38ff0aac79b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6326,51 +6326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forestry Research (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Factsheet. The Research Agency of the Forestry Commission UK, 11_0160_Leaflet P-lateralis Factsheet, 3pp., Crown Copyright, courtesy Forestry Commission (2021). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50496a1e61de32ff8" w:history="1">
+      <w:hyperlink r:id="rId70666a38ff0aac83e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6485,51 +6485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 19–28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25456a1e61de33117" w:history="1">
+      <w:hyperlink r:id="rId90266a38ff0aac945" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2012.00788.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85316a1e61de33582" w:history="1">
+      <w:hyperlink r:id="rId72376a38ff0aacc84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/jof7030226</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7743,51 +7743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 417–424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88756a1e61de33a2f" w:history="1">
+      <w:hyperlink r:id="rId77096a38ff0aad1d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2010.00688.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7842,51 +7842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. New Disease Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87716a1e61de33acb" w:history="1">
+      <w:hyperlink r:id="rId95136a38ff0aad292" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5197/j.2044-0588.2014.029.015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7921,51 +7921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a new host for Phytophthora lateralis. New Disease Report </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70156a1e61de33b46" w:history="1">
+      <w:hyperlink r:id="rId16956a38ff0aad316" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ndrs.org.uk/article.php?id=024008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8078,51 +8078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23896a1e61de33c52" w:history="1">
+      <w:hyperlink r:id="rId10486a38ff0aad44c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ppp3.10081</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8437,51 +8437,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 112-126. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63236a1e61de33ecd" w:history="1">
+      <w:hyperlink r:id="rId49926a38ff0aad6f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2016.10.002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8645,51 +8645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72096a1e61de3403d" w:history="1">
+      <w:hyperlink r:id="rId97396a38ff0aad889" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8775,88 +8775,88 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 43-47. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73956a1e61de34113" w:history="1">
+      <w:hyperlink r:id="rId39216a38ff0aad971" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02234.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48363530" name="name27096a1e61de34350" descr="eu_funding_250.png"/>
+            <wp:docPr id="39032563" name="name41866a38ff0aada0e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21596a1e61de3434e" cstate="print"/>
+                    <a:blip r:embed="rId32476a38ff0aada0d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8954,137 +8954,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38460006">
+  <w:abstractNum w:abstractNumId="95874854">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87440524">
+    <w:lvl w:ilvl="0" w:tplc="54232466">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87440524" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54232466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87440524" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54232466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87440524" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54232466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87440524" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54232466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87440524" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54232466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87440524" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54232466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87440524" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54232466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87440524" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54232466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38460005">
+  <w:abstractNum w:abstractNumId="95874853">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25243247">
+    <w:lvl w:ilvl="0" w:tplc="23542395">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9836,55 +9836,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38460005">
-    <w:abstractNumId w:val="38460005"/>
+  <w:num w:numId="95874853">
+    <w:abstractNumId w:val="95874853"/>
   </w:num>
-  <w:num w:numId="38460006">
-    <w:abstractNumId w:val="38460006"/>
+  <w:num w:numId="95874854">
+    <w:abstractNumId w:val="95874854"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21434,51 +21434,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId369453704" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId686413596" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94986a1e61de2eeb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/" TargetMode="External"/><Relationship Id="rId71866a1e61de2eefe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/categorization" TargetMode="External"/><Relationship Id="rId38606a1e61de2f772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/photos" TargetMode="External"/><Relationship Id="rId48606a1e61de32b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40973" TargetMode="External"/><Relationship Id="rId21986a1e61de32c98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm" TargetMode="External"/><Relationship Id="rId30946a1e61de32d72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250" TargetMode="External"/><Relationship Id="rId70996a1e61de32f3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en" TargetMode="External"/><Relationship Id="rId50496a1e61de32ff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/" TargetMode="External"/><Relationship Id="rId25456a1e61de33117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2012.00788.x" TargetMode="External"/><Relationship Id="rId85316a1e61de33582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/jof7030226" TargetMode="External"/><Relationship Id="rId88756a1e61de33a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2010.00688.x" TargetMode="External"/><Relationship Id="rId87716a1e61de33acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2014.029.015" TargetMode="External"/><Relationship Id="rId70156a1e61de33b46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/article.php?id=024008" TargetMode="External"/><Relationship Id="rId23896a1e61de33c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ppp3.10081" TargetMode="External"/><Relationship Id="rId63236a1e61de33ecd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.10.002" TargetMode="External"/><Relationship Id="rId72096a1e61de3403d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73956a1e61de34113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02234.x" TargetMode="External"/><Relationship Id="rId43706a1e61de2f62f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43706a1e61de2f62f.jpg"/><Relationship Id="rId87856a1e61de311b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87856a1e61de311b1.jpg"/><Relationship Id="rId21596a1e61de3434e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21596a1e61de3434e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId782482254" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId979592344" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32636a38ff0aa8e49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/" TargetMode="External"/><Relationship Id="rId78026a38ff0aa8e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/categorization" TargetMode="External"/><Relationship Id="rId38736a38ff0aa90b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/photos" TargetMode="External"/><Relationship Id="rId36116a38ff0aac3d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40973" TargetMode="External"/><Relationship Id="rId50026a38ff0aac517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm" TargetMode="External"/><Relationship Id="rId19766a38ff0aac5e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250" TargetMode="External"/><Relationship Id="rId46026a38ff0aac79b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en" TargetMode="External"/><Relationship Id="rId70666a38ff0aac83e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/" TargetMode="External"/><Relationship Id="rId90266a38ff0aac945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2012.00788.x" TargetMode="External"/><Relationship Id="rId72376a38ff0aacc84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/jof7030226" TargetMode="External"/><Relationship Id="rId77096a38ff0aad1d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2010.00688.x" TargetMode="External"/><Relationship Id="rId95136a38ff0aad292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2014.029.015" TargetMode="External"/><Relationship Id="rId16956a38ff0aad316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/article.php?id=024008" TargetMode="External"/><Relationship Id="rId10486a38ff0aad44c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ppp3.10081" TargetMode="External"/><Relationship Id="rId49926a38ff0aad6f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.10.002" TargetMode="External"/><Relationship Id="rId97396a38ff0aad889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39216a38ff0aad971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02234.x" TargetMode="External"/><Relationship Id="rId97406a38ff0aa8f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97406a38ff0aa8f75.jpg"/><Relationship Id="rId27766a38ff0aaab37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27766a38ff0aaab37.jpg"/><Relationship Id="rId32476a38ff0aada0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32476a38ff0aada0d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>