--- v11 (2026-06-22)
+++ v12 (2026-06-22)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> root rot of Chamaecyparis</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32636a38ff0aa8e49" w:history="1">
+            <w:hyperlink r:id="rId13736a39114bc2def" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78026a38ff0aa8e91" w:history="1">
+            <w:hyperlink r:id="rId87536a39114bc2ee2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21777448" name="name66906a38ff0aa8f77" descr="3967.jpg"/>
+                  <wp:docPr id="49971330" name="name78526a39114bc3928" descr="3967.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3967.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97406a38ff0aa8f75" cstate="print"/>
+                          <a:blip r:embed="rId30746a39114bc3924" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId38736a38ff0aa90b1" w:history="1">
+            <w:hyperlink r:id="rId88836a39114bc3b77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2268,63 +2268,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21262059" name="name89716a38ff0aaab3b" descr="PHYTLA_distribution_map.jpg"/>
+            <wp:docPr id="64702565" name="name75626a39114bc5e98" descr="PHYTLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27766a38ff0aaab37" cstate="print"/>
+                    <a:blip r:embed="rId43266a39114bc5e94" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5669,51 +5669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Port-Orford-cedar root disease). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36116a38ff0aac3d1" w:history="1">
+      <w:hyperlink r:id="rId22386a39114bc7965" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/40973</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5866,51 +5866,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2006) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. OEPP/EPPO </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50026a38ff0aac517" w:history="1">
+      <w:hyperlink r:id="rId10766a39114bc7ab0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5965,51 +5965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 397–409. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19766a38ff0aac5e3" w:history="1">
+      <w:hyperlink r:id="rId10186a39114bc7b64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6229,51 +6229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The IUCN Red List of Threatened Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2013: e.T34004A2840024. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46026a38ff0aac79b" w:history="1">
+      <w:hyperlink r:id="rId99796a39114bc7d0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6326,51 +6326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forestry Research (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Factsheet. The Research Agency of the Forestry Commission UK, 11_0160_Leaflet P-lateralis Factsheet, 3pp., Crown Copyright, courtesy Forestry Commission (2021). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70666a38ff0aac83e" w:history="1">
+      <w:hyperlink r:id="rId74206a39114bc7dbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6485,51 +6485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 19–28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90266a38ff0aac945" w:history="1">
+      <w:hyperlink r:id="rId89026a39114bc7ebc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2012.00788.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72376a38ff0aacc84" w:history="1">
+      <w:hyperlink r:id="rId33686a39114bc81e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/jof7030226</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7743,51 +7743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 417–424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77096a38ff0aad1d5" w:history="1">
+      <w:hyperlink r:id="rId71166a39114bc86c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2010.00688.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7842,51 +7842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. New Disease Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95136a38ff0aad292" w:history="1">
+      <w:hyperlink r:id="rId78356a39114bc8762" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5197/j.2044-0588.2014.029.015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7921,51 +7921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a new host for Phytophthora lateralis. New Disease Report </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16956a38ff0aad316" w:history="1">
+      <w:hyperlink r:id="rId82726a39114bc87df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ndrs.org.uk/article.php?id=024008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8078,51 +8078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10486a38ff0aad44c" w:history="1">
+      <w:hyperlink r:id="rId31466a39114bc88da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ppp3.10081</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8437,51 +8437,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 112-126. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49926a38ff0aad6f8" w:history="1">
+      <w:hyperlink r:id="rId90036a39114bc8b2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2016.10.002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8645,51 +8645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97396a38ff0aad889" w:history="1">
+      <w:hyperlink r:id="rId49996a39114bc8c7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8775,88 +8775,88 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 43-47. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39216a38ff0aad971" w:history="1">
+      <w:hyperlink r:id="rId72156a39114bc8d4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02234.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="39032563" name="name41866a38ff0aada0e" descr="eu_funding_250.png"/>
+            <wp:docPr id="66071170" name="name32666a39114bc8dec" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32476a38ff0aada0d" cstate="print"/>
+                    <a:blip r:embed="rId85966a39114bc8deb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8954,137 +8954,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95874854">
+  <w:abstractNum w:abstractNumId="39476821">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54232466">
+    <w:lvl w:ilvl="0" w:tplc="70527702">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54232466" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70527702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54232466" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70527702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54232466" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70527702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54232466" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70527702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54232466" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70527702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54232466" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70527702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54232466" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70527702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54232466" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70527702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95874853">
+  <w:abstractNum w:abstractNumId="39476820">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23542395">
+    <w:lvl w:ilvl="0" w:tplc="64091948">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9836,55 +9836,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95874853">
-    <w:abstractNumId w:val="95874853"/>
+  <w:num w:numId="39476820">
+    <w:abstractNumId w:val="39476820"/>
   </w:num>
-  <w:num w:numId="95874854">
-    <w:abstractNumId w:val="95874854"/>
+  <w:num w:numId="39476821">
+    <w:abstractNumId w:val="39476821"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21434,51 +21434,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId782482254" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId979592344" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32636a38ff0aa8e49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/" TargetMode="External"/><Relationship Id="rId78026a38ff0aa8e91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/categorization" TargetMode="External"/><Relationship Id="rId38736a38ff0aa90b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/photos" TargetMode="External"/><Relationship Id="rId36116a38ff0aac3d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40973" TargetMode="External"/><Relationship Id="rId50026a38ff0aac517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm" TargetMode="External"/><Relationship Id="rId19766a38ff0aac5e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250" TargetMode="External"/><Relationship Id="rId46026a38ff0aac79b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en" TargetMode="External"/><Relationship Id="rId70666a38ff0aac83e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/" TargetMode="External"/><Relationship Id="rId90266a38ff0aac945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2012.00788.x" TargetMode="External"/><Relationship Id="rId72376a38ff0aacc84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/jof7030226" TargetMode="External"/><Relationship Id="rId77096a38ff0aad1d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2010.00688.x" TargetMode="External"/><Relationship Id="rId95136a38ff0aad292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2014.029.015" TargetMode="External"/><Relationship Id="rId16956a38ff0aad316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/article.php?id=024008" TargetMode="External"/><Relationship Id="rId10486a38ff0aad44c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ppp3.10081" TargetMode="External"/><Relationship Id="rId49926a38ff0aad6f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.10.002" TargetMode="External"/><Relationship Id="rId97396a38ff0aad889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39216a38ff0aad971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02234.x" TargetMode="External"/><Relationship Id="rId97406a38ff0aa8f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97406a38ff0aa8f75.jpg"/><Relationship Id="rId27766a38ff0aaab37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27766a38ff0aaab37.jpg"/><Relationship Id="rId32476a38ff0aada0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32476a38ff0aada0d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId177136754" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId377765292" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13736a39114bc2def" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/" TargetMode="External"/><Relationship Id="rId87536a39114bc2ee2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/categorization" TargetMode="External"/><Relationship Id="rId88836a39114bc3b77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/photos" TargetMode="External"/><Relationship Id="rId22386a39114bc7965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40973" TargetMode="External"/><Relationship Id="rId10766a39114bc7ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm" TargetMode="External"/><Relationship Id="rId10186a39114bc7b64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250" TargetMode="External"/><Relationship Id="rId99796a39114bc7d0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en" TargetMode="External"/><Relationship Id="rId74206a39114bc7dbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/" TargetMode="External"/><Relationship Id="rId89026a39114bc7ebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2012.00788.x" TargetMode="External"/><Relationship Id="rId33686a39114bc81e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/jof7030226" TargetMode="External"/><Relationship Id="rId71166a39114bc86c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2010.00688.x" TargetMode="External"/><Relationship Id="rId78356a39114bc8762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2014.029.015" TargetMode="External"/><Relationship Id="rId82726a39114bc87df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/article.php?id=024008" TargetMode="External"/><Relationship Id="rId31466a39114bc88da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ppp3.10081" TargetMode="External"/><Relationship Id="rId90036a39114bc8b2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.10.002" TargetMode="External"/><Relationship Id="rId49996a39114bc8c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72156a39114bc8d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02234.x" TargetMode="External"/><Relationship Id="rId30746a39114bc3924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30746a39114bc3924.jpg"/><Relationship Id="rId43266a39114bc5e94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43266a39114bc5e94.jpg"/><Relationship Id="rId85966a39114bc8deb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85966a39114bc8deb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>