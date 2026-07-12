--- v12 (2026-06-22)
+++ v13 (2026-07-12)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> root rot of Chamaecyparis</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13736a39114bc2def" w:history="1">
+            <w:hyperlink r:id="rId10286a53a817b9c9b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87536a39114bc2ee2" w:history="1">
+            <w:hyperlink r:id="rId35886a53a817b9ce3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49971330" name="name78526a39114bc3928" descr="3967.jpg"/>
+                  <wp:docPr id="81514559" name="name22756a53a817b9db6" descr="3967.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3967.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30746a39114bc3924" cstate="print"/>
+                          <a:blip r:embed="rId84606a53a817b9db5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId88836a39114bc3b77" w:history="1">
+            <w:hyperlink r:id="rId84436a53a817b9ef0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2268,63 +2268,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64702565" name="name75626a39114bc5e98" descr="PHYTLA_distribution_map.jpg"/>
+            <wp:docPr id="51127332" name="name92896a53a817bbaab" descr="PHYTLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43266a39114bc5e94" cstate="print"/>
+                    <a:blip r:embed="rId56166a53a817bbaa9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5669,51 +5669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Port-Orford-cedar root disease). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22386a39114bc7965" w:history="1">
+      <w:hyperlink r:id="rId18426a53a817bd20a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/40973</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5866,51 +5866,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2006) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. OEPP/EPPO </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10766a39114bc7ab0" w:history="1">
+      <w:hyperlink r:id="rId51396a53a817bd34c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5965,51 +5965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 397–409. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10186a39114bc7b64" w:history="1">
+      <w:hyperlink r:id="rId66516a53a817bd3e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6229,51 +6229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The IUCN Red List of Threatened Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2013: e.T34004A2840024. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99796a39114bc7d0f" w:history="1">
+      <w:hyperlink r:id="rId40276a53a817bd596" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6326,51 +6326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forestry Research (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Factsheet. The Research Agency of the Forestry Commission UK, 11_0160_Leaflet P-lateralis Factsheet, 3pp., Crown Copyright, courtesy Forestry Commission (2021). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74206a39114bc7dbc" w:history="1">
+      <w:hyperlink r:id="rId51766a53a817bd636" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6485,51 +6485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 19–28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89026a39114bc7ebc" w:history="1">
+      <w:hyperlink r:id="rId83126a53a817bd74d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2012.00788.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33686a39114bc81e9" w:history="1">
+      <w:hyperlink r:id="rId83556a53a817bda9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/jof7030226</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7743,51 +7743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 417–424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71166a39114bc86c7" w:history="1">
+      <w:hyperlink r:id="rId31536a53a817bdf57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2010.00688.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7842,51 +7842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. New Disease Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78356a39114bc8762" w:history="1">
+      <w:hyperlink r:id="rId89166a53a817bdff5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5197/j.2044-0588.2014.029.015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7921,51 +7921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a new host for Phytophthora lateralis. New Disease Report </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82726a39114bc87df" w:history="1">
+      <w:hyperlink r:id="rId66586a53a817be072" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ndrs.org.uk/article.php?id=024008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8078,51 +8078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31466a39114bc88da" w:history="1">
+      <w:hyperlink r:id="rId87526a53a817be16c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ppp3.10081</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8437,51 +8437,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 112-126. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90036a39114bc8b2a" w:history="1">
+      <w:hyperlink r:id="rId52076a53a817be3e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2016.10.002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8645,51 +8645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49996a39114bc8c7e" w:history="1">
+      <w:hyperlink r:id="rId10156a53a817be53c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8775,88 +8775,88 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 43-47. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72156a39114bc8d4e" w:history="1">
+      <w:hyperlink r:id="rId53956a53a817be609" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02234.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66071170" name="name32666a39114bc8dec" descr="eu_funding_250.png"/>
+            <wp:docPr id="69391142" name="name83526a53a817be7d6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85966a39114bc8deb" cstate="print"/>
+                    <a:blip r:embed="rId32986a53a817be7d5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8954,137 +8954,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39476821">
+  <w:abstractNum w:abstractNumId="56654887">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70527702">
+    <w:lvl w:ilvl="0" w:tplc="12773097">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70527702" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12773097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70527702" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12773097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70527702" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12773097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70527702" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12773097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70527702" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12773097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70527702" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12773097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70527702" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12773097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70527702" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12773097" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39476820">
+  <w:abstractNum w:abstractNumId="56654886">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64091948">
+    <w:lvl w:ilvl="0" w:tplc="64755607">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9836,55 +9836,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39476820">
-    <w:abstractNumId w:val="39476820"/>
+  <w:num w:numId="56654886">
+    <w:abstractNumId w:val="56654886"/>
   </w:num>
-  <w:num w:numId="39476821">
-    <w:abstractNumId w:val="39476821"/>
+  <w:num w:numId="56654887">
+    <w:abstractNumId w:val="56654887"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21434,51 +21434,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId177136754" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId377765292" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13736a39114bc2def" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/" TargetMode="External"/><Relationship Id="rId87536a39114bc2ee2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/categorization" TargetMode="External"/><Relationship Id="rId88836a39114bc3b77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/photos" TargetMode="External"/><Relationship Id="rId22386a39114bc7965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40973" TargetMode="External"/><Relationship Id="rId10766a39114bc7ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm" TargetMode="External"/><Relationship Id="rId10186a39114bc7b64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250" TargetMode="External"/><Relationship Id="rId99796a39114bc7d0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en" TargetMode="External"/><Relationship Id="rId74206a39114bc7dbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/" TargetMode="External"/><Relationship Id="rId89026a39114bc7ebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2012.00788.x" TargetMode="External"/><Relationship Id="rId33686a39114bc81e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/jof7030226" TargetMode="External"/><Relationship Id="rId71166a39114bc86c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2010.00688.x" TargetMode="External"/><Relationship Id="rId78356a39114bc8762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2014.029.015" TargetMode="External"/><Relationship Id="rId82726a39114bc87df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/article.php?id=024008" TargetMode="External"/><Relationship Id="rId31466a39114bc88da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ppp3.10081" TargetMode="External"/><Relationship Id="rId90036a39114bc8b2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.10.002" TargetMode="External"/><Relationship Id="rId49996a39114bc8c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72156a39114bc8d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02234.x" TargetMode="External"/><Relationship Id="rId30746a39114bc3924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30746a39114bc3924.jpg"/><Relationship Id="rId43266a39114bc5e94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43266a39114bc5e94.jpg"/><Relationship Id="rId85966a39114bc8deb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85966a39114bc8deb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId647736340" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId962192362" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10286a53a817b9c9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/" TargetMode="External"/><Relationship Id="rId35886a53a817b9ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/categorization" TargetMode="External"/><Relationship Id="rId84436a53a817b9ef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/photos" TargetMode="External"/><Relationship Id="rId18426a53a817bd20a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40973" TargetMode="External"/><Relationship Id="rId51396a53a817bd34c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm" TargetMode="External"/><Relationship Id="rId66516a53a817bd3e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250" TargetMode="External"/><Relationship Id="rId40276a53a817bd596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en" TargetMode="External"/><Relationship Id="rId51766a53a817bd636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/" TargetMode="External"/><Relationship Id="rId83126a53a817bd74d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2012.00788.x" TargetMode="External"/><Relationship Id="rId83556a53a817bda9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/jof7030226" TargetMode="External"/><Relationship Id="rId31536a53a817bdf57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2010.00688.x" TargetMode="External"/><Relationship Id="rId89166a53a817bdff5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2014.029.015" TargetMode="External"/><Relationship Id="rId66586a53a817be072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/article.php?id=024008" TargetMode="External"/><Relationship Id="rId87526a53a817be16c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ppp3.10081" TargetMode="External"/><Relationship Id="rId52076a53a817be3e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.10.002" TargetMode="External"/><Relationship Id="rId10156a53a817be53c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53956a53a817be609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02234.x" TargetMode="External"/><Relationship Id="rId84606a53a817b9db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84606a53a817b9db5.jpg"/><Relationship Id="rId56166a53a817bbaa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56166a53a817bbaa9.jpg"/><Relationship Id="rId32986a53a817be7d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32986a53a817be7d5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>