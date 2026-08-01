--- v13 (2026-07-12)
+++ v14 (2026-08-01)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> root rot of Chamaecyparis</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10286a53a817b9c9b" w:history="1">
+            <w:hyperlink r:id="rId51216a6e48d6457d3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35886a53a817b9ce3" w:history="1">
+            <w:hyperlink r:id="rId41696a6e48d64581b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="81514559" name="name22756a53a817b9db6" descr="3967.jpg"/>
+                  <wp:docPr id="12586354" name="name88826a6e48d6461a1" descr="3967.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3967.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId84606a53a817b9db5" cstate="print"/>
+                          <a:blip r:embed="rId89316a6e48d64619f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84436a53a817b9ef0" w:history="1">
+            <w:hyperlink r:id="rId45466a6e48d6462da" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2268,63 +2268,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51127332" name="name92896a53a817bbaab" descr="PHYTLA_distribution_map.jpg"/>
+            <wp:docPr id="11430087" name="name62056a6e48d647c3e" descr="PHYTLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56166a53a817bbaa9" cstate="print"/>
+                    <a:blip r:embed="rId42936a6e48d647c3c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5669,51 +5669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Port-Orford-cedar root disease). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18426a53a817bd20a" w:history="1">
+      <w:hyperlink r:id="rId66376a6e48d64a4c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/40973</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5866,51 +5866,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2006) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. OEPP/EPPO </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51396a53a817bd34c" w:history="1">
+      <w:hyperlink r:id="rId63156a6e48d64a895" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5965,51 +5965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 397–409. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66516a53a817bd3e7" w:history="1">
+      <w:hyperlink r:id="rId71306a6e48d64aa2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6229,51 +6229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The IUCN Red List of Threatened Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2013: e.T34004A2840024. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40276a53a817bd596" w:history="1">
+      <w:hyperlink r:id="rId61646a6e48d64ae8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6326,51 +6326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forestry Research (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Factsheet. The Research Agency of the Forestry Commission UK, 11_0160_Leaflet P-lateralis Factsheet, 3pp., Crown Copyright, courtesy Forestry Commission (2021). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51766a53a817bd636" w:history="1">
+      <w:hyperlink r:id="rId21716a6e48d64afd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6485,51 +6485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 19–28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83126a53a817bd74d" w:history="1">
+      <w:hyperlink r:id="rId14276a6e48d64b20d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2012.00788.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83556a53a817bda9a" w:history="1">
+      <w:hyperlink r:id="rId50586a6e48d64b7de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/jof7030226</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7743,51 +7743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 417–424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31536a53a817bdf57" w:history="1">
+      <w:hyperlink r:id="rId80046a6e48d64be5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2010.00688.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7842,51 +7842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. New Disease Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89166a53a817bdff5" w:history="1">
+      <w:hyperlink r:id="rId48216a6e48d64bf1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5197/j.2044-0588.2014.029.015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7921,51 +7921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a new host for Phytophthora lateralis. New Disease Report </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66586a53a817be072" w:history="1">
+      <w:hyperlink r:id="rId60406a6e48d64bfac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ndrs.org.uk/article.php?id=024008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8078,51 +8078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87526a53a817be16c" w:history="1">
+      <w:hyperlink r:id="rId45146a6e48d64c0cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ppp3.10081</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8437,51 +8437,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 112-126. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52076a53a817be3e5" w:history="1">
+      <w:hyperlink r:id="rId92926a6e48d64c33a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2016.10.002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8645,51 +8645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10156a53a817be53c" w:history="1">
+      <w:hyperlink r:id="rId78436a6e48d64c49e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8775,88 +8775,88 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 43-47. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53956a53a817be609" w:history="1">
+      <w:hyperlink r:id="rId68876a6e48d64c575" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02234.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69391142" name="name83526a53a817be7d6" descr="eu_funding_250.png"/>
+            <wp:docPr id="5947155" name="name85136a6e48d64c5ed" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32986a53a817be7d5" cstate="print"/>
+                    <a:blip r:embed="rId94606a6e48d64c5ec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8954,137 +8954,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56654887">
+  <w:abstractNum w:abstractNumId="60907030">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12773097">
+    <w:lvl w:ilvl="0" w:tplc="67022521">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12773097" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67022521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12773097" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67022521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12773097" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67022521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12773097" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67022521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12773097" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67022521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12773097" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67022521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12773097" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67022521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12773097" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67022521" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56654886">
+  <w:abstractNum w:abstractNumId="60907029">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64755607">
+    <w:lvl w:ilvl="0" w:tplc="81857019">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9836,55 +9836,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56654886">
-    <w:abstractNumId w:val="56654886"/>
+  <w:num w:numId="60907029">
+    <w:abstractNumId w:val="60907029"/>
   </w:num>
-  <w:num w:numId="56654887">
-    <w:abstractNumId w:val="56654887"/>
+  <w:num w:numId="60907030">
+    <w:abstractNumId w:val="60907030"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21434,51 +21434,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId647736340" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId962192362" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10286a53a817b9c9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/" TargetMode="External"/><Relationship Id="rId35886a53a817b9ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/categorization" TargetMode="External"/><Relationship Id="rId84436a53a817b9ef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/photos" TargetMode="External"/><Relationship Id="rId18426a53a817bd20a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40973" TargetMode="External"/><Relationship Id="rId51396a53a817bd34c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm" TargetMode="External"/><Relationship Id="rId66516a53a817bd3e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250" TargetMode="External"/><Relationship Id="rId40276a53a817bd596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en" TargetMode="External"/><Relationship Id="rId51766a53a817bd636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/" TargetMode="External"/><Relationship Id="rId83126a53a817bd74d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2012.00788.x" TargetMode="External"/><Relationship Id="rId83556a53a817bda9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/jof7030226" TargetMode="External"/><Relationship Id="rId31536a53a817bdf57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2010.00688.x" TargetMode="External"/><Relationship Id="rId89166a53a817bdff5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2014.029.015" TargetMode="External"/><Relationship Id="rId66586a53a817be072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/article.php?id=024008" TargetMode="External"/><Relationship Id="rId87526a53a817be16c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ppp3.10081" TargetMode="External"/><Relationship Id="rId52076a53a817be3e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.10.002" TargetMode="External"/><Relationship Id="rId10156a53a817be53c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53956a53a817be609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02234.x" TargetMode="External"/><Relationship Id="rId84606a53a817b9db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84606a53a817b9db5.jpg"/><Relationship Id="rId56166a53a817bbaa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56166a53a817bbaa9.jpg"/><Relationship Id="rId32986a53a817be7d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32986a53a817be7d5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId789320069" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId328274563" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51216a6e48d6457d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/" TargetMode="External"/><Relationship Id="rId41696a6e48d64581b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/categorization" TargetMode="External"/><Relationship Id="rId45466a6e48d6462da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/photos" TargetMode="External"/><Relationship Id="rId66376a6e48d64a4c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40973" TargetMode="External"/><Relationship Id="rId63156a6e48d64a895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm" TargetMode="External"/><Relationship Id="rId71306a6e48d64aa2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250" TargetMode="External"/><Relationship Id="rId61646a6e48d64ae8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en" TargetMode="External"/><Relationship Id="rId21716a6e48d64afd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/" TargetMode="External"/><Relationship Id="rId14276a6e48d64b20d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2012.00788.x" TargetMode="External"/><Relationship Id="rId50586a6e48d64b7de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/jof7030226" TargetMode="External"/><Relationship Id="rId80046a6e48d64be5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2010.00688.x" TargetMode="External"/><Relationship Id="rId48216a6e48d64bf1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2014.029.015" TargetMode="External"/><Relationship Id="rId60406a6e48d64bfac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/article.php?id=024008" TargetMode="External"/><Relationship Id="rId45146a6e48d64c0cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ppp3.10081" TargetMode="External"/><Relationship Id="rId92926a6e48d64c33a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.10.002" TargetMode="External"/><Relationship Id="rId78436a6e48d64c49e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68876a6e48d64c575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02234.x" TargetMode="External"/><Relationship Id="rId89316a6e48d64619f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89316a6e48d64619f.jpg"/><Relationship Id="rId42936a6e48d647c3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42936a6e48d647c3c.jpg"/><Relationship Id="rId94606a6e48d64c5ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94606a6e48d64c5ec.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>