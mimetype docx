--- v14 (2026-08-01)
+++ v15 (2026-08-24)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> root rot of Chamaecyparis</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51216a6e48d6457d3" w:history="1">
+            <w:hyperlink r:id="rId96126a8c5442cf940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41696a6e48d64581b" w:history="1">
+            <w:hyperlink r:id="rId58526a8c5442cf987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12586354" name="name88826a6e48d6461a1" descr="3967.jpg"/>
+                  <wp:docPr id="80394098" name="name12676a8c5442d03a7" descr="3967.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3967.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId89316a6e48d64619f" cstate="print"/>
+                          <a:blip r:embed="rId52196a8c5442d03a5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45466a6e48d6462da" w:history="1">
+            <w:hyperlink r:id="rId48896a8c5442d04f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2268,63 +2268,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11430087" name="name62056a6e48d647c3e" descr="PHYTLA_distribution_map.jpg"/>
+            <wp:docPr id="84500243" name="name33646a8c5442d1e36" descr="PHYTLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42936a6e48d647c3c" cstate="print"/>
+                    <a:blip r:embed="rId57526a8c5442d1e33" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5669,51 +5669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Port-Orford-cedar root disease). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66376a6e48d64a4c6" w:history="1">
+      <w:hyperlink r:id="rId73526a8c5442d3627" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/40973</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5866,51 +5866,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2006) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. OEPP/EPPO </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63156a6e48d64a895" w:history="1">
+      <w:hyperlink r:id="rId48356a8c5442d3771" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5965,51 +5965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 397–409. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71306a6e48d64aa2d" w:history="1">
+      <w:hyperlink r:id="rId56416a8c5442d3812" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6229,51 +6229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The IUCN Red List of Threatened Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2013: e.T34004A2840024. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61646a6e48d64ae8d" w:history="1">
+      <w:hyperlink r:id="rId73726a8c5442d39c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6326,51 +6326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forestry Research (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Factsheet. The Research Agency of the Forestry Commission UK, 11_0160_Leaflet P-lateralis Factsheet, 3pp., Crown Copyright, courtesy Forestry Commission (2021). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21716a6e48d64afd5" w:history="1">
+      <w:hyperlink r:id="rId72936a8c5442d3a60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6485,51 +6485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 19–28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14276a6e48d64b20d" w:history="1">
+      <w:hyperlink r:id="rId58406a8c5442d3b65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2012.00788.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50586a6e48d64b7de" w:history="1">
+      <w:hyperlink r:id="rId97836a8c5442d3ebd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/jof7030226</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7743,51 +7743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 417–424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80046a6e48d64be5a" w:history="1">
+      <w:hyperlink r:id="rId26576a8c5442d4394" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2010.00688.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7842,51 +7842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. New Disease Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48216a6e48d64bf1d" w:history="1">
+      <w:hyperlink r:id="rId53386a8c5442d4432" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5197/j.2044-0588.2014.029.015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7921,51 +7921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a new host for Phytophthora lateralis. New Disease Report </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60406a6e48d64bfac" w:history="1">
+      <w:hyperlink r:id="rId77286a8c5442d44b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ndrs.org.uk/article.php?id=024008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8078,51 +8078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45146a6e48d64c0cd" w:history="1">
+      <w:hyperlink r:id="rId37146a8c5442d45b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ppp3.10081</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8437,51 +8437,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 112-126. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92926a6e48d64c33a" w:history="1">
+      <w:hyperlink r:id="rId41616a8c5442d48e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2016.10.002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8645,51 +8645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78436a6e48d64c49e" w:history="1">
+      <w:hyperlink r:id="rId21046a8c5442d4a55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8775,88 +8775,88 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 43-47. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68876a6e48d64c575" w:history="1">
+      <w:hyperlink r:id="rId94716a8c5442d4b2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02234.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5947155" name="name85136a6e48d64c5ed" descr="eu_funding_250.png"/>
+            <wp:docPr id="13926368" name="name90966a8c5442d4fa9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94606a6e48d64c5ec" cstate="print"/>
+                    <a:blip r:embed="rId71016a8c5442d4fa8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8954,137 +8954,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60907030">
+  <w:abstractNum w:abstractNumId="43958660">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67022521">
+    <w:lvl w:ilvl="0" w:tplc="66374223">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67022521" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66374223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67022521" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66374223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67022521" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66374223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67022521" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66374223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67022521" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66374223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67022521" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66374223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67022521" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66374223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67022521" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66374223" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60907029">
+  <w:abstractNum w:abstractNumId="43958659">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81857019">
+    <w:lvl w:ilvl="0" w:tplc="26592507">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9836,55 +9836,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60907029">
-    <w:abstractNumId w:val="60907029"/>
+  <w:num w:numId="43958659">
+    <w:abstractNumId w:val="43958659"/>
   </w:num>
-  <w:num w:numId="60907030">
-    <w:abstractNumId w:val="60907030"/>
+  <w:num w:numId="43958660">
+    <w:abstractNumId w:val="43958660"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21434,51 +21434,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId789320069" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId328274563" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51216a6e48d6457d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/" TargetMode="External"/><Relationship Id="rId41696a6e48d64581b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/categorization" TargetMode="External"/><Relationship Id="rId45466a6e48d6462da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/photos" TargetMode="External"/><Relationship Id="rId66376a6e48d64a4c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40973" TargetMode="External"/><Relationship Id="rId63156a6e48d64a895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm" TargetMode="External"/><Relationship Id="rId71306a6e48d64aa2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250" TargetMode="External"/><Relationship Id="rId61646a6e48d64ae8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en" TargetMode="External"/><Relationship Id="rId21716a6e48d64afd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/" TargetMode="External"/><Relationship Id="rId14276a6e48d64b20d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2012.00788.x" TargetMode="External"/><Relationship Id="rId50586a6e48d64b7de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/jof7030226" TargetMode="External"/><Relationship Id="rId80046a6e48d64be5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2010.00688.x" TargetMode="External"/><Relationship Id="rId48216a6e48d64bf1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2014.029.015" TargetMode="External"/><Relationship Id="rId60406a6e48d64bfac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/article.php?id=024008" TargetMode="External"/><Relationship Id="rId45146a6e48d64c0cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ppp3.10081" TargetMode="External"/><Relationship Id="rId92926a6e48d64c33a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.10.002" TargetMode="External"/><Relationship Id="rId78436a6e48d64c49e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68876a6e48d64c575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02234.x" TargetMode="External"/><Relationship Id="rId89316a6e48d64619f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89316a6e48d64619f.jpg"/><Relationship Id="rId42936a6e48d647c3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42936a6e48d647c3c.jpg"/><Relationship Id="rId94606a6e48d64c5ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94606a6e48d64c5ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId411508200" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId352580920" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96126a8c5442cf940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/" TargetMode="External"/><Relationship Id="rId58526a8c5442cf987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/categorization" TargetMode="External"/><Relationship Id="rId48896a8c5442d04f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/photos" TargetMode="External"/><Relationship Id="rId73526a8c5442d3627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40973" TargetMode="External"/><Relationship Id="rId48356a8c5442d3771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm" TargetMode="External"/><Relationship Id="rId56416a8c5442d3812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250" TargetMode="External"/><Relationship Id="rId73726a8c5442d39c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en" TargetMode="External"/><Relationship Id="rId72936a8c5442d3a60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/" TargetMode="External"/><Relationship Id="rId58406a8c5442d3b65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2012.00788.x" TargetMode="External"/><Relationship Id="rId97836a8c5442d3ebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/jof7030226" TargetMode="External"/><Relationship Id="rId26576a8c5442d4394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2010.00688.x" TargetMode="External"/><Relationship Id="rId53386a8c5442d4432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2014.029.015" TargetMode="External"/><Relationship Id="rId77286a8c5442d44b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/article.php?id=024008" TargetMode="External"/><Relationship Id="rId37146a8c5442d45b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ppp3.10081" TargetMode="External"/><Relationship Id="rId41616a8c5442d48e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.10.002" TargetMode="External"/><Relationship Id="rId21046a8c5442d4a55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94716a8c5442d4b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02234.x" TargetMode="External"/><Relationship Id="rId52196a8c5442d03a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52196a8c5442d03a5.jpg"/><Relationship Id="rId57526a8c5442d1e33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57526a8c5442d1e33.jpg"/><Relationship Id="rId71016a8c5442d4fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71016a8c5442d4fa8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>