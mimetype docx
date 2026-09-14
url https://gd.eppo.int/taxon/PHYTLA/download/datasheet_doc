--- v15 (2026-08-24)
+++ v16 (2026-09-14)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> root rot of Chamaecyparis</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96126a8c5442cf940" w:history="1">
+            <w:hyperlink r:id="rId20516aa73eddc8661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58526a8c5442cf987" w:history="1">
+            <w:hyperlink r:id="rId91426aa73eddc86a4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="80394098" name="name12676a8c5442d03a7" descr="3967.jpg"/>
+                  <wp:docPr id="22301898" name="name30026aa73eddc8e52" descr="3967.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3967.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId52196a8c5442d03a5" cstate="print"/>
+                          <a:blip r:embed="rId31376aa73eddc8e50" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId48896a8c5442d04f7" w:history="1">
+            <w:hyperlink r:id="rId90306aa73eddc8f3e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2268,63 +2268,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84500243" name="name33646a8c5442d1e36" descr="PHYTLA_distribution_map.jpg"/>
+            <wp:docPr id="29163950" name="name41216aa73eddca910" descr="PHYTLA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTLA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57526a8c5442d1e33" cstate="print"/>
+                    <a:blip r:embed="rId77616aa73eddca90d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5669,51 +5669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Port-Orford-cedar root disease). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73526a8c5442d3627" w:history="1">
+      <w:hyperlink r:id="rId36316aa73eddcc01d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/40973</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5866,51 +5866,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2006) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. OEPP/EPPO </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48356a8c5442d3771" w:history="1">
+      <w:hyperlink r:id="rId68136aa73eddcc172" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5965,51 +5965,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 397–409. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56416a8c5442d3812" w:history="1">
+      <w:hyperlink r:id="rId52036aa73eddcc213" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6229,51 +6229,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The IUCN Red List of Threatened Species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2013: e.T34004A2840024. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73726a8c5442d39c2" w:history="1">
+      <w:hyperlink r:id="rId49886aa73eddcc3c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6326,51 +6326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forestry Research (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Factsheet. The Research Agency of the Forestry Commission UK, 11_0160_Leaflet P-lateralis Factsheet, 3pp., Crown Copyright, courtesy Forestry Commission (2021). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72936a8c5442d3a60" w:history="1">
+      <w:hyperlink r:id="rId52016aa73eddcc463" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6485,51 +6485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 19–28. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58406a8c5442d3b65" w:history="1">
+      <w:hyperlink r:id="rId49806aa73eddcc564" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2012.00788.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6996,51 +6996,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 226. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97836a8c5442d3ebd" w:history="1">
+      <w:hyperlink r:id="rId88126aa73eddcc89d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/jof7030226</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7743,51 +7743,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 417–424. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26576a8c5442d4394" w:history="1">
+      <w:hyperlink r:id="rId64336aa73eddccd5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1439-0329.2010.00688.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7842,51 +7842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. New Disease Reports </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53386a8c5442d4432" w:history="1">
+      <w:hyperlink r:id="rId66826aa73eddccdfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.5197/j.2044-0588.2014.029.015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7921,51 +7921,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a new host for Phytophthora lateralis. New Disease Report </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77286a8c5442d44b3" w:history="1">
+      <w:hyperlink r:id="rId98826aa73eddcce7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ndrs.org.uk/article.php?id=024008</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8078,51 +8078,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 69-83. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37146a8c5442d45b0" w:history="1">
+      <w:hyperlink r:id="rId34356aa73eddccf7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1002/ppp3.10081</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8437,51 +8437,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 112-126. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41616a8c5442d48e6" w:history="1">
+      <w:hyperlink r:id="rId13366aa73eddcd1f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/j.funbio.2016.10.002</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 October 2021].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8645,51 +8645,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora lateralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21046a8c5442d4a55" w:history="1">
+      <w:hyperlink r:id="rId95276aa73eddcd346" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8775,88 +8775,88 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 43-47. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94716a8c5442d4b2c" w:history="1">
+      <w:hyperlink r:id="rId48126aa73eddcd417" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02234.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13926368" name="name90966a8c5442d4fa9" descr="eu_funding_250.png"/>
+            <wp:docPr id="24906004" name="name77766aa73eddcd49c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71016a8c5442d4fa8" cstate="print"/>
+                    <a:blip r:embed="rId67736aa73eddcd49a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8954,137 +8954,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43958660">
+  <w:abstractNum w:abstractNumId="75620752">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66374223">
+    <w:lvl w:ilvl="0" w:tplc="30390846">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66374223" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30390846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66374223" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30390846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66374223" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30390846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66374223" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30390846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66374223" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30390846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66374223" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30390846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66374223" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30390846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66374223" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30390846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43958659">
+  <w:abstractNum w:abstractNumId="75620751">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26592507">
+    <w:lvl w:ilvl="0" w:tplc="55152188">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9836,55 +9836,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43958659">
-    <w:abstractNumId w:val="43958659"/>
+  <w:num w:numId="75620751">
+    <w:abstractNumId w:val="75620751"/>
   </w:num>
-  <w:num w:numId="43958660">
-    <w:abstractNumId w:val="43958660"/>
+  <w:num w:numId="75620752">
+    <w:abstractNumId w:val="75620752"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21434,51 +21434,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId411508200" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId352580920" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96126a8c5442cf940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/" TargetMode="External"/><Relationship Id="rId58526a8c5442cf987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/categorization" TargetMode="External"/><Relationship Id="rId48896a8c5442d04f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/photos" TargetMode="External"/><Relationship Id="rId73526a8c5442d3627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40973" TargetMode="External"/><Relationship Id="rId48356a8c5442d3771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm" TargetMode="External"/><Relationship Id="rId56416a8c5442d3812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250" TargetMode="External"/><Relationship Id="rId73726a8c5442d39c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en" TargetMode="External"/><Relationship Id="rId72936a8c5442d3a60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/" TargetMode="External"/><Relationship Id="rId58406a8c5442d3b65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2012.00788.x" TargetMode="External"/><Relationship Id="rId97836a8c5442d3ebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/jof7030226" TargetMode="External"/><Relationship Id="rId26576a8c5442d4394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2010.00688.x" TargetMode="External"/><Relationship Id="rId53386a8c5442d4432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2014.029.015" TargetMode="External"/><Relationship Id="rId77286a8c5442d44b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/article.php?id=024008" TargetMode="External"/><Relationship Id="rId37146a8c5442d45b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ppp3.10081" TargetMode="External"/><Relationship Id="rId41616a8c5442d48e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.10.002" TargetMode="External"/><Relationship Id="rId21046a8c5442d4a55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94716a8c5442d4b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02234.x" TargetMode="External"/><Relationship Id="rId52196a8c5442d03a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52196a8c5442d03a5.jpg"/><Relationship Id="rId57526a8c5442d1e33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57526a8c5442d1e33.jpg"/><Relationship Id="rId71016a8c5442d4fa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71016a8c5442d4fa8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId666234554" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId957706198" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20516aa73eddc8661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/" TargetMode="External"/><Relationship Id="rId91426aa73eddc86a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/categorization" TargetMode="External"/><Relationship Id="rId90306aa73eddc8f3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTLA/photos" TargetMode="External"/><Relationship Id="rId36316aa73eddcc01d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/40973" TargetMode="External"/><Relationship Id="rId68136aa73eddcc172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.org/QUARANTINE/Pest_Risk_Analysis/PRA_documents.htm" TargetMode="External"/><Relationship Id="rId52036aa73eddcc213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/epp.12250" TargetMode="External"/><Relationship Id="rId49886aa73eddcc3c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/IUCN.UK.2013-1.RLTS.T34004A2840024.en" TargetMode="External"/><Relationship Id="rId52016aa73eddcc463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-lateralis/" TargetMode="External"/><Relationship Id="rId49806aa73eddcc564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2012.00788.x" TargetMode="External"/><Relationship Id="rId88126aa73eddcc89d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/jof7030226" TargetMode="External"/><Relationship Id="rId64336aa73eddccd5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1439-0329.2010.00688.x" TargetMode="External"/><Relationship Id="rId66826aa73eddccdfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.5197/j.2044-0588.2014.029.015" TargetMode="External"/><Relationship Id="rId98826aa73eddcce7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ndrs.org.uk/article.php?id=024008" TargetMode="External"/><Relationship Id="rId34356aa73eddccf7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/ppp3.10081" TargetMode="External"/><Relationship Id="rId13366aa73eddcd1f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.funbio.2016.10.002" TargetMode="External"/><Relationship Id="rId95276aa73eddcd346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48126aa73eddcd417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02234.x" TargetMode="External"/><Relationship Id="rId31376aa73eddc8e50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31376aa73eddc8e50.jpg"/><Relationship Id="rId77616aa73eddca90d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77616aa73eddca90d.jpg"/><Relationship Id="rId67736aa73eddcd49a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67736aa73eddcd49a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>