--- v7 (2026-03-12)
+++ v8 (2026-04-02)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Brasier, Beales &amp; S.A. Kirk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316169b331da9a462" w:history="1">
+            <w:hyperlink r:id="rId759169cdf9111bc7e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788269b331da9a4bf" w:history="1">
+            <w:hyperlink r:id="rId690869cdf9111bcc1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTKE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49381464" name="name276569b331da9ac27" descr="3962.jpg"/>
+                  <wp:docPr id="22856969" name="name293669cdf9111c1e7" descr="3962.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3962.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId387369b331da9ac25" cstate="print"/>
+                          <a:blip r:embed="rId562469cdf9111c1e5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId461369b331da9ad56" w:history="1">
+            <w:hyperlink r:id="rId283169cdf9111c2fe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2100,63 +2100,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">suggest a possible southern hemisphere origin for this species (Forest Research, 2022a).
 </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91711414" name="name820969b331da9c52a" descr="PHYTKE_distribution_map.jpg"/>
+            <wp:docPr id="95486204" name="name181869cdf9111dcf2" descr="PHYTKE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTKE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId433069b331da9c527" cstate="print"/>
+                    <a:blip r:embed="rId100069cdf9111dcee" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> factsheet. IDphy: molecular and morphological identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on the types. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId496669b331da9ded4" w:history="1">
+      <w:hyperlink r:id="rId672169cdf9111f5ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/id/phytophthora/factsheet.php?name=7970</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Accessed July 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5701,51 +5701,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2004) The Plant Health (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernovii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Management Zone) (England) Order 2004. UK Statutory Instruments No.3367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId257069b331da9df3a" w:history="1">
+      <w:hyperlink r:id="rId255669cdf9111f64d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.gov.uk/uksi/2004/3367/introduction/made</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5829,81 +5829,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (undated) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- A new threat to our trees and woodlands. 6pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId341669b331da9e00a" w:history="1">
+      <w:hyperlink r:id="rId977369cdf9111f71c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2021) How biosecurity can prevent the introduction and spread of tree pests and diseases. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId700769b331da9e04a" w:history="1">
+      <w:hyperlink r:id="rId481969cdf9111f750" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Last updated August, 2021, accessed August 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6056,51 +6056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 266-277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId934069b331da9e188" w:history="1">
+      <w:hyperlink r:id="rId125969cdf9111f88e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.1016/j.fgb.2007.10.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6485,51 +6485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Defra (undated) UK Risk Register Details for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId675669b331da9e481" w:history="1">
+      <w:hyperlink r:id="rId458069cdf9111fb3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last accessed July 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6702,51 +6702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId114569b331da9e5ef" w:history="1">
+      <w:hyperlink r:id="rId504669cdf9111fc92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1186/s40490-014-0006-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6772,51 +6772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the United Kingdom. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009/069 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId615069b331da9e663" w:history="1">
+      <w:hyperlink r:id="rId537669cdf9111fd01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-173</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6842,51 +6842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Ireland. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2010/148 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId592069b331da9e6d5" w:history="1">
+      <w:hyperlink r:id="rId639569cdf9111fd6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-605</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6932,51 +6932,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 81-93. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId299269b331da9e767" w:history="1">
+      <w:hyperlink r:id="rId852269cdf9111fdfb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTKE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7011,51 +7011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora ramorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId623669b331da9e7e4" w:history="1">
+      <w:hyperlink r:id="rId911669cdf9111fe75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTRA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7168,51 +7168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> diseases on bilberry (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vaccinium myrtillus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). A threat to our woodlands, heathlands and historic gardens. Plant Disease Factsheet (4pp) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId948769b331da9e92b" w:history="1">
+      <w:hyperlink r:id="rId604569cdf9111ff69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -7393,101 +7393,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2022)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Research. Last accessed 9 August 2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId651069b331da9eaab" w:history="1">
+      <w:hyperlink r:id="rId970769cdf911200cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2022a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tools and resources. Last accessed 9 August 2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId567669b331da9eb03" w:history="1">
+      <w:hyperlink r:id="rId625869cdf9112011d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7974,51 +7974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 273–279 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId535469b331da9ee90" w:history="1">
+      <w:hyperlink r:id="rId954669cdf9112049e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-021-00846-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8064,51 +8064,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e12443 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId629169b331da9ef25" w:history="1">
+      <w:hyperlink r:id="rId407769cdf91120535" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/efp.12443</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8428,51 +8428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in New Zealand. In Proceedings of the fourth meeting of the International Union of Forest Research Organizations (IUFRO) Working Party S07.02.09: Phytophthoras in forests and natural ecosystems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">General Technical Report - Pacific Southwest Research Station, USDA Forest Service, 2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No.PSW-GTR-221, 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId844469b331da9f18f" w:history="1">
+      <w:hyperlink r:id="rId999769cdf91120777" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8529,51 +8529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Journal of Forestry Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId922469b331da9f234" w:history="1">
+      <w:hyperlink r:id="rId388369cdf91120819" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1186/s40490-014-0008-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8639,101 +8639,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e12327. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId198369b331da9f315" w:history="1">
+      <w:hyperlink r:id="rId767869cdf911208c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12327</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sansford CE (2008) Revised Summary Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 65pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId536769b331da9f430" w:history="1">
+      <w:hyperlink r:id="rId863969cdf91120918" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last accessed September 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8964,51 +8964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in southwest England. In Proceedings of the fourth meeting of the International Union of Forest Research Organizations (IUFRO) Working Party S07.02.09: Phytophthoras in forests and natural ecosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> General Technical Report - Pacific Southwest Research Station, USDA Forest Service, 2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No.PSW-GTR-221, pp. 177-183. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId740269b331da9f5f5" w:history="1">
+      <w:hyperlink r:id="rId450069cdf91120ac8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9163,51 +9163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId500769b331da9f73d" w:history="1">
+      <w:hyperlink r:id="rId346769cdf91120c0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9220,63 +9220,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6089841" name="name316669b331da9fa8a" descr="eu_funding_250.png"/>
+            <wp:docPr id="32711663" name="name620969cdf91120df9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId228569b331da9fa88" cstate="print"/>
+                    <a:blip r:embed="rId586369cdf91120df7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9374,137 +9374,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98794671">
+  <w:abstractNum w:abstractNumId="27351123">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35396690">
+    <w:lvl w:ilvl="0" w:tplc="79783118">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35396690" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79783118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35396690" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79783118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35396690" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79783118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35396690" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79783118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35396690" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79783118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35396690" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79783118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35396690" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79783118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35396690" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79783118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98794670">
+  <w:abstractNum w:abstractNumId="27351122">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46738496">
+    <w:lvl w:ilvl="0" w:tplc="85857025">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10256,55 +10256,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98794670">
-    <w:abstractNumId w:val="98794670"/>
+  <w:num w:numId="27351122">
+    <w:abstractNumId w:val="27351122"/>
   </w:num>
-  <w:num w:numId="98794671">
-    <w:abstractNumId w:val="98794671"/>
+  <w:num w:numId="27351123">
+    <w:abstractNumId w:val="27351123"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21854,51 +21854,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId791110684" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId873927322" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId316169b331da9a462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/" TargetMode="External"/><Relationship Id="rId788269b331da9a4bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/categorization" TargetMode="External"/><Relationship Id="rId461369b331da9ad56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/photos" TargetMode="External"/><Relationship Id="rId496669b331da9ded4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/id/phytophthora/factsheet.php?name=7970" TargetMode="External"/><Relationship Id="rId257069b331da9df3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2004/3367/introduction/made" TargetMode="External"/><Relationship Id="rId341669b331da9e00a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf" TargetMode="External"/><Relationship Id="rId700769b331da9e04a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases" TargetMode="External"/><Relationship Id="rId934069b331da9e188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.1016/j.fgb.2007.10.010" TargetMode="External"/><Relationship Id="rId675669b331da9e481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428" TargetMode="External"/><Relationship Id="rId114569b331da9e5ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0006-7" TargetMode="External"/><Relationship Id="rId615069b331da9e663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-173" TargetMode="External"/><Relationship Id="rId592069b331da9e6d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-605" TargetMode="External"/><Relationship Id="rId299269b331da9e767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/documents" TargetMode="External"/><Relationship Id="rId623669b331da9e7e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId948769b331da9e92b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf" TargetMode="External"/><Relationship Id="rId651069b331da9eaab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId567669b331da9eb03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId535469b331da9ee90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-021-00846-5" TargetMode="External"/><Relationship Id="rId629169b331da9ef25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/efp.12443" TargetMode="External"/><Relationship Id="rId844469b331da9f18f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId922469b331da9f234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0008-5" TargetMode="External"/><Relationship Id="rId198369b331da9f315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12327" TargetMode="External"/><Relationship Id="rId536769b331da9f430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435" TargetMode="External"/><Relationship Id="rId740269b331da9f5f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId500769b331da9f73d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId387369b331da9ac25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId387369b331da9ac25.jpg"/><Relationship Id="rId433069b331da9c527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId433069b331da9c527.jpg"/><Relationship Id="rId228569b331da9fa88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId228569b331da9fa88.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId996093186" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId926717134" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId759169cdf9111bc7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/" TargetMode="External"/><Relationship Id="rId690869cdf9111bcc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/categorization" TargetMode="External"/><Relationship Id="rId283169cdf9111c2fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/photos" TargetMode="External"/><Relationship Id="rId672169cdf9111f5ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/id/phytophthora/factsheet.php?name=7970" TargetMode="External"/><Relationship Id="rId255669cdf9111f64d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2004/3367/introduction/made" TargetMode="External"/><Relationship Id="rId977369cdf9111f71c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf" TargetMode="External"/><Relationship Id="rId481969cdf9111f750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases" TargetMode="External"/><Relationship Id="rId125969cdf9111f88e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.1016/j.fgb.2007.10.010" TargetMode="External"/><Relationship Id="rId458069cdf9111fb3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428" TargetMode="External"/><Relationship Id="rId504669cdf9111fc92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0006-7" TargetMode="External"/><Relationship Id="rId537669cdf9111fd01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-173" TargetMode="External"/><Relationship Id="rId639569cdf9111fd6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-605" TargetMode="External"/><Relationship Id="rId852269cdf9111fdfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/documents" TargetMode="External"/><Relationship Id="rId911669cdf9111fe75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId604569cdf9111ff69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf" TargetMode="External"/><Relationship Id="rId970769cdf911200cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId625869cdf9112011d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId954669cdf9112049e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-021-00846-5" TargetMode="External"/><Relationship Id="rId407769cdf91120535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/efp.12443" TargetMode="External"/><Relationship Id="rId999769cdf91120777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId388369cdf91120819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0008-5" TargetMode="External"/><Relationship Id="rId767869cdf911208c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12327" TargetMode="External"/><Relationship Id="rId863969cdf91120918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435" TargetMode="External"/><Relationship Id="rId450069cdf91120ac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId346769cdf91120c0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId562469cdf9111c1e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId562469cdf9111c1e5.jpg"/><Relationship Id="rId100069cdf9111dcee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId100069cdf9111dcee.jpg"/><Relationship Id="rId586369cdf91120df7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId586369cdf91120df7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>