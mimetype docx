--- v8 (2026-04-02)
+++ v9 (2026-04-28)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Brasier, Beales &amp; S.A. Kirk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759169cdf9111bc7e" w:history="1">
+            <w:hyperlink r:id="rId897269f00b9cc0d0e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690869cdf9111bcc1" w:history="1">
+            <w:hyperlink r:id="rId852169f00b9cc0d55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTKE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22856969" name="name293669cdf9111c1e7" descr="3962.jpg"/>
+                  <wp:docPr id="73627294" name="name534369f00b9cc1645" descr="3962.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3962.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId562469cdf9111c1e5" cstate="print"/>
+                          <a:blip r:embed="rId139269f00b9cc1644" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId283169cdf9111c2fe" w:history="1">
+            <w:hyperlink r:id="rId532269f00b9cc1784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2100,63 +2100,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">suggest a possible southern hemisphere origin for this species (Forest Research, 2022a).
 </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="95486204" name="name181869cdf9111dcf2" descr="PHYTKE_distribution_map.jpg"/>
+            <wp:docPr id="26022473" name="name962169f00b9cc2ff2" descr="PHYTKE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTKE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId100069cdf9111dcee" cstate="print"/>
+                    <a:blip r:embed="rId514669f00b9cc2fef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> factsheet. IDphy: molecular and morphological identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on the types. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId672169cdf9111f5ea" w:history="1">
+      <w:hyperlink r:id="rId903369f00b9cc49cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/id/phytophthora/factsheet.php?name=7970</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Accessed July 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5701,51 +5701,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2004) The Plant Health (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernovii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Management Zone) (England) Order 2004. UK Statutory Instruments No.3367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId255669cdf9111f64d" w:history="1">
+      <w:hyperlink r:id="rId501069f00b9cc4a34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.gov.uk/uksi/2004/3367/introduction/made</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5829,81 +5829,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (undated) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- A new threat to our trees and woodlands. 6pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId977369cdf9111f71c" w:history="1">
+      <w:hyperlink r:id="rId160369f00b9cc4b09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2021) How biosecurity can prevent the introduction and spread of tree pests and diseases. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId481969cdf9111f750" w:history="1">
+      <w:hyperlink r:id="rId146969f00b9cc4b40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Last updated August, 2021, accessed August 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6056,51 +6056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 266-277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId125969cdf9111f88e" w:history="1">
+      <w:hyperlink r:id="rId595869f00b9cc4c7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.1016/j.fgb.2007.10.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6485,51 +6485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Defra (undated) UK Risk Register Details for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId458069cdf9111fb3f" w:history="1">
+      <w:hyperlink r:id="rId199969f00b9cc4f92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last accessed July 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6702,51 +6702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId504669cdf9111fc92" w:history="1">
+      <w:hyperlink r:id="rId638369f00b9cc5103" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1186/s40490-014-0006-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6772,51 +6772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the United Kingdom. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009/069 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId537669cdf9111fd01" w:history="1">
+      <w:hyperlink r:id="rId115769f00b9cc517b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-173</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6842,51 +6842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Ireland. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2010/148 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId639569cdf9111fd6f" w:history="1">
+      <w:hyperlink r:id="rId182969f00b9cc51ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-605</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6932,51 +6932,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 81-93. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId852269cdf9111fdfb" w:history="1">
+      <w:hyperlink r:id="rId416869f00b9cc5284" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTKE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7011,51 +7011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora ramorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId911669cdf9111fe75" w:history="1">
+      <w:hyperlink r:id="rId244969f00b9cc5302" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTRA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7168,51 +7168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> diseases on bilberry (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vaccinium myrtillus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). A threat to our woodlands, heathlands and historic gardens. Plant Disease Factsheet (4pp) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId604569cdf9111ff69" w:history="1">
+      <w:hyperlink r:id="rId730069f00b9cc5416" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -7393,101 +7393,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2022)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Research. Last accessed 9 August 2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId970769cdf911200cc" w:history="1">
+      <w:hyperlink r:id="rId640969f00b9cc5590" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2022a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tools and resources. Last accessed 9 August 2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId625869cdf9112011d" w:history="1">
+      <w:hyperlink r:id="rId607569f00b9cc55e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7974,51 +7974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 273–279 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId954669cdf9112049e" w:history="1">
+      <w:hyperlink r:id="rId625669f00b9cc595f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-021-00846-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8064,51 +8064,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e12443 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId407769cdf91120535" w:history="1">
+      <w:hyperlink r:id="rId778569f00b9cc59f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/efp.12443</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8428,51 +8428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in New Zealand. In Proceedings of the fourth meeting of the International Union of Forest Research Organizations (IUFRO) Working Party S07.02.09: Phytophthoras in forests and natural ecosystems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">General Technical Report - Pacific Southwest Research Station, USDA Forest Service, 2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No.PSW-GTR-221, 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId999769cdf91120777" w:history="1">
+      <w:hyperlink r:id="rId679669f00b9cc5c4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8529,51 +8529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Journal of Forestry Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId388369cdf91120819" w:history="1">
+      <w:hyperlink r:id="rId278469f00b9cc5cf5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1186/s40490-014-0008-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8639,101 +8639,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e12327. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId767869cdf911208c6" w:history="1">
+      <w:hyperlink r:id="rId467369f00b9cc5da6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12327</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sansford CE (2008) Revised Summary Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 65pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId863969cdf91120918" w:history="1">
+      <w:hyperlink r:id="rId532369f00b9cc5df9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last accessed September 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8964,51 +8964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in southwest England. In Proceedings of the fourth meeting of the International Union of Forest Research Organizations (IUFRO) Working Party S07.02.09: Phytophthoras in forests and natural ecosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> General Technical Report - Pacific Southwest Research Station, USDA Forest Service, 2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No.PSW-GTR-221, pp. 177-183. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId450069cdf91120ac8" w:history="1">
+      <w:hyperlink r:id="rId778069f00b9cc5fb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9163,51 +9163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId346769cdf91120c0b" w:history="1">
+      <w:hyperlink r:id="rId488569f00b9cc6104" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9220,63 +9220,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32711663" name="name620969cdf91120df9" descr="eu_funding_250.png"/>
+            <wp:docPr id="70156793" name="name948169f00b9cc61b1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId586369cdf91120df7" cstate="print"/>
+                    <a:blip r:embed="rId274569f00b9cc61b0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9374,137 +9374,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27351123">
+  <w:abstractNum w:abstractNumId="44714779">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79783118">
+    <w:lvl w:ilvl="0" w:tplc="22820997">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79783118" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22820997" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79783118" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22820997" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79783118" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22820997" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79783118" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22820997" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79783118" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22820997" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79783118" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22820997" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79783118" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22820997" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79783118" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22820997" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27351122">
+  <w:abstractNum w:abstractNumId="44714778">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85857025">
+    <w:lvl w:ilvl="0" w:tplc="19190036">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10256,55 +10256,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27351122">
-    <w:abstractNumId w:val="27351122"/>
+  <w:num w:numId="44714778">
+    <w:abstractNumId w:val="44714778"/>
   </w:num>
-  <w:num w:numId="27351123">
-    <w:abstractNumId w:val="27351123"/>
+  <w:num w:numId="44714779">
+    <w:abstractNumId w:val="44714779"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21854,51 +21854,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId996093186" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId926717134" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId759169cdf9111bc7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/" TargetMode="External"/><Relationship Id="rId690869cdf9111bcc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/categorization" TargetMode="External"/><Relationship Id="rId283169cdf9111c2fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/photos" TargetMode="External"/><Relationship Id="rId672169cdf9111f5ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/id/phytophthora/factsheet.php?name=7970" TargetMode="External"/><Relationship Id="rId255669cdf9111f64d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2004/3367/introduction/made" TargetMode="External"/><Relationship Id="rId977369cdf9111f71c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf" TargetMode="External"/><Relationship Id="rId481969cdf9111f750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases" TargetMode="External"/><Relationship Id="rId125969cdf9111f88e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.1016/j.fgb.2007.10.010" TargetMode="External"/><Relationship Id="rId458069cdf9111fb3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428" TargetMode="External"/><Relationship Id="rId504669cdf9111fc92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0006-7" TargetMode="External"/><Relationship Id="rId537669cdf9111fd01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-173" TargetMode="External"/><Relationship Id="rId639569cdf9111fd6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-605" TargetMode="External"/><Relationship Id="rId852269cdf9111fdfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/documents" TargetMode="External"/><Relationship Id="rId911669cdf9111fe75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId604569cdf9111ff69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf" TargetMode="External"/><Relationship Id="rId970769cdf911200cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId625869cdf9112011d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId954669cdf9112049e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-021-00846-5" TargetMode="External"/><Relationship Id="rId407769cdf91120535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/efp.12443" TargetMode="External"/><Relationship Id="rId999769cdf91120777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId388369cdf91120819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0008-5" TargetMode="External"/><Relationship Id="rId767869cdf911208c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12327" TargetMode="External"/><Relationship Id="rId863969cdf91120918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435" TargetMode="External"/><Relationship Id="rId450069cdf91120ac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId346769cdf91120c0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId562469cdf9111c1e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId562469cdf9111c1e5.jpg"/><Relationship Id="rId100069cdf9111dcee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId100069cdf9111dcee.jpg"/><Relationship Id="rId586369cdf91120df7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId586369cdf91120df7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId402152391" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId153207829" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId897269f00b9cc0d0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/" TargetMode="External"/><Relationship Id="rId852169f00b9cc0d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/categorization" TargetMode="External"/><Relationship Id="rId532269f00b9cc1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/photos" TargetMode="External"/><Relationship Id="rId903369f00b9cc49cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/id/phytophthora/factsheet.php?name=7970" TargetMode="External"/><Relationship Id="rId501069f00b9cc4a34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2004/3367/introduction/made" TargetMode="External"/><Relationship Id="rId160369f00b9cc4b09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf" TargetMode="External"/><Relationship Id="rId146969f00b9cc4b40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases" TargetMode="External"/><Relationship Id="rId595869f00b9cc4c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.1016/j.fgb.2007.10.010" TargetMode="External"/><Relationship Id="rId199969f00b9cc4f92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428" TargetMode="External"/><Relationship Id="rId638369f00b9cc5103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0006-7" TargetMode="External"/><Relationship Id="rId115769f00b9cc517b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-173" TargetMode="External"/><Relationship Id="rId182969f00b9cc51ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-605" TargetMode="External"/><Relationship Id="rId416869f00b9cc5284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/documents" TargetMode="External"/><Relationship Id="rId244969f00b9cc5302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId730069f00b9cc5416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf" TargetMode="External"/><Relationship Id="rId640969f00b9cc5590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId607569f00b9cc55e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId625669f00b9cc595f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-021-00846-5" TargetMode="External"/><Relationship Id="rId778569f00b9cc59f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/efp.12443" TargetMode="External"/><Relationship Id="rId679669f00b9cc5c4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId278469f00b9cc5cf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0008-5" TargetMode="External"/><Relationship Id="rId467369f00b9cc5da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12327" TargetMode="External"/><Relationship Id="rId532369f00b9cc5df9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435" TargetMode="External"/><Relationship Id="rId778069f00b9cc5fb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId488569f00b9cc6104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId139269f00b9cc1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId139269f00b9cc1644.jpg"/><Relationship Id="rId514669f00b9cc2fef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId514669f00b9cc2fef.jpg"/><Relationship Id="rId274569f00b9cc61b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId274569f00b9cc61b0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>