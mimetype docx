--- v9 (2026-04-28)
+++ v10 (2026-05-18)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Brasier, Beales &amp; S.A. Kirk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId897269f00b9cc0d0e" w:history="1">
+            <w:hyperlink r:id="rId61626a0aaf223f7d9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId852169f00b9cc0d55" w:history="1">
+            <w:hyperlink r:id="rId42336a0aaf223f81f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTKE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73627294" name="name534369f00b9cc1645" descr="3962.jpg"/>
+                  <wp:docPr id="20949850" name="name53296a0aaf223fef2" descr="3962.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3962.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId139269f00b9cc1644" cstate="print"/>
+                          <a:blip r:embed="rId10286a0aaf223fef0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId532269f00b9cc1784" w:history="1">
+            <w:hyperlink r:id="rId74406a0aaf22404d1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2100,63 +2100,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">suggest a possible southern hemisphere origin for this species (Forest Research, 2022a).
 </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26022473" name="name962169f00b9cc2ff2" descr="PHYTKE_distribution_map.jpg"/>
+            <wp:docPr id="68238952" name="name45026a0aaf2241dd5" descr="PHYTKE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTKE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId514669f00b9cc2fef" cstate="print"/>
+                    <a:blip r:embed="rId63886a0aaf2241dd3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> factsheet. IDphy: molecular and morphological identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on the types. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId903369f00b9cc49cc" w:history="1">
+      <w:hyperlink r:id="rId64946a0aaf224362d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/id/phytophthora/factsheet.php?name=7970</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Accessed July 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5701,51 +5701,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2004) The Plant Health (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernovii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Management Zone) (England) Order 2004. UK Statutory Instruments No.3367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId501069f00b9cc4a34" w:history="1">
+      <w:hyperlink r:id="rId41316a0aaf2243694" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.gov.uk/uksi/2004/3367/introduction/made</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5829,81 +5829,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (undated) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- A new threat to our trees and woodlands. 6pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId160369f00b9cc4b09" w:history="1">
+      <w:hyperlink r:id="rId22406a0aaf2243762" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2021) How biosecurity can prevent the introduction and spread of tree pests and diseases. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId146969f00b9cc4b40" w:history="1">
+      <w:hyperlink r:id="rId24836a0aaf2243797" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Last updated August, 2021, accessed August 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6056,51 +6056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 266-277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId595869f00b9cc4c7e" w:history="1">
+      <w:hyperlink r:id="rId77066a0aaf22438cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.1016/j.fgb.2007.10.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6485,51 +6485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Defra (undated) UK Risk Register Details for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId199969f00b9cc4f92" w:history="1">
+      <w:hyperlink r:id="rId56936a0aaf2243b77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last accessed July 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6702,51 +6702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId638369f00b9cc5103" w:history="1">
+      <w:hyperlink r:id="rId45256a0aaf2243cca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1186/s40490-014-0006-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6772,51 +6772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the United Kingdom. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009/069 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId115769f00b9cc517b" w:history="1">
+      <w:hyperlink r:id="rId53536a0aaf2243d3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-173</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6842,51 +6842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Ireland. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2010/148 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId182969f00b9cc51ed" w:history="1">
+      <w:hyperlink r:id="rId60716a0aaf2243da8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-605</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6932,51 +6932,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 81-93. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId416869f00b9cc5284" w:history="1">
+      <w:hyperlink r:id="rId39536a0aaf2243e34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTKE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7011,51 +7011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora ramorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId244969f00b9cc5302" w:history="1">
+      <w:hyperlink r:id="rId20056a0aaf2243ead" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTRA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7168,51 +7168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> diseases on bilberry (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vaccinium myrtillus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). A threat to our woodlands, heathlands and historic gardens. Plant Disease Factsheet (4pp) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId730069f00b9cc5416" w:history="1">
+      <w:hyperlink r:id="rId42786a0aaf2243fac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -7393,101 +7393,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2022)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Research. Last accessed 9 August 2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId640969f00b9cc5590" w:history="1">
+      <w:hyperlink r:id="rId74216a0aaf2244113" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2022a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tools and resources. Last accessed 9 August 2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId607569f00b9cc55e9" w:history="1">
+      <w:hyperlink r:id="rId18956a0aaf2244163" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7974,51 +7974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 273–279 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId625669f00b9cc595f" w:history="1">
+      <w:hyperlink r:id="rId15126a0aaf22444aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-021-00846-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8064,51 +8064,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e12443 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId778569f00b9cc59f5" w:history="1">
+      <w:hyperlink r:id="rId56406a0aaf2244539" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/efp.12443</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8428,51 +8428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in New Zealand. In Proceedings of the fourth meeting of the International Union of Forest Research Organizations (IUFRO) Working Party S07.02.09: Phytophthoras in forests and natural ecosystems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">General Technical Report - Pacific Southwest Research Station, USDA Forest Service, 2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No.PSW-GTR-221, 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId679669f00b9cc5c4f" w:history="1">
+      <w:hyperlink r:id="rId28356a0aaf224478a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8529,51 +8529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Journal of Forestry Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId278469f00b9cc5cf5" w:history="1">
+      <w:hyperlink r:id="rId74086a0aaf224482d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1186/s40490-014-0008-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8639,101 +8639,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e12327. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId467369f00b9cc5da6" w:history="1">
+      <w:hyperlink r:id="rId32156a0aaf22448d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12327</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sansford CE (2008) Revised Summary Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 65pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId532369f00b9cc5df9" w:history="1">
+      <w:hyperlink r:id="rId82736a0aaf2244929" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last accessed September 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8964,51 +8964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in southwest England. In Proceedings of the fourth meeting of the International Union of Forest Research Organizations (IUFRO) Working Party S07.02.09: Phytophthoras in forests and natural ecosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> General Technical Report - Pacific Southwest Research Station, USDA Forest Service, 2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No.PSW-GTR-221, pp. 177-183. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId778069f00b9cc5fb9" w:history="1">
+      <w:hyperlink r:id="rId36896a0aaf2244ada" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9163,51 +9163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId488569f00b9cc6104" w:history="1">
+      <w:hyperlink r:id="rId49916a0aaf2244c29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9220,63 +9220,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70156793" name="name948169f00b9cc61b1" descr="eu_funding_250.png"/>
+            <wp:docPr id="87122779" name="name95626a0aaf2244d09" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId274569f00b9cc61b0" cstate="print"/>
+                    <a:blip r:embed="rId61156a0aaf2244d08" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9374,137 +9374,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44714779">
+  <w:abstractNum w:abstractNumId="13028043">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22820997">
+    <w:lvl w:ilvl="0" w:tplc="56448697">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22820997" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56448697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22820997" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56448697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22820997" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56448697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22820997" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56448697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22820997" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56448697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22820997" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56448697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22820997" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56448697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22820997" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56448697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44714778">
+  <w:abstractNum w:abstractNumId="13028042">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19190036">
+    <w:lvl w:ilvl="0" w:tplc="77974103">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10256,55 +10256,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44714778">
-    <w:abstractNumId w:val="44714778"/>
+  <w:num w:numId="13028042">
+    <w:abstractNumId w:val="13028042"/>
   </w:num>
-  <w:num w:numId="44714779">
-    <w:abstractNumId w:val="44714779"/>
+  <w:num w:numId="13028043">
+    <w:abstractNumId w:val="13028043"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21854,51 +21854,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId402152391" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId153207829" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId897269f00b9cc0d0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/" TargetMode="External"/><Relationship Id="rId852169f00b9cc0d55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/categorization" TargetMode="External"/><Relationship Id="rId532269f00b9cc1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/photos" TargetMode="External"/><Relationship Id="rId903369f00b9cc49cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/id/phytophthora/factsheet.php?name=7970" TargetMode="External"/><Relationship Id="rId501069f00b9cc4a34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2004/3367/introduction/made" TargetMode="External"/><Relationship Id="rId160369f00b9cc4b09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf" TargetMode="External"/><Relationship Id="rId146969f00b9cc4b40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases" TargetMode="External"/><Relationship Id="rId595869f00b9cc4c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.1016/j.fgb.2007.10.010" TargetMode="External"/><Relationship Id="rId199969f00b9cc4f92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428" TargetMode="External"/><Relationship Id="rId638369f00b9cc5103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0006-7" TargetMode="External"/><Relationship Id="rId115769f00b9cc517b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-173" TargetMode="External"/><Relationship Id="rId182969f00b9cc51ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-605" TargetMode="External"/><Relationship Id="rId416869f00b9cc5284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/documents" TargetMode="External"/><Relationship Id="rId244969f00b9cc5302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId730069f00b9cc5416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf" TargetMode="External"/><Relationship Id="rId640969f00b9cc5590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId607569f00b9cc55e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId625669f00b9cc595f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-021-00846-5" TargetMode="External"/><Relationship Id="rId778569f00b9cc59f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/efp.12443" TargetMode="External"/><Relationship Id="rId679669f00b9cc5c4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId278469f00b9cc5cf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0008-5" TargetMode="External"/><Relationship Id="rId467369f00b9cc5da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12327" TargetMode="External"/><Relationship Id="rId532369f00b9cc5df9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435" TargetMode="External"/><Relationship Id="rId778069f00b9cc5fb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId488569f00b9cc6104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId139269f00b9cc1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId139269f00b9cc1644.jpg"/><Relationship Id="rId514669f00b9cc2fef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId514669f00b9cc2fef.jpg"/><Relationship Id="rId274569f00b9cc61b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId274569f00b9cc61b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId904616546" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId297089270" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61626a0aaf223f7d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/" TargetMode="External"/><Relationship Id="rId42336a0aaf223f81f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/categorization" TargetMode="External"/><Relationship Id="rId74406a0aaf22404d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/photos" TargetMode="External"/><Relationship Id="rId64946a0aaf224362d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/id/phytophthora/factsheet.php?name=7970" TargetMode="External"/><Relationship Id="rId41316a0aaf2243694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2004/3367/introduction/made" TargetMode="External"/><Relationship Id="rId22406a0aaf2243762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf" TargetMode="External"/><Relationship Id="rId24836a0aaf2243797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases" TargetMode="External"/><Relationship Id="rId77066a0aaf22438cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.1016/j.fgb.2007.10.010" TargetMode="External"/><Relationship Id="rId56936a0aaf2243b77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428" TargetMode="External"/><Relationship Id="rId45256a0aaf2243cca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0006-7" TargetMode="External"/><Relationship Id="rId53536a0aaf2243d3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-173" TargetMode="External"/><Relationship Id="rId60716a0aaf2243da8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-605" TargetMode="External"/><Relationship Id="rId39536a0aaf2243e34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/documents" TargetMode="External"/><Relationship Id="rId20056a0aaf2243ead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId42786a0aaf2243fac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf" TargetMode="External"/><Relationship Id="rId74216a0aaf2244113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId18956a0aaf2244163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId15126a0aaf22444aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-021-00846-5" TargetMode="External"/><Relationship Id="rId56406a0aaf2244539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/efp.12443" TargetMode="External"/><Relationship Id="rId28356a0aaf224478a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId74086a0aaf224482d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0008-5" TargetMode="External"/><Relationship Id="rId32156a0aaf22448d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12327" TargetMode="External"/><Relationship Id="rId82736a0aaf2244929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435" TargetMode="External"/><Relationship Id="rId36896a0aaf2244ada" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId49916a0aaf2244c29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10286a0aaf223fef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10286a0aaf223fef0.jpg"/><Relationship Id="rId63886a0aaf2241dd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63886a0aaf2241dd3.jpg"/><Relationship Id="rId61156a0aaf2244d08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61156a0aaf2244d08.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>