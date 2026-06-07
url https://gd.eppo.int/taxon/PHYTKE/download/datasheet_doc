--- v10 (2026-05-18)
+++ v11 (2026-06-07)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Brasier, Beales &amp; S.A. Kirk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61626a0aaf223f7d9" w:history="1">
+            <w:hyperlink r:id="rId10736a25c8bd2dc5d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42336a0aaf223f81f" w:history="1">
+            <w:hyperlink r:id="rId52586a25c8bd2dca6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTKE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20949850" name="name53296a0aaf223fef2" descr="3962.jpg"/>
+                  <wp:docPr id="897788" name="name70326a25c8bd2e29b" descr="3962.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3962.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10286a0aaf223fef0" cstate="print"/>
+                          <a:blip r:embed="rId87826a25c8bd2e299" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId74406a0aaf22404d1" w:history="1">
+            <w:hyperlink r:id="rId55556a25c8bd2e421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2100,63 +2100,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">suggest a possible southern hemisphere origin for this species (Forest Research, 2022a).
 </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68238952" name="name45026a0aaf2241dd5" descr="PHYTKE_distribution_map.jpg"/>
+            <wp:docPr id="33179292" name="name86646a25c8bd2f94d" descr="PHYTKE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTKE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63886a0aaf2241dd3" cstate="print"/>
+                    <a:blip r:embed="rId85686a25c8bd2f94a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> factsheet. IDphy: molecular and morphological identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on the types. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64946a0aaf224362d" w:history="1">
+      <w:hyperlink r:id="rId65386a25c8bd31228" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/id/phytophthora/factsheet.php?name=7970</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Accessed July 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5701,51 +5701,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2004) The Plant Health (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernovii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Management Zone) (England) Order 2004. UK Statutory Instruments No.3367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41316a0aaf2243694" w:history="1">
+      <w:hyperlink r:id="rId37156a25c8bd3128d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.gov.uk/uksi/2004/3367/introduction/made</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5829,81 +5829,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (undated) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- A new threat to our trees and woodlands. 6pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22406a0aaf2243762" w:history="1">
+      <w:hyperlink r:id="rId64866a25c8bd31368" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2021) How biosecurity can prevent the introduction and spread of tree pests and diseases. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24836a0aaf2243797" w:history="1">
+      <w:hyperlink r:id="rId48936a25c8bd3139e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Last updated August, 2021, accessed August 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6056,51 +6056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 266-277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77066a0aaf22438cc" w:history="1">
+      <w:hyperlink r:id="rId58566a25c8bd314d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.1016/j.fgb.2007.10.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6485,51 +6485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Defra (undated) UK Risk Register Details for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56936a0aaf2243b77" w:history="1">
+      <w:hyperlink r:id="rId91576a25c8bd31793" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last accessed July 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6702,51 +6702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45256a0aaf2243cca" w:history="1">
+      <w:hyperlink r:id="rId87736a25c8bd318eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1186/s40490-014-0006-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6772,51 +6772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the United Kingdom. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009/069 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53536a0aaf2243d3a" w:history="1">
+      <w:hyperlink r:id="rId51406a25c8bd3195c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-173</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6842,51 +6842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Ireland. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2010/148 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60716a0aaf2243da8" w:history="1">
+      <w:hyperlink r:id="rId73866a25c8bd319ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-605</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6932,51 +6932,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 81-93. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39536a0aaf2243e34" w:history="1">
+      <w:hyperlink r:id="rId23806a25c8bd31a5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTKE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7011,51 +7011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora ramorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20056a0aaf2243ead" w:history="1">
+      <w:hyperlink r:id="rId24546a25c8bd31ae2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTRA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7168,51 +7168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> diseases on bilberry (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vaccinium myrtillus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). A threat to our woodlands, heathlands and historic gardens. Plant Disease Factsheet (4pp) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42786a0aaf2243fac" w:history="1">
+      <w:hyperlink r:id="rId85746a25c8bd31bdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -7393,101 +7393,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2022)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Research. Last accessed 9 August 2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74216a0aaf2244113" w:history="1">
+      <w:hyperlink r:id="rId72556a25c8bd31d6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2022a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tools and resources. Last accessed 9 August 2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18956a0aaf2244163" w:history="1">
+      <w:hyperlink r:id="rId73776a25c8bd31dc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7974,51 +7974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 273–279 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15126a0aaf22444aa" w:history="1">
+      <w:hyperlink r:id="rId51556a25c8bd32120" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-021-00846-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8064,51 +8064,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e12443 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56406a0aaf2244539" w:history="1">
+      <w:hyperlink r:id="rId97316a25c8bd321b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/efp.12443</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8428,51 +8428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in New Zealand. In Proceedings of the fourth meeting of the International Union of Forest Research Organizations (IUFRO) Working Party S07.02.09: Phytophthoras in forests and natural ecosystems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">General Technical Report - Pacific Southwest Research Station, USDA Forest Service, 2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No.PSW-GTR-221, 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28356a0aaf224478a" w:history="1">
+      <w:hyperlink r:id="rId84076a25c8bd323fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8529,51 +8529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Journal of Forestry Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74086a0aaf224482d" w:history="1">
+      <w:hyperlink r:id="rId45236a25c8bd324a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1186/s40490-014-0008-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8639,101 +8639,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e12327. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32156a0aaf22448d9" w:history="1">
+      <w:hyperlink r:id="rId56156a25c8bd3254f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12327</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sansford CE (2008) Revised Summary Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 65pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82736a0aaf2244929" w:history="1">
+      <w:hyperlink r:id="rId89056a25c8bd325a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last accessed September 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8964,51 +8964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in southwest England. In Proceedings of the fourth meeting of the International Union of Forest Research Organizations (IUFRO) Working Party S07.02.09: Phytophthoras in forests and natural ecosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> General Technical Report - Pacific Southwest Research Station, USDA Forest Service, 2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No.PSW-GTR-221, pp. 177-183. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36896a0aaf2244ada" w:history="1">
+      <w:hyperlink r:id="rId84756a25c8bd32767" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9163,51 +9163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49916a0aaf2244c29" w:history="1">
+      <w:hyperlink r:id="rId76146a25c8bd328ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9220,63 +9220,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="87122779" name="name95626a0aaf2244d09" descr="eu_funding_250.png"/>
+            <wp:docPr id="24204096" name="name16736a25c8bd329ae" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61156a0aaf2244d08" cstate="print"/>
+                    <a:blip r:embed="rId81216a25c8bd329ad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9374,137 +9374,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13028043">
+  <w:abstractNum w:abstractNumId="38644666">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56448697">
+    <w:lvl w:ilvl="0" w:tplc="19332438">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56448697" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19332438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56448697" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19332438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56448697" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19332438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56448697" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19332438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56448697" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19332438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56448697" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19332438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56448697" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19332438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56448697" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19332438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13028042">
+  <w:abstractNum w:abstractNumId="38644665">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77974103">
+    <w:lvl w:ilvl="0" w:tplc="77086989">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10256,55 +10256,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13028042">
-    <w:abstractNumId w:val="13028042"/>
+  <w:num w:numId="38644665">
+    <w:abstractNumId w:val="38644665"/>
   </w:num>
-  <w:num w:numId="13028043">
-    <w:abstractNumId w:val="13028043"/>
+  <w:num w:numId="38644666">
+    <w:abstractNumId w:val="38644666"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21854,51 +21854,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId904616546" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId297089270" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61626a0aaf223f7d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/" TargetMode="External"/><Relationship Id="rId42336a0aaf223f81f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/categorization" TargetMode="External"/><Relationship Id="rId74406a0aaf22404d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/photos" TargetMode="External"/><Relationship Id="rId64946a0aaf224362d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/id/phytophthora/factsheet.php?name=7970" TargetMode="External"/><Relationship Id="rId41316a0aaf2243694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2004/3367/introduction/made" TargetMode="External"/><Relationship Id="rId22406a0aaf2243762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf" TargetMode="External"/><Relationship Id="rId24836a0aaf2243797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases" TargetMode="External"/><Relationship Id="rId77066a0aaf22438cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.1016/j.fgb.2007.10.010" TargetMode="External"/><Relationship Id="rId56936a0aaf2243b77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428" TargetMode="External"/><Relationship Id="rId45256a0aaf2243cca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0006-7" TargetMode="External"/><Relationship Id="rId53536a0aaf2243d3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-173" TargetMode="External"/><Relationship Id="rId60716a0aaf2243da8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-605" TargetMode="External"/><Relationship Id="rId39536a0aaf2243e34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/documents" TargetMode="External"/><Relationship Id="rId20056a0aaf2243ead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId42786a0aaf2243fac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf" TargetMode="External"/><Relationship Id="rId74216a0aaf2244113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId18956a0aaf2244163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId15126a0aaf22444aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-021-00846-5" TargetMode="External"/><Relationship Id="rId56406a0aaf2244539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/efp.12443" TargetMode="External"/><Relationship Id="rId28356a0aaf224478a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId74086a0aaf224482d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0008-5" TargetMode="External"/><Relationship Id="rId32156a0aaf22448d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12327" TargetMode="External"/><Relationship Id="rId82736a0aaf2244929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435" TargetMode="External"/><Relationship Id="rId36896a0aaf2244ada" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId49916a0aaf2244c29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10286a0aaf223fef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10286a0aaf223fef0.jpg"/><Relationship Id="rId63886a0aaf2241dd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63886a0aaf2241dd3.jpg"/><Relationship Id="rId61156a0aaf2244d08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61156a0aaf2244d08.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId526164708" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId892478051" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10736a25c8bd2dc5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/" TargetMode="External"/><Relationship Id="rId52586a25c8bd2dca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/categorization" TargetMode="External"/><Relationship Id="rId55556a25c8bd2e421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/photos" TargetMode="External"/><Relationship Id="rId65386a25c8bd31228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/id/phytophthora/factsheet.php?name=7970" TargetMode="External"/><Relationship Id="rId37156a25c8bd3128d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2004/3367/introduction/made" TargetMode="External"/><Relationship Id="rId64866a25c8bd31368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf" TargetMode="External"/><Relationship Id="rId48936a25c8bd3139e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases" TargetMode="External"/><Relationship Id="rId58566a25c8bd314d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.1016/j.fgb.2007.10.010" TargetMode="External"/><Relationship Id="rId91576a25c8bd31793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428" TargetMode="External"/><Relationship Id="rId87736a25c8bd318eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0006-7" TargetMode="External"/><Relationship Id="rId51406a25c8bd3195c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-173" TargetMode="External"/><Relationship Id="rId73866a25c8bd319ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-605" TargetMode="External"/><Relationship Id="rId23806a25c8bd31a5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/documents" TargetMode="External"/><Relationship Id="rId24546a25c8bd31ae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId85746a25c8bd31bdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf" TargetMode="External"/><Relationship Id="rId72556a25c8bd31d6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId73776a25c8bd31dc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId51556a25c8bd32120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-021-00846-5" TargetMode="External"/><Relationship Id="rId97316a25c8bd321b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/efp.12443" TargetMode="External"/><Relationship Id="rId84076a25c8bd323fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId45236a25c8bd324a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0008-5" TargetMode="External"/><Relationship Id="rId56156a25c8bd3254f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12327" TargetMode="External"/><Relationship Id="rId89056a25c8bd325a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435" TargetMode="External"/><Relationship Id="rId84756a25c8bd32767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId76146a25c8bd328ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87826a25c8bd2e299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87826a25c8bd2e299.jpg"/><Relationship Id="rId85686a25c8bd2f94a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85686a25c8bd2f94a.jpg"/><Relationship Id="rId81216a25c8bd329ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81216a25c8bd329ad.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>