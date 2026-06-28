--- v11 (2026-06-07)
+++ v12 (2026-06-28)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Brasier, Beales &amp; S.A. Kirk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10736a25c8bd2dc5d" w:history="1">
+            <w:hyperlink r:id="rId32196a40856ff234c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52586a25c8bd2dca6" w:history="1">
+            <w:hyperlink r:id="rId25216a40856ff2395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTKE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="897788" name="name70326a25c8bd2e29b" descr="3962.jpg"/>
+                  <wp:docPr id="95273335" name="name27116a40856ff2ac0" descr="3962.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3962.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId87826a25c8bd2e299" cstate="print"/>
+                          <a:blip r:embed="rId38516a40856ff2abe" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId55556a25c8bd2e421" w:history="1">
+            <w:hyperlink r:id="rId43336a40856ff2beb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2100,63 +2100,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">suggest a possible southern hemisphere origin for this species (Forest Research, 2022a).
 </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33179292" name="name86646a25c8bd2f94d" descr="PHYTKE_distribution_map.jpg"/>
+            <wp:docPr id="27290665" name="name34086a40857000121" descr="PHYTKE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTKE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85686a25c8bd2f94a" cstate="print"/>
+                    <a:blip r:embed="rId85406a4085700011c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> factsheet. IDphy: molecular and morphological identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on the types. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65386a25c8bd31228" w:history="1">
+      <w:hyperlink r:id="rId98936a40857001bc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/id/phytophthora/factsheet.php?name=7970</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Accessed July 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5701,51 +5701,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2004) The Plant Health (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernovii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Management Zone) (England) Order 2004. UK Statutory Instruments No.3367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37156a25c8bd3128d" w:history="1">
+      <w:hyperlink r:id="rId10776a40857001c2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.gov.uk/uksi/2004/3367/introduction/made</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5829,81 +5829,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (undated) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- A new threat to our trees and woodlands. 6pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64866a25c8bd31368" w:history="1">
+      <w:hyperlink r:id="rId48486a40857001d19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2021) How biosecurity can prevent the introduction and spread of tree pests and diseases. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48936a25c8bd3139e" w:history="1">
+      <w:hyperlink r:id="rId88226a40857001d50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Last updated August, 2021, accessed August 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6056,51 +6056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 266-277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58566a25c8bd314d9" w:history="1">
+      <w:hyperlink r:id="rId22146a40857001e8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.1016/j.fgb.2007.10.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6485,51 +6485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Defra (undated) UK Risk Register Details for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91576a25c8bd31793" w:history="1">
+      <w:hyperlink r:id="rId59066a4085700216d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last accessed July 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6702,51 +6702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87736a25c8bd318eb" w:history="1">
+      <w:hyperlink r:id="rId54916a408570022c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1186/s40490-014-0006-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6772,51 +6772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the United Kingdom. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009/069 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51406a25c8bd3195c" w:history="1">
+      <w:hyperlink r:id="rId74226a4085700233a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-173</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6842,51 +6842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Ireland. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2010/148 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73866a25c8bd319ce" w:history="1">
+      <w:hyperlink r:id="rId25986a408570023a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-605</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6932,51 +6932,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 81-93. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23806a25c8bd31a5b" w:history="1">
+      <w:hyperlink r:id="rId46026a40857002438" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTKE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7011,51 +7011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora ramorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24546a25c8bd31ae2" w:history="1">
+      <w:hyperlink r:id="rId56706a408570024b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTRA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7168,51 +7168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> diseases on bilberry (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vaccinium myrtillus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). A threat to our woodlands, heathlands and historic gardens. Plant Disease Factsheet (4pp) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85746a25c8bd31bdf" w:history="1">
+      <w:hyperlink r:id="rId43706a408570025ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -7393,101 +7393,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2022)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Research. Last accessed 9 August 2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72556a25c8bd31d6b" w:history="1">
+      <w:hyperlink r:id="rId44986a40857002723" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2022a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tools and resources. Last accessed 9 August 2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73776a25c8bd31dc0" w:history="1">
+      <w:hyperlink r:id="rId86596a40857002776" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7974,51 +7974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 273–279 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51556a25c8bd32120" w:history="1">
+      <w:hyperlink r:id="rId99526a40857002aca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-021-00846-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8064,51 +8064,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e12443 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97316a25c8bd321b4" w:history="1">
+      <w:hyperlink r:id="rId16076a40857002b59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/efp.12443</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8428,51 +8428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in New Zealand. In Proceedings of the fourth meeting of the International Union of Forest Research Organizations (IUFRO) Working Party S07.02.09: Phytophthoras in forests and natural ecosystems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">General Technical Report - Pacific Southwest Research Station, USDA Forest Service, 2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No.PSW-GTR-221, 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84076a25c8bd323fd" w:history="1">
+      <w:hyperlink r:id="rId33226a40857002d9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8529,51 +8529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Journal of Forestry Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45236a25c8bd324a0" w:history="1">
+      <w:hyperlink r:id="rId26256a40857002e3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1186/s40490-014-0008-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8639,101 +8639,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e12327. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56156a25c8bd3254f" w:history="1">
+      <w:hyperlink r:id="rId53366a40857002f08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12327</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sansford CE (2008) Revised Summary Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 65pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89056a25c8bd325a1" w:history="1">
+      <w:hyperlink r:id="rId40496a40857002f5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last accessed September 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8964,51 +8964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in southwest England. In Proceedings of the fourth meeting of the International Union of Forest Research Organizations (IUFRO) Working Party S07.02.09: Phytophthoras in forests and natural ecosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> General Technical Report - Pacific Southwest Research Station, USDA Forest Service, 2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No.PSW-GTR-221, pp. 177-183. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84756a25c8bd32767" w:history="1">
+      <w:hyperlink r:id="rId77216a40857003117" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9163,51 +9163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76146a25c8bd328ae" w:history="1">
+      <w:hyperlink r:id="rId57506a40857003269" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9220,63 +9220,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24204096" name="name16736a25c8bd329ae" descr="eu_funding_250.png"/>
+            <wp:docPr id="41671985" name="name30166a40857003317" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81216a25c8bd329ad" cstate="print"/>
+                    <a:blip r:embed="rId13306a40857003316" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9374,137 +9374,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38644666">
+  <w:abstractNum w:abstractNumId="63328158">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19332438">
+    <w:lvl w:ilvl="0" w:tplc="73879384">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19332438" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73879384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19332438" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73879384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19332438" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73879384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19332438" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73879384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19332438" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73879384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19332438" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73879384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19332438" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73879384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19332438" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73879384" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38644665">
+  <w:abstractNum w:abstractNumId="63328157">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77086989">
+    <w:lvl w:ilvl="0" w:tplc="22689721">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10256,55 +10256,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38644665">
-    <w:abstractNumId w:val="38644665"/>
+  <w:num w:numId="63328157">
+    <w:abstractNumId w:val="63328157"/>
   </w:num>
-  <w:num w:numId="38644666">
-    <w:abstractNumId w:val="38644666"/>
+  <w:num w:numId="63328158">
+    <w:abstractNumId w:val="63328158"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21854,51 +21854,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId526164708" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId892478051" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10736a25c8bd2dc5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/" TargetMode="External"/><Relationship Id="rId52586a25c8bd2dca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/categorization" TargetMode="External"/><Relationship Id="rId55556a25c8bd2e421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/photos" TargetMode="External"/><Relationship Id="rId65386a25c8bd31228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/id/phytophthora/factsheet.php?name=7970" TargetMode="External"/><Relationship Id="rId37156a25c8bd3128d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2004/3367/introduction/made" TargetMode="External"/><Relationship Id="rId64866a25c8bd31368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf" TargetMode="External"/><Relationship Id="rId48936a25c8bd3139e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases" TargetMode="External"/><Relationship Id="rId58566a25c8bd314d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.1016/j.fgb.2007.10.010" TargetMode="External"/><Relationship Id="rId91576a25c8bd31793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428" TargetMode="External"/><Relationship Id="rId87736a25c8bd318eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0006-7" TargetMode="External"/><Relationship Id="rId51406a25c8bd3195c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-173" TargetMode="External"/><Relationship Id="rId73866a25c8bd319ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-605" TargetMode="External"/><Relationship Id="rId23806a25c8bd31a5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/documents" TargetMode="External"/><Relationship Id="rId24546a25c8bd31ae2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId85746a25c8bd31bdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf" TargetMode="External"/><Relationship Id="rId72556a25c8bd31d6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId73776a25c8bd31dc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId51556a25c8bd32120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-021-00846-5" TargetMode="External"/><Relationship Id="rId97316a25c8bd321b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/efp.12443" TargetMode="External"/><Relationship Id="rId84076a25c8bd323fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId45236a25c8bd324a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0008-5" TargetMode="External"/><Relationship Id="rId56156a25c8bd3254f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12327" TargetMode="External"/><Relationship Id="rId89056a25c8bd325a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435" TargetMode="External"/><Relationship Id="rId84756a25c8bd32767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId76146a25c8bd328ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87826a25c8bd2e299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87826a25c8bd2e299.jpg"/><Relationship Id="rId85686a25c8bd2f94a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85686a25c8bd2f94a.jpg"/><Relationship Id="rId81216a25c8bd329ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81216a25c8bd329ad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId332029015" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId382707309" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32196a40856ff234c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/" TargetMode="External"/><Relationship Id="rId25216a40856ff2395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/categorization" TargetMode="External"/><Relationship Id="rId43336a40856ff2beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/photos" TargetMode="External"/><Relationship Id="rId98936a40857001bc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/id/phytophthora/factsheet.php?name=7970" TargetMode="External"/><Relationship Id="rId10776a40857001c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2004/3367/introduction/made" TargetMode="External"/><Relationship Id="rId48486a40857001d19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf" TargetMode="External"/><Relationship Id="rId88226a40857001d50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases" TargetMode="External"/><Relationship Id="rId22146a40857001e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.1016/j.fgb.2007.10.010" TargetMode="External"/><Relationship Id="rId59066a4085700216d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428" TargetMode="External"/><Relationship Id="rId54916a408570022c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0006-7" TargetMode="External"/><Relationship Id="rId74226a4085700233a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-173" TargetMode="External"/><Relationship Id="rId25986a408570023a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-605" TargetMode="External"/><Relationship Id="rId46026a40857002438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/documents" TargetMode="External"/><Relationship Id="rId56706a408570024b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId43706a408570025ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf" TargetMode="External"/><Relationship Id="rId44986a40857002723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId86596a40857002776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId99526a40857002aca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-021-00846-5" TargetMode="External"/><Relationship Id="rId16076a40857002b59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/efp.12443" TargetMode="External"/><Relationship Id="rId33226a40857002d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId26256a40857002e3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0008-5" TargetMode="External"/><Relationship Id="rId53366a40857002f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12327" TargetMode="External"/><Relationship Id="rId40496a40857002f5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435" TargetMode="External"/><Relationship Id="rId77216a40857003117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId57506a40857003269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38516a40856ff2abe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38516a40856ff2abe.jpg"/><Relationship Id="rId85406a4085700011c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85406a4085700011c.jpg"/><Relationship Id="rId13306a40857003316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13306a40857003316.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>