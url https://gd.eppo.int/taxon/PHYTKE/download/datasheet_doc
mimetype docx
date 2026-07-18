--- v12 (2026-06-28)
+++ v13 (2026-07-18)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Brasier, Beales &amp; S.A. Kirk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32196a40856ff234c" w:history="1">
+            <w:hyperlink r:id="rId44316a5c00ef657ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25216a40856ff2395" w:history="1">
+            <w:hyperlink r:id="rId16336a5c00ef6582e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTKE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="95273335" name="name27116a40856ff2ac0" descr="3962.jpg"/>
+                  <wp:docPr id="44819106" name="name80456a5c00ef65e7e" descr="3962.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3962.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38516a40856ff2abe" cstate="print"/>
+                          <a:blip r:embed="rId86316a5c00ef65e7c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId43336a40856ff2beb" w:history="1">
+            <w:hyperlink r:id="rId43836a5c00ef65f61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2100,63 +2100,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">suggest a possible southern hemisphere origin for this species (Forest Research, 2022a).
 </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27290665" name="name34086a40857000121" descr="PHYTKE_distribution_map.jpg"/>
+            <wp:docPr id="88198697" name="name35996a5c00ef673dd" descr="PHYTKE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTKE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85406a4085700011c" cstate="print"/>
+                    <a:blip r:embed="rId23136a5c00ef673d5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> factsheet. IDphy: molecular and morphological identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on the types. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98936a40857001bc4" w:history="1">
+      <w:hyperlink r:id="rId68466a5c00ef694a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/id/phytophthora/factsheet.php?name=7970</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Accessed July 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5701,51 +5701,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2004) The Plant Health (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernovii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Management Zone) (England) Order 2004. UK Statutory Instruments No.3367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10776a40857001c2a" w:history="1">
+      <w:hyperlink r:id="rId79166a5c00ef6950c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.gov.uk/uksi/2004/3367/introduction/made</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5829,81 +5829,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (undated) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- A new threat to our trees and woodlands. 6pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48486a40857001d19" w:history="1">
+      <w:hyperlink r:id="rId38466a5c00ef695db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2021) How biosecurity can prevent the introduction and spread of tree pests and diseases. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88226a40857001d50" w:history="1">
+      <w:hyperlink r:id="rId43916a5c00ef69610" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Last updated August, 2021, accessed August 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6056,51 +6056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 266-277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22146a40857001e8b" w:history="1">
+      <w:hyperlink r:id="rId85546a5c00ef69767" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.1016/j.fgb.2007.10.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6485,51 +6485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Defra (undated) UK Risk Register Details for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59066a4085700216d" w:history="1">
+      <w:hyperlink r:id="rId14116a5c00ef69a3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last accessed July 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6702,51 +6702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54916a408570022c9" w:history="1">
+      <w:hyperlink r:id="rId81996a5c00ef69b94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1186/s40490-014-0006-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6772,51 +6772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the United Kingdom. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009/069 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74226a4085700233a" w:history="1">
+      <w:hyperlink r:id="rId65616a5c00ef69c06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-173</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6842,51 +6842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Ireland. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2010/148 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25986a408570023a9" w:history="1">
+      <w:hyperlink r:id="rId25176a5c00ef69c80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-605</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6932,51 +6932,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 81-93. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46026a40857002438" w:history="1">
+      <w:hyperlink r:id="rId54906a5c00ef69d10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTKE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7011,51 +7011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora ramorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56706a408570024b4" w:history="1">
+      <w:hyperlink r:id="rId42806a5c00ef69d8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTRA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7168,51 +7168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> diseases on bilberry (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vaccinium myrtillus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). A threat to our woodlands, heathlands and historic gardens. Plant Disease Factsheet (4pp) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43706a408570025ab" w:history="1">
+      <w:hyperlink r:id="rId51786a5c00ef69e85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -7393,101 +7393,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2022)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Research. Last accessed 9 August 2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44986a40857002723" w:history="1">
+      <w:hyperlink r:id="rId92696a5c00ef69fed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2022a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tools and resources. Last accessed 9 August 2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86596a40857002776" w:history="1">
+      <w:hyperlink r:id="rId93066a5c00ef6a054" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7974,51 +7974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 273–279 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99526a40857002aca" w:history="1">
+      <w:hyperlink r:id="rId37706a5c00ef6a3a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-021-00846-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8064,51 +8064,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e12443 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16076a40857002b59" w:history="1">
+      <w:hyperlink r:id="rId42966a5c00ef6a45d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/efp.12443</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8428,51 +8428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in New Zealand. In Proceedings of the fourth meeting of the International Union of Forest Research Organizations (IUFRO) Working Party S07.02.09: Phytophthoras in forests and natural ecosystems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">General Technical Report - Pacific Southwest Research Station, USDA Forest Service, 2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No.PSW-GTR-221, 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33226a40857002d9a" w:history="1">
+      <w:hyperlink r:id="rId82976a5c00ef6a6a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8529,51 +8529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Journal of Forestry Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26256a40857002e3d" w:history="1">
+      <w:hyperlink r:id="rId74986a5c00ef6a75e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1186/s40490-014-0008-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8639,101 +8639,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e12327. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53366a40857002f08" w:history="1">
+      <w:hyperlink r:id="rId11216a5c00ef6a81a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12327</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sansford CE (2008) Revised Summary Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 65pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40496a40857002f5d" w:history="1">
+      <w:hyperlink r:id="rId93866a5c00ef6a86c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last accessed September 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8964,51 +8964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in southwest England. In Proceedings of the fourth meeting of the International Union of Forest Research Organizations (IUFRO) Working Party S07.02.09: Phytophthoras in forests and natural ecosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> General Technical Report - Pacific Southwest Research Station, USDA Forest Service, 2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No.PSW-GTR-221, pp. 177-183. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77216a40857003117" w:history="1">
+      <w:hyperlink r:id="rId66436a5c00ef6aa8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9163,51 +9163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57506a40857003269" w:history="1">
+      <w:hyperlink r:id="rId69646a5c00ef6abe0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9220,63 +9220,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="41671985" name="name30166a40857003317" descr="eu_funding_250.png"/>
+            <wp:docPr id="4401759" name="name61556a5c00ef6ac90" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13306a40857003316" cstate="print"/>
+                    <a:blip r:embed="rId72296a5c00ef6ac8f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9374,137 +9374,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63328158">
+  <w:abstractNum w:abstractNumId="29815119">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73879384">
+    <w:lvl w:ilvl="0" w:tplc="76307516">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73879384" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76307516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73879384" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76307516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73879384" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76307516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73879384" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76307516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73879384" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76307516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73879384" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76307516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73879384" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76307516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73879384" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76307516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63328157">
+  <w:abstractNum w:abstractNumId="29815118">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22689721">
+    <w:lvl w:ilvl="0" w:tplc="32960841">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10256,55 +10256,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63328157">
-    <w:abstractNumId w:val="63328157"/>
+  <w:num w:numId="29815118">
+    <w:abstractNumId w:val="29815118"/>
   </w:num>
-  <w:num w:numId="63328158">
-    <w:abstractNumId w:val="63328158"/>
+  <w:num w:numId="29815119">
+    <w:abstractNumId w:val="29815119"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21854,51 +21854,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId332029015" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId382707309" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32196a40856ff234c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/" TargetMode="External"/><Relationship Id="rId25216a40856ff2395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/categorization" TargetMode="External"/><Relationship Id="rId43336a40856ff2beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/photos" TargetMode="External"/><Relationship Id="rId98936a40857001bc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/id/phytophthora/factsheet.php?name=7970" TargetMode="External"/><Relationship Id="rId10776a40857001c2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2004/3367/introduction/made" TargetMode="External"/><Relationship Id="rId48486a40857001d19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf" TargetMode="External"/><Relationship Id="rId88226a40857001d50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases" TargetMode="External"/><Relationship Id="rId22146a40857001e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.1016/j.fgb.2007.10.010" TargetMode="External"/><Relationship Id="rId59066a4085700216d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428" TargetMode="External"/><Relationship Id="rId54916a408570022c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0006-7" TargetMode="External"/><Relationship Id="rId74226a4085700233a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-173" TargetMode="External"/><Relationship Id="rId25986a408570023a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-605" TargetMode="External"/><Relationship Id="rId46026a40857002438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/documents" TargetMode="External"/><Relationship Id="rId56706a408570024b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId43706a408570025ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf" TargetMode="External"/><Relationship Id="rId44986a40857002723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId86596a40857002776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId99526a40857002aca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-021-00846-5" TargetMode="External"/><Relationship Id="rId16076a40857002b59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/efp.12443" TargetMode="External"/><Relationship Id="rId33226a40857002d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId26256a40857002e3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0008-5" TargetMode="External"/><Relationship Id="rId53366a40857002f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12327" TargetMode="External"/><Relationship Id="rId40496a40857002f5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435" TargetMode="External"/><Relationship Id="rId77216a40857003117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId57506a40857003269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38516a40856ff2abe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38516a40856ff2abe.jpg"/><Relationship Id="rId85406a4085700011c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85406a4085700011c.jpg"/><Relationship Id="rId13306a40857003316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13306a40857003316.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId583640621" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId760061865" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44316a5c00ef657ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/" TargetMode="External"/><Relationship Id="rId16336a5c00ef6582e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/categorization" TargetMode="External"/><Relationship Id="rId43836a5c00ef65f61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/photos" TargetMode="External"/><Relationship Id="rId68466a5c00ef694a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/id/phytophthora/factsheet.php?name=7970" TargetMode="External"/><Relationship Id="rId79166a5c00ef6950c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2004/3367/introduction/made" TargetMode="External"/><Relationship Id="rId38466a5c00ef695db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf" TargetMode="External"/><Relationship Id="rId43916a5c00ef69610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases" TargetMode="External"/><Relationship Id="rId85546a5c00ef69767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.1016/j.fgb.2007.10.010" TargetMode="External"/><Relationship Id="rId14116a5c00ef69a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428" TargetMode="External"/><Relationship Id="rId81996a5c00ef69b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0006-7" TargetMode="External"/><Relationship Id="rId65616a5c00ef69c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-173" TargetMode="External"/><Relationship Id="rId25176a5c00ef69c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-605" TargetMode="External"/><Relationship Id="rId54906a5c00ef69d10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/documents" TargetMode="External"/><Relationship Id="rId42806a5c00ef69d8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId51786a5c00ef69e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf" TargetMode="External"/><Relationship Id="rId92696a5c00ef69fed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId93066a5c00ef6a054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId37706a5c00ef6a3a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-021-00846-5" TargetMode="External"/><Relationship Id="rId42966a5c00ef6a45d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/efp.12443" TargetMode="External"/><Relationship Id="rId82976a5c00ef6a6a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId74986a5c00ef6a75e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0008-5" TargetMode="External"/><Relationship Id="rId11216a5c00ef6a81a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12327" TargetMode="External"/><Relationship Id="rId93866a5c00ef6a86c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435" TargetMode="External"/><Relationship Id="rId66436a5c00ef6aa8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId69646a5c00ef6abe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86316a5c00ef65e7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86316a5c00ef65e7c.jpg"/><Relationship Id="rId23136a5c00ef673d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23136a5c00ef673d5.jpg"/><Relationship Id="rId72296a5c00ef6ac8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72296a5c00ef6ac8f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>