--- v13 (2026-07-18)
+++ v14 (2026-08-08)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Brasier, Beales &amp; S.A. Kirk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44316a5c00ef657ec" w:history="1">
+            <w:hyperlink r:id="rId93356a768f4442530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16336a5c00ef6582e" w:history="1">
+            <w:hyperlink r:id="rId44986a768f4442576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTKE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44819106" name="name80456a5c00ef65e7e" descr="3962.jpg"/>
+                  <wp:docPr id="37489830" name="name98196a768f44426b8" descr="3962.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3962.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId86316a5c00ef65e7c" cstate="print"/>
+                          <a:blip r:embed="rId42196a768f44426b6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId43836a5c00ef65f61" w:history="1">
+            <w:hyperlink r:id="rId79916a768f44427c3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2100,63 +2100,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">suggest a possible southern hemisphere origin for this species (Forest Research, 2022a).
 </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88198697" name="name35996a5c00ef673dd" descr="PHYTKE_distribution_map.jpg"/>
+            <wp:docPr id="87325470" name="name86976a768f444463d" descr="PHYTKE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTKE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23136a5c00ef673d5" cstate="print"/>
+                    <a:blip r:embed="rId33216a768f4444633" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> factsheet. IDphy: molecular and morphological identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on the types. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68466a5c00ef694a8" w:history="1">
+      <w:hyperlink r:id="rId48306a768f444679e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/id/phytophthora/factsheet.php?name=7970</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Accessed July 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5701,51 +5701,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2004) The Plant Health (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernovii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Management Zone) (England) Order 2004. UK Statutory Instruments No.3367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79166a5c00ef6950c" w:history="1">
+      <w:hyperlink r:id="rId45946a768f4446812" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.gov.uk/uksi/2004/3367/introduction/made</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5829,81 +5829,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (undated) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- A new threat to our trees and woodlands. 6pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38466a5c00ef695db" w:history="1">
+      <w:hyperlink r:id="rId52666a768f44468f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2021) How biosecurity can prevent the introduction and spread of tree pests and diseases. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43916a5c00ef69610" w:history="1">
+      <w:hyperlink r:id="rId18936a768f444692e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Last updated August, 2021, accessed August 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6056,51 +6056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 266-277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85546a5c00ef69767" w:history="1">
+      <w:hyperlink r:id="rId13096a768f4446a6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.1016/j.fgb.2007.10.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6485,51 +6485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Defra (undated) UK Risk Register Details for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14116a5c00ef69a3c" w:history="1">
+      <w:hyperlink r:id="rId59616a768f4446d41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last accessed July 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6702,51 +6702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81996a5c00ef69b94" w:history="1">
+      <w:hyperlink r:id="rId97526a768f4446eb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1186/s40490-014-0006-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6772,51 +6772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the United Kingdom. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009/069 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65616a5c00ef69c06" w:history="1">
+      <w:hyperlink r:id="rId28546a768f4446f32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-173</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6842,51 +6842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Ireland. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2010/148 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25176a5c00ef69c80" w:history="1">
+      <w:hyperlink r:id="rId58456a768f4446faa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-605</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6932,51 +6932,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 81-93. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54906a5c00ef69d10" w:history="1">
+      <w:hyperlink r:id="rId82836a768f4447048" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTKE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7011,51 +7011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora ramorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42806a5c00ef69d8c" w:history="1">
+      <w:hyperlink r:id="rId90596a768f44470ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTRA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7168,51 +7168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> diseases on bilberry (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vaccinium myrtillus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). A threat to our woodlands, heathlands and historic gardens. Plant Disease Factsheet (4pp) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51786a5c00ef69e85" w:history="1">
+      <w:hyperlink r:id="rId48036a768f44471cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -7393,101 +7393,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2022)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Research. Last accessed 9 August 2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92696a5c00ef69fed" w:history="1">
+      <w:hyperlink r:id="rId65886a768f4447346" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2022a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tools and resources. Last accessed 9 August 2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93066a5c00ef6a054" w:history="1">
+      <w:hyperlink r:id="rId57186a768f44473ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7974,51 +7974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 273–279 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37706a5c00ef6a3a4" w:history="1">
+      <w:hyperlink r:id="rId16136a768f444773e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-021-00846-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8064,51 +8064,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e12443 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42966a5c00ef6a45d" w:history="1">
+      <w:hyperlink r:id="rId28706a768f44477d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/efp.12443</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8428,51 +8428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in New Zealand. In Proceedings of the fourth meeting of the International Union of Forest Research Organizations (IUFRO) Working Party S07.02.09: Phytophthoras in forests and natural ecosystems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">General Technical Report - Pacific Southwest Research Station, USDA Forest Service, 2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No.PSW-GTR-221, 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82976a5c00ef6a6a9" w:history="1">
+      <w:hyperlink r:id="rId29516a768f4447a2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8529,51 +8529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Journal of Forestry Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74986a5c00ef6a75e" w:history="1">
+      <w:hyperlink r:id="rId91196a768f4447ad2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1186/s40490-014-0008-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8639,101 +8639,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e12327. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11216a5c00ef6a81a" w:history="1">
+      <w:hyperlink r:id="rId99506a768f4447b87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12327</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sansford CE (2008) Revised Summary Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 65pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93866a5c00ef6a86c" w:history="1">
+      <w:hyperlink r:id="rId86506a768f4447bdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last accessed September 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8964,51 +8964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in southwest England. In Proceedings of the fourth meeting of the International Union of Forest Research Organizations (IUFRO) Working Party S07.02.09: Phytophthoras in forests and natural ecosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> General Technical Report - Pacific Southwest Research Station, USDA Forest Service, 2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No.PSW-GTR-221, pp. 177-183. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66436a5c00ef6aa8f" w:history="1">
+      <w:hyperlink r:id="rId95566a768f4447d9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9163,51 +9163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69646a5c00ef6abe0" w:history="1">
+      <w:hyperlink r:id="rId50006a768f4447ef4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9220,63 +9220,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4401759" name="name61556a5c00ef6ac90" descr="eu_funding_250.png"/>
+            <wp:docPr id="63451343" name="name98786a768f4447fcc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72296a5c00ef6ac8f" cstate="print"/>
+                    <a:blip r:embed="rId48726a768f4447fcb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9374,137 +9374,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29815119">
+  <w:abstractNum w:abstractNumId="20141573">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76307516">
+    <w:lvl w:ilvl="0" w:tplc="91153716">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76307516" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91153716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76307516" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91153716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76307516" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91153716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76307516" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91153716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76307516" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91153716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76307516" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91153716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76307516" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91153716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76307516" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91153716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29815118">
+  <w:abstractNum w:abstractNumId="20141572">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32960841">
+    <w:lvl w:ilvl="0" w:tplc="91583306">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10256,55 +10256,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29815118">
-    <w:abstractNumId w:val="29815118"/>
+  <w:num w:numId="20141572">
+    <w:abstractNumId w:val="20141572"/>
   </w:num>
-  <w:num w:numId="29815119">
-    <w:abstractNumId w:val="29815119"/>
+  <w:num w:numId="20141573">
+    <w:abstractNumId w:val="20141573"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21854,51 +21854,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId583640621" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId760061865" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44316a5c00ef657ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/" TargetMode="External"/><Relationship Id="rId16336a5c00ef6582e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/categorization" TargetMode="External"/><Relationship Id="rId43836a5c00ef65f61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/photos" TargetMode="External"/><Relationship Id="rId68466a5c00ef694a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/id/phytophthora/factsheet.php?name=7970" TargetMode="External"/><Relationship Id="rId79166a5c00ef6950c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2004/3367/introduction/made" TargetMode="External"/><Relationship Id="rId38466a5c00ef695db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf" TargetMode="External"/><Relationship Id="rId43916a5c00ef69610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases" TargetMode="External"/><Relationship Id="rId85546a5c00ef69767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.1016/j.fgb.2007.10.010" TargetMode="External"/><Relationship Id="rId14116a5c00ef69a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428" TargetMode="External"/><Relationship Id="rId81996a5c00ef69b94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0006-7" TargetMode="External"/><Relationship Id="rId65616a5c00ef69c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-173" TargetMode="External"/><Relationship Id="rId25176a5c00ef69c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-605" TargetMode="External"/><Relationship Id="rId54906a5c00ef69d10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/documents" TargetMode="External"/><Relationship Id="rId42806a5c00ef69d8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId51786a5c00ef69e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf" TargetMode="External"/><Relationship Id="rId92696a5c00ef69fed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId93066a5c00ef6a054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId37706a5c00ef6a3a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-021-00846-5" TargetMode="External"/><Relationship Id="rId42966a5c00ef6a45d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/efp.12443" TargetMode="External"/><Relationship Id="rId82976a5c00ef6a6a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId74986a5c00ef6a75e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0008-5" TargetMode="External"/><Relationship Id="rId11216a5c00ef6a81a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12327" TargetMode="External"/><Relationship Id="rId93866a5c00ef6a86c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435" TargetMode="External"/><Relationship Id="rId66436a5c00ef6aa8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId69646a5c00ef6abe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86316a5c00ef65e7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86316a5c00ef65e7c.jpg"/><Relationship Id="rId23136a5c00ef673d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23136a5c00ef673d5.jpg"/><Relationship Id="rId72296a5c00ef6ac8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72296a5c00ef6ac8f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId725723863" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId905658510" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93356a768f4442530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/" TargetMode="External"/><Relationship Id="rId44986a768f4442576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/categorization" TargetMode="External"/><Relationship Id="rId79916a768f44427c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/photos" TargetMode="External"/><Relationship Id="rId48306a768f444679e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/id/phytophthora/factsheet.php?name=7970" TargetMode="External"/><Relationship Id="rId45946a768f4446812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2004/3367/introduction/made" TargetMode="External"/><Relationship Id="rId52666a768f44468f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf" TargetMode="External"/><Relationship Id="rId18936a768f444692e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases" TargetMode="External"/><Relationship Id="rId13096a768f4446a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.1016/j.fgb.2007.10.010" TargetMode="External"/><Relationship Id="rId59616a768f4446d41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428" TargetMode="External"/><Relationship Id="rId97526a768f4446eb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0006-7" TargetMode="External"/><Relationship Id="rId28546a768f4446f32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-173" TargetMode="External"/><Relationship Id="rId58456a768f4446faa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-605" TargetMode="External"/><Relationship Id="rId82836a768f4447048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/documents" TargetMode="External"/><Relationship Id="rId90596a768f44470ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId48036a768f44471cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf" TargetMode="External"/><Relationship Id="rId65886a768f4447346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId57186a768f44473ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId16136a768f444773e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-021-00846-5" TargetMode="External"/><Relationship Id="rId28706a768f44477d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/efp.12443" TargetMode="External"/><Relationship Id="rId29516a768f4447a2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId91196a768f4447ad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0008-5" TargetMode="External"/><Relationship Id="rId99506a768f4447b87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12327" TargetMode="External"/><Relationship Id="rId86506a768f4447bdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435" TargetMode="External"/><Relationship Id="rId95566a768f4447d9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId50006a768f4447ef4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42196a768f44426b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42196a768f44426b6.jpg"/><Relationship Id="rId33216a768f4444633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33216a768f4444633.jpg"/><Relationship Id="rId48726a768f4447fcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48726a768f4447fcb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>