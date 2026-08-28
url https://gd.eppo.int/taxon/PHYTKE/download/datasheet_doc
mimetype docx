--- v14 (2026-08-08)
+++ v15 (2026-08-28)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Brasier, Beales &amp; S.A. Kirk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93356a768f4442530" w:history="1">
+            <w:hyperlink r:id="rId78266a9107f004e46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44986a768f4442576" w:history="1">
+            <w:hyperlink r:id="rId11256a9107f004e89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTKE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="37489830" name="name98196a768f44426b8" descr="3962.jpg"/>
+                  <wp:docPr id="36734883" name="name93726a9107f00551c" descr="3962.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3962.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42196a768f44426b6" cstate="print"/>
+                          <a:blip r:embed="rId36706a9107f00551a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId79916a768f44427c3" w:history="1">
+            <w:hyperlink r:id="rId47646a9107f005600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2100,63 +2100,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">suggest a possible southern hemisphere origin for this species (Forest Research, 2022a).
 </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87325470" name="name86976a768f444463d" descr="PHYTKE_distribution_map.jpg"/>
+            <wp:docPr id="38077166" name="name11716a9107f006ec6" descr="PHYTKE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTKE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33216a768f4444633" cstate="print"/>
+                    <a:blip r:embed="rId13086a9107f006ec4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> factsheet. IDphy: molecular and morphological identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on the types. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48306a768f444679e" w:history="1">
+      <w:hyperlink r:id="rId95426a9107f009e2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/id/phytophthora/factsheet.php?name=7970</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Accessed July 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5701,51 +5701,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2004) The Plant Health (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernovii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Management Zone) (England) Order 2004. UK Statutory Instruments No.3367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45946a768f4446812" w:history="1">
+      <w:hyperlink r:id="rId26896a9107f009f15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.gov.uk/uksi/2004/3367/introduction/made</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5829,81 +5829,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (undated) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- A new threat to our trees and woodlands. 6pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52666a768f44468f7" w:history="1">
+      <w:hyperlink r:id="rId25046a9107f00a070" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2021) How biosecurity can prevent the introduction and spread of tree pests and diseases. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18936a768f444692e" w:history="1">
+      <w:hyperlink r:id="rId91666a9107f00a0a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Last updated August, 2021, accessed August 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6056,51 +6056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 266-277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13096a768f4446a6e" w:history="1">
+      <w:hyperlink r:id="rId35616a9107f00a1f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.1016/j.fgb.2007.10.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6485,51 +6485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Defra (undated) UK Risk Register Details for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59616a768f4446d41" w:history="1">
+      <w:hyperlink r:id="rId71376a9107f00a4e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last accessed July 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6702,51 +6702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97526a768f4446eb1" w:history="1">
+      <w:hyperlink r:id="rId60666a9107f00a656" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1186/s40490-014-0006-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6772,51 +6772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the United Kingdom. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009/069 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28546a768f4446f32" w:history="1">
+      <w:hyperlink r:id="rId16206a9107f00a6d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-173</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6842,51 +6842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Ireland. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2010/148 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58456a768f4446faa" w:history="1">
+      <w:hyperlink r:id="rId85316a9107f00a748" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-605</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6932,51 +6932,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 81-93. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82836a768f4447048" w:history="1">
+      <w:hyperlink r:id="rId90196a9107f00a7e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTKE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7011,51 +7011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora ramorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90596a768f44470ca" w:history="1">
+      <w:hyperlink r:id="rId56596a9107f00a863" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTRA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7168,51 +7168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> diseases on bilberry (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vaccinium myrtillus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). A threat to our woodlands, heathlands and historic gardens. Plant Disease Factsheet (4pp) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48036a768f44471cf" w:history="1">
+      <w:hyperlink r:id="rId63296a9107f00a96d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -7393,101 +7393,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2022)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Research. Last accessed 9 August 2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65886a768f4447346" w:history="1">
+      <w:hyperlink r:id="rId61616a9107f00aaf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2022a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tools and resources. Last accessed 9 August 2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57186a768f44473ad" w:history="1">
+      <w:hyperlink r:id="rId47426a9107f00ab6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7974,51 +7974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 273–279 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16136a768f444773e" w:history="1">
+      <w:hyperlink r:id="rId62066a9107f00aefc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-021-00846-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8064,51 +8064,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e12443 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28706a768f44477d5" w:history="1">
+      <w:hyperlink r:id="rId34796a9107f00af93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/efp.12443</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8428,51 +8428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in New Zealand. In Proceedings of the fourth meeting of the International Union of Forest Research Organizations (IUFRO) Working Party S07.02.09: Phytophthoras in forests and natural ecosystems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">General Technical Report - Pacific Southwest Research Station, USDA Forest Service, 2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No.PSW-GTR-221, 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29516a768f4447a2a" w:history="1">
+      <w:hyperlink r:id="rId37946a9107f00b1eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8529,51 +8529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Journal of Forestry Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91196a768f4447ad2" w:history="1">
+      <w:hyperlink r:id="rId29816a9107f00b290" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1186/s40490-014-0008-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8639,101 +8639,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e12327. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99506a768f4447b87" w:history="1">
+      <w:hyperlink r:id="rId17246a9107f00b340" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12327</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sansford CE (2008) Revised Summary Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 65pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86506a768f4447bdb" w:history="1">
+      <w:hyperlink r:id="rId18086a9107f00b392" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last accessed September 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8964,51 +8964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in southwest England. In Proceedings of the fourth meeting of the International Union of Forest Research Organizations (IUFRO) Working Party S07.02.09: Phytophthoras in forests and natural ecosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> General Technical Report - Pacific Southwest Research Station, USDA Forest Service, 2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No.PSW-GTR-221, pp. 177-183. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95566a768f4447d9f" w:history="1">
+      <w:hyperlink r:id="rId19376a9107f00b548" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9163,51 +9163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50006a768f4447ef4" w:history="1">
+      <w:hyperlink r:id="rId46626a9107f00b692" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9220,63 +9220,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63451343" name="name98786a768f4447fcc" descr="eu_funding_250.png"/>
+            <wp:docPr id="54353915" name="name91766a9107f00b73c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48726a768f4447fcb" cstate="print"/>
+                    <a:blip r:embed="rId95746a9107f00b73b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9374,137 +9374,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20141573">
+  <w:abstractNum w:abstractNumId="19195449">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91153716">
+    <w:lvl w:ilvl="0" w:tplc="71990507">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91153716" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71990507" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91153716" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71990507" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91153716" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71990507" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91153716" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71990507" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91153716" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71990507" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91153716" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71990507" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91153716" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71990507" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91153716" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71990507" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20141572">
+  <w:abstractNum w:abstractNumId="19195448">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91583306">
+    <w:lvl w:ilvl="0" w:tplc="82308914">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10256,55 +10256,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20141572">
-    <w:abstractNumId w:val="20141572"/>
+  <w:num w:numId="19195448">
+    <w:abstractNumId w:val="19195448"/>
   </w:num>
-  <w:num w:numId="20141573">
-    <w:abstractNumId w:val="20141573"/>
+  <w:num w:numId="19195449">
+    <w:abstractNumId w:val="19195449"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21854,51 +21854,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId725723863" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId905658510" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93356a768f4442530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/" TargetMode="External"/><Relationship Id="rId44986a768f4442576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/categorization" TargetMode="External"/><Relationship Id="rId79916a768f44427c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/photos" TargetMode="External"/><Relationship Id="rId48306a768f444679e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/id/phytophthora/factsheet.php?name=7970" TargetMode="External"/><Relationship Id="rId45946a768f4446812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2004/3367/introduction/made" TargetMode="External"/><Relationship Id="rId52666a768f44468f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf" TargetMode="External"/><Relationship Id="rId18936a768f444692e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases" TargetMode="External"/><Relationship Id="rId13096a768f4446a6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.1016/j.fgb.2007.10.010" TargetMode="External"/><Relationship Id="rId59616a768f4446d41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428" TargetMode="External"/><Relationship Id="rId97526a768f4446eb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0006-7" TargetMode="External"/><Relationship Id="rId28546a768f4446f32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-173" TargetMode="External"/><Relationship Id="rId58456a768f4446faa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-605" TargetMode="External"/><Relationship Id="rId82836a768f4447048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/documents" TargetMode="External"/><Relationship Id="rId90596a768f44470ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId48036a768f44471cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf" TargetMode="External"/><Relationship Id="rId65886a768f4447346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId57186a768f44473ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId16136a768f444773e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-021-00846-5" TargetMode="External"/><Relationship Id="rId28706a768f44477d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/efp.12443" TargetMode="External"/><Relationship Id="rId29516a768f4447a2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId91196a768f4447ad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0008-5" TargetMode="External"/><Relationship Id="rId99506a768f4447b87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12327" TargetMode="External"/><Relationship Id="rId86506a768f4447bdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435" TargetMode="External"/><Relationship Id="rId95566a768f4447d9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId50006a768f4447ef4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42196a768f44426b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42196a768f44426b6.jpg"/><Relationship Id="rId33216a768f4444633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33216a768f4444633.jpg"/><Relationship Id="rId48726a768f4447fcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48726a768f4447fcb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId526149945" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId130280007" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78266a9107f004e46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/" TargetMode="External"/><Relationship Id="rId11256a9107f004e89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/categorization" TargetMode="External"/><Relationship Id="rId47646a9107f005600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/photos" TargetMode="External"/><Relationship Id="rId95426a9107f009e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/id/phytophthora/factsheet.php?name=7970" TargetMode="External"/><Relationship Id="rId26896a9107f009f15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2004/3367/introduction/made" TargetMode="External"/><Relationship Id="rId25046a9107f00a070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf" TargetMode="External"/><Relationship Id="rId91666a9107f00a0a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases" TargetMode="External"/><Relationship Id="rId35616a9107f00a1f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.1016/j.fgb.2007.10.010" TargetMode="External"/><Relationship Id="rId71376a9107f00a4e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428" TargetMode="External"/><Relationship Id="rId60666a9107f00a656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0006-7" TargetMode="External"/><Relationship Id="rId16206a9107f00a6d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-173" TargetMode="External"/><Relationship Id="rId85316a9107f00a748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-605" TargetMode="External"/><Relationship Id="rId90196a9107f00a7e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/documents" TargetMode="External"/><Relationship Id="rId56596a9107f00a863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId63296a9107f00a96d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf" TargetMode="External"/><Relationship Id="rId61616a9107f00aaf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId47426a9107f00ab6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId62066a9107f00aefc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-021-00846-5" TargetMode="External"/><Relationship Id="rId34796a9107f00af93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/efp.12443" TargetMode="External"/><Relationship Id="rId37946a9107f00b1eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId29816a9107f00b290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0008-5" TargetMode="External"/><Relationship Id="rId17246a9107f00b340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12327" TargetMode="External"/><Relationship Id="rId18086a9107f00b392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435" TargetMode="External"/><Relationship Id="rId19376a9107f00b548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId46626a9107f00b692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36706a9107f00551a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36706a9107f00551a.jpg"/><Relationship Id="rId13086a9107f006ec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13086a9107f006ec4.jpg"/><Relationship Id="rId95746a9107f00b73b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95746a9107f00b73b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>