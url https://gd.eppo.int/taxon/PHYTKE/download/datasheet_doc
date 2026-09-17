--- v15 (2026-08-28)
+++ v16 (2026-09-17)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Brasier, Beales &amp; S.A. Kirk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78266a9107f004e46" w:history="1">
+            <w:hyperlink r:id="rId63036aabb6db2c223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11256a9107f004e89" w:history="1">
+            <w:hyperlink r:id="rId22636aabb6db2c26b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTKE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36734883" name="name93726a9107f00551c" descr="3962.jpg"/>
+                  <wp:docPr id="52879958" name="name72586aabb6db2cb20" descr="3962.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3962.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36706a9107f00551a" cstate="print"/>
+                          <a:blip r:embed="rId64646aabb6db2cb1e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId47646a9107f005600" w:history="1">
+            <w:hyperlink r:id="rId40566aabb6db2cc1b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2100,63 +2100,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">suggest a possible southern hemisphere origin for this species (Forest Research, 2022a).
 </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38077166" name="name11716a9107f006ec6" descr="PHYTKE_distribution_map.jpg"/>
+            <wp:docPr id="70154402" name="name29836aabb6db2e0fc" descr="PHYTKE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTKE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13086a9107f006ec4" cstate="print"/>
+                    <a:blip r:embed="rId91466aabb6db2e0f9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> factsheet. IDphy: molecular and morphological identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on the types. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95426a9107f009e2a" w:history="1">
+      <w:hyperlink r:id="rId18296aabb6db2f9b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/id/phytophthora/factsheet.php?name=7970</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Accessed July 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5701,51 +5701,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2004) The Plant Health (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernovii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Management Zone) (England) Order 2004. UK Statutory Instruments No.3367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26896a9107f009f15" w:history="1">
+      <w:hyperlink r:id="rId22026aabb6db2fa17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.gov.uk/uksi/2004/3367/introduction/made</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5829,81 +5829,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (undated) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- A new threat to our trees and woodlands. 6pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25046a9107f00a070" w:history="1">
+      <w:hyperlink r:id="rId67106aabb6db2fae9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2021) How biosecurity can prevent the introduction and spread of tree pests and diseases. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91666a9107f00a0a9" w:history="1">
+      <w:hyperlink r:id="rId26036aabb6db2fb1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Last updated August, 2021, accessed August 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6056,51 +6056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 266-277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35616a9107f00a1f6" w:history="1">
+      <w:hyperlink r:id="rId95086aabb6db2fc5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.1016/j.fgb.2007.10.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6485,51 +6485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Defra (undated) UK Risk Register Details for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71376a9107f00a4e8" w:history="1">
+      <w:hyperlink r:id="rId61726aabb6db2ff33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last accessed July 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6702,51 +6702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60666a9107f00a656" w:history="1">
+      <w:hyperlink r:id="rId25976aabb6db3009a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1186/s40490-014-0006-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6772,51 +6772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the United Kingdom. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009/069 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16206a9107f00a6d1" w:history="1">
+      <w:hyperlink r:id="rId94736aabb6db3010f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-173</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6842,51 +6842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Ireland. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2010/148 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85316a9107f00a748" w:history="1">
+      <w:hyperlink r:id="rId22686aabb6db3017f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-605</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6932,51 +6932,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 81-93. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90196a9107f00a7e0" w:history="1">
+      <w:hyperlink r:id="rId51546aabb6db3020e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTKE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7011,51 +7011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora ramorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56596a9107f00a863" w:history="1">
+      <w:hyperlink r:id="rId24126aabb6db3028a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTRA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7168,51 +7168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> diseases on bilberry (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vaccinium myrtillus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). A threat to our woodlands, heathlands and historic gardens. Plant Disease Factsheet (4pp) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63296a9107f00a96d" w:history="1">
+      <w:hyperlink r:id="rId89886aabb6db30380" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -7393,101 +7393,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2022)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Research. Last accessed 9 August 2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61616a9107f00aaf8" w:history="1">
+      <w:hyperlink r:id="rId50576aabb6db304e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2022a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tools and resources. Last accessed 9 August 2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47426a9107f00ab6a" w:history="1">
+      <w:hyperlink r:id="rId33776aabb6db3053a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7974,51 +7974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 273–279 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62066a9107f00aefc" w:history="1">
+      <w:hyperlink r:id="rId23876aabb6db30889" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-021-00846-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8064,51 +8064,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e12443 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34796a9107f00af93" w:history="1">
+      <w:hyperlink r:id="rId26016aabb6db30918" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/efp.12443</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8428,51 +8428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in New Zealand. In Proceedings of the fourth meeting of the International Union of Forest Research Organizations (IUFRO) Working Party S07.02.09: Phytophthoras in forests and natural ecosystems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">General Technical Report - Pacific Southwest Research Station, USDA Forest Service, 2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No.PSW-GTR-221, 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37946a9107f00b1eb" w:history="1">
+      <w:hyperlink r:id="rId40466aabb6db30b56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8529,51 +8529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Journal of Forestry Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29816a9107f00b290" w:history="1">
+      <w:hyperlink r:id="rId13776aabb6db30bf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1186/s40490-014-0008-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8639,101 +8639,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e12327. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17246a9107f00b340" w:history="1">
+      <w:hyperlink r:id="rId58576aabb6db30cc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12327</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sansford CE (2008) Revised Summary Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 65pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18086a9107f00b392" w:history="1">
+      <w:hyperlink r:id="rId68226aabb6db30d17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last accessed September 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8964,51 +8964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in southwest England. In Proceedings of the fourth meeting of the International Union of Forest Research Organizations (IUFRO) Working Party S07.02.09: Phytophthoras in forests and natural ecosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> General Technical Report - Pacific Southwest Research Station, USDA Forest Service, 2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No.PSW-GTR-221, pp. 177-183. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19376a9107f00b548" w:history="1">
+      <w:hyperlink r:id="rId43826aabb6db30ecd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9163,51 +9163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46626a9107f00b692" w:history="1">
+      <w:hyperlink r:id="rId81286aabb6db31012" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9220,63 +9220,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="54353915" name="name91766a9107f00b73c" descr="eu_funding_250.png"/>
+            <wp:docPr id="66095763" name="name49026aabb6db310b2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95746a9107f00b73b" cstate="print"/>
+                    <a:blip r:embed="rId21266aabb6db310b1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9374,137 +9374,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19195449">
+  <w:abstractNum w:abstractNumId="53108405">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71990507">
+    <w:lvl w:ilvl="0" w:tplc="71562597">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71990507" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71562597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71990507" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71562597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71990507" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71562597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71990507" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71562597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71990507" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71562597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71990507" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71562597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71990507" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71562597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71990507" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71562597" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19195448">
+  <w:abstractNum w:abstractNumId="53108404">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82308914">
+    <w:lvl w:ilvl="0" w:tplc="88910747">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10256,55 +10256,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19195448">
-    <w:abstractNumId w:val="19195448"/>
+  <w:num w:numId="53108404">
+    <w:abstractNumId w:val="53108404"/>
   </w:num>
-  <w:num w:numId="19195449">
-    <w:abstractNumId w:val="19195449"/>
+  <w:num w:numId="53108405">
+    <w:abstractNumId w:val="53108405"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21854,51 +21854,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId526149945" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId130280007" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78266a9107f004e46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/" TargetMode="External"/><Relationship Id="rId11256a9107f004e89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/categorization" TargetMode="External"/><Relationship Id="rId47646a9107f005600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/photos" TargetMode="External"/><Relationship Id="rId95426a9107f009e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/id/phytophthora/factsheet.php?name=7970" TargetMode="External"/><Relationship Id="rId26896a9107f009f15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2004/3367/introduction/made" TargetMode="External"/><Relationship Id="rId25046a9107f00a070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf" TargetMode="External"/><Relationship Id="rId91666a9107f00a0a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases" TargetMode="External"/><Relationship Id="rId35616a9107f00a1f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.1016/j.fgb.2007.10.010" TargetMode="External"/><Relationship Id="rId71376a9107f00a4e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428" TargetMode="External"/><Relationship Id="rId60666a9107f00a656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0006-7" TargetMode="External"/><Relationship Id="rId16206a9107f00a6d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-173" TargetMode="External"/><Relationship Id="rId85316a9107f00a748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-605" TargetMode="External"/><Relationship Id="rId90196a9107f00a7e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/documents" TargetMode="External"/><Relationship Id="rId56596a9107f00a863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId63296a9107f00a96d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf" TargetMode="External"/><Relationship Id="rId61616a9107f00aaf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId47426a9107f00ab6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId62066a9107f00aefc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-021-00846-5" TargetMode="External"/><Relationship Id="rId34796a9107f00af93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/efp.12443" TargetMode="External"/><Relationship Id="rId37946a9107f00b1eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId29816a9107f00b290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0008-5" TargetMode="External"/><Relationship Id="rId17246a9107f00b340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12327" TargetMode="External"/><Relationship Id="rId18086a9107f00b392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435" TargetMode="External"/><Relationship Id="rId19376a9107f00b548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId46626a9107f00b692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36706a9107f00551a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36706a9107f00551a.jpg"/><Relationship Id="rId13086a9107f006ec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13086a9107f006ec4.jpg"/><Relationship Id="rId95746a9107f00b73b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95746a9107f00b73b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId875799634" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId165404241" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63036aabb6db2c223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/" TargetMode="External"/><Relationship Id="rId22636aabb6db2c26b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/categorization" TargetMode="External"/><Relationship Id="rId40566aabb6db2cc1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/photos" TargetMode="External"/><Relationship Id="rId18296aabb6db2f9b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/id/phytophthora/factsheet.php?name=7970" TargetMode="External"/><Relationship Id="rId22026aabb6db2fa17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2004/3367/introduction/made" TargetMode="External"/><Relationship Id="rId67106aabb6db2fae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf" TargetMode="External"/><Relationship Id="rId26036aabb6db2fb1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases" TargetMode="External"/><Relationship Id="rId95086aabb6db2fc5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.1016/j.fgb.2007.10.010" TargetMode="External"/><Relationship Id="rId61726aabb6db2ff33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428" TargetMode="External"/><Relationship Id="rId25976aabb6db3009a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0006-7" TargetMode="External"/><Relationship Id="rId94736aabb6db3010f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-173" TargetMode="External"/><Relationship Id="rId22686aabb6db3017f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-605" TargetMode="External"/><Relationship Id="rId51546aabb6db3020e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/documents" TargetMode="External"/><Relationship Id="rId24126aabb6db3028a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId89886aabb6db30380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf" TargetMode="External"/><Relationship Id="rId50576aabb6db304e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId33776aabb6db3053a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId23876aabb6db30889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-021-00846-5" TargetMode="External"/><Relationship Id="rId26016aabb6db30918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/efp.12443" TargetMode="External"/><Relationship Id="rId40466aabb6db30b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId13776aabb6db30bf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0008-5" TargetMode="External"/><Relationship Id="rId58576aabb6db30cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12327" TargetMode="External"/><Relationship Id="rId68226aabb6db30d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435" TargetMode="External"/><Relationship Id="rId43826aabb6db30ecd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId81286aabb6db31012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64646aabb6db2cb1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64646aabb6db2cb1e.jpg"/><Relationship Id="rId91466aabb6db2e0f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91466aabb6db2e0f9.jpg"/><Relationship Id="rId21266aabb6db310b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21266aabb6db310b1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>