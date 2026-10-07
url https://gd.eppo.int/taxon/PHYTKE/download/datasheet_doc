--- v16 (2026-09-17)
+++ v17 (2026-10-07)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Brasier, Beales &amp; S.A. Kirk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Chromista: Oomycota: Oomycetes: Peronosporales: Peronosporaceae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63036aabb6db2c223" w:history="1">
+            <w:hyperlink r:id="rId90066ac6ba7a3f8e2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22636aabb6db2c26b" w:history="1">
+            <w:hyperlink r:id="rId63286ac6ba7a3f932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTKE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="52879958" name="name72586aabb6db2cb20" descr="3962.jpg"/>
+                  <wp:docPr id="93501112" name="name69646ac6ba7a3fa0d" descr="3962.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3962.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId64646aabb6db2cb1e" cstate="print"/>
+                          <a:blip r:embed="rId17606ac6ba7a3fa0c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId40566aabb6db2cc1b" w:history="1">
+            <w:hyperlink r:id="rId61156ac6ba7a3fb1f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2100,63 +2100,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">suggest a possible southern hemisphere origin for this species (Forest Research, 2022a).
 </w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70154402" name="name29836aabb6db2e0fc" descr="PHYTKE_distribution_map.jpg"/>
+            <wp:docPr id="89529257" name="name36546ac6ba7a40e32" descr="PHYTKE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTKE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91466aabb6db2e0f9" cstate="print"/>
+                    <a:blip r:embed="rId13926ac6ba7a40e30" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5642,51 +5642,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> factsheet. IDphy: molecular and morphological identification of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on the types. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18296aabb6db2f9b3" w:history="1">
+      <w:hyperlink r:id="rId34776ac6ba7a42720" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://idtools.org/id/phytophthora/factsheet.php?name=7970</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Accessed July 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5701,51 +5701,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2004) The Plant Health (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernovii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Management Zone) (England) Order 2004. UK Statutory Instruments No.3367. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22026aabb6db2fa17" w:history="1">
+      <w:hyperlink r:id="rId43896ac6ba7a42787" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.legislation.gov.uk/uksi/2004/3367/introduction/made</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5829,81 +5829,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (undated) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- A new threat to our trees and woodlands. 6pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67106aabb6db2fae9" w:history="1">
+      <w:hyperlink r:id="rId46496ac6ba7a4285b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2021) How biosecurity can prevent the introduction and spread of tree pests and diseases. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26036aabb6db2fb1e" w:history="1">
+      <w:hyperlink r:id="rId93956ac6ba7a42891" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Last updated August, 2021, accessed August 2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6056,51 +6056,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 266-277. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95086aabb6db2fc5e" w:history="1">
+      <w:hyperlink r:id="rId86456ac6ba7a429cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi/org/10.1016/j.fgb.2007.10.010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6485,51 +6485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Defra (undated) UK Risk Register Details for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61726aabb6db2ff33" w:history="1">
+      <w:hyperlink r:id="rId75046ac6ba7a42c8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last accessed July 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6702,51 +6702,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (6), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25976aabb6db3009a" w:history="1">
+      <w:hyperlink r:id="rId56286ac6ba7a42dec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1186/s40490-014-0006-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6772,51 +6772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the United Kingdom. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009/069 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94736aabb6db3010f" w:history="1">
+      <w:hyperlink r:id="rId95336ac6ba7a42e64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-173</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6842,51 +6842,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Ireland. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Reporting Service</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2010/148 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22686aabb6db3017f" w:history="1">
+      <w:hyperlink r:id="rId48706ac6ba7a42ed4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-605</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6932,51 +6932,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 81-93. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51546aabb6db3020e" w:history="1">
+      <w:hyperlink r:id="rId25976ac6ba7a42f68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTKE/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7011,51 +7011,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora ramorum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24126aabb6db3028a" w:history="1">
+      <w:hyperlink r:id="rId80536ac6ba7a42fe4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/PHYTRA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7168,51 +7168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> diseases on bilberry (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vaccinium myrtillus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). A threat to our woodlands, heathlands and historic gardens. Plant Disease Factsheet (4pp) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89886aabb6db30380" w:history="1">
+      <w:hyperlink r:id="rId68386ac6ba7a430de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -7393,101 +7393,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2022)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Research. Last accessed 9 August 2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50576aabb6db304e9" w:history="1">
+      <w:hyperlink r:id="rId57066ac6ba7a4325c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Research (2022a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Tools and resources. Last accessed 9 August 2022. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33776aabb6db3053a" w:history="1">
+      <w:hyperlink r:id="rId68576ac6ba7a432b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7974,51 +7974,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 273–279 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23876aabb6db30889" w:history="1">
+      <w:hyperlink r:id="rId19716ac6ba7a43636" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s13313-021-00846-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8064,51 +8064,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e12443 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26016aabb6db30918" w:history="1">
+      <w:hyperlink r:id="rId84056ac6ba7a436cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/10.1111/efp.12443</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8428,51 +8428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in New Zealand. In Proceedings of the fourth meeting of the International Union of Forest Research Organizations (IUFRO) Working Party S07.02.09: Phytophthoras in forests and natural ecosystems. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">General Technical Report - Pacific Southwest Research Station, USDA Forest Service, 2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No.PSW-GTR-221, 47-53. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40466aabb6db30b56" w:history="1">
+      <w:hyperlink r:id="rId14046ac6ba7a4391b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8529,51 +8529,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">New Zealand Journal of Forestry Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(8) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13776aabb6db30bf7" w:history="1">
+      <w:hyperlink r:id="rId91626ac6ba7a439c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.1186/s40490-014-0008-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8639,101 +8639,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e12327. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58576aabb6db30cc2" w:history="1">
+      <w:hyperlink r:id="rId38796ac6ba7a43a72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/efp.12327</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sansford CE (2008) Revised Summary Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 65pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68226aabb6db30d17" w:history="1">
+      <w:hyperlink r:id="rId30596ac6ba7a43ac4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Last accessed September 2022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8964,51 +8964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in southwest England. In Proceedings of the fourth meeting of the International Union of Forest Research Organizations (IUFRO) Working Party S07.02.09: Phytophthoras in forests and natural ecosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> General Technical Report - Pacific Southwest Research Station, USDA Forest Service, 2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No.PSW-GTR-221, pp. 177-183. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43826aabb6db30ecd" w:history="1">
+      <w:hyperlink r:id="rId27656ac6ba7a43c82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9163,51 +9163,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora kernoviae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81286aabb6db31012" w:history="1">
+      <w:hyperlink r:id="rId27596ac6ba7a43dd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9220,63 +9220,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66095763" name="name49026aabb6db310b2" descr="eu_funding_250.png"/>
+            <wp:docPr id="30385768" name="name27396ac6ba7a43e78" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21266aabb6db310b1" cstate="print"/>
+                    <a:blip r:embed="rId78586ac6ba7a43e77" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9374,137 +9374,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53108405">
+  <w:abstractNum w:abstractNumId="32625733">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71562597">
+    <w:lvl w:ilvl="0" w:tplc="99675911">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71562597" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99675911" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71562597" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99675911" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71562597" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99675911" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71562597" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99675911" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71562597" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99675911" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71562597" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99675911" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71562597" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99675911" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71562597" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99675911" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53108404">
+  <w:abstractNum w:abstractNumId="32625732">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88910747">
+    <w:lvl w:ilvl="0" w:tplc="84969687">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10256,55 +10256,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53108404">
-    <w:abstractNumId w:val="53108404"/>
+  <w:num w:numId="32625732">
+    <w:abstractNumId w:val="32625732"/>
   </w:num>
-  <w:num w:numId="53108405">
-    <w:abstractNumId w:val="53108405"/>
+  <w:num w:numId="32625733">
+    <w:abstractNumId w:val="32625733"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21854,51 +21854,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId875799634" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId165404241" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63036aabb6db2c223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/" TargetMode="External"/><Relationship Id="rId22636aabb6db2c26b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/categorization" TargetMode="External"/><Relationship Id="rId40566aabb6db2cc1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/photos" TargetMode="External"/><Relationship Id="rId18296aabb6db2f9b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/id/phytophthora/factsheet.php?name=7970" TargetMode="External"/><Relationship Id="rId22026aabb6db2fa17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2004/3367/introduction/made" TargetMode="External"/><Relationship Id="rId67106aabb6db2fae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf" TargetMode="External"/><Relationship Id="rId26036aabb6db2fb1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases" TargetMode="External"/><Relationship Id="rId95086aabb6db2fc5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.1016/j.fgb.2007.10.010" TargetMode="External"/><Relationship Id="rId61726aabb6db2ff33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428" TargetMode="External"/><Relationship Id="rId25976aabb6db3009a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0006-7" TargetMode="External"/><Relationship Id="rId94736aabb6db3010f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-173" TargetMode="External"/><Relationship Id="rId22686aabb6db3017f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-605" TargetMode="External"/><Relationship Id="rId51546aabb6db3020e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/documents" TargetMode="External"/><Relationship Id="rId24126aabb6db3028a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId89886aabb6db30380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf" TargetMode="External"/><Relationship Id="rId50576aabb6db304e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId33776aabb6db3053a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId23876aabb6db30889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-021-00846-5" TargetMode="External"/><Relationship Id="rId26016aabb6db30918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/efp.12443" TargetMode="External"/><Relationship Id="rId40466aabb6db30b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId13776aabb6db30bf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0008-5" TargetMode="External"/><Relationship Id="rId58576aabb6db30cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12327" TargetMode="External"/><Relationship Id="rId68226aabb6db30d17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435" TargetMode="External"/><Relationship Id="rId43826aabb6db30ecd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId81286aabb6db31012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64646aabb6db2cb1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64646aabb6db2cb1e.jpg"/><Relationship Id="rId91466aabb6db2e0f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91466aabb6db2e0f9.jpg"/><Relationship Id="rId21266aabb6db310b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21266aabb6db310b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId123425529" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId682293887" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90066ac6ba7a3f8e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/" TargetMode="External"/><Relationship Id="rId63286ac6ba7a3f932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/categorization" TargetMode="External"/><Relationship Id="rId61156ac6ba7a3fb1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/photos" TargetMode="External"/><Relationship Id="rId34776ac6ba7a42720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://idtools.org/id/phytophthora/factsheet.php?name=7970" TargetMode="External"/><Relationship Id="rId43896ac6ba7a42787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2004/3367/introduction/made" TargetMode="External"/><Relationship Id="rId46496ac6ba7a4285b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agri.nv.gov/uploadedFiles/agrinvgov/Content/Plant/Plant_Pathology/Kernoviae%20Bleeding%20Canker%20and%20Blight%20-Phytophthora%20kernoviae.pdf" TargetMode="External"/><Relationship Id="rId93956ac6ba7a42891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/prevent-the-introduction-and-spread-of-tree-pests-and-diseases" TargetMode="External"/><Relationship Id="rId86456ac6ba7a429cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi/org/10.1016/j.fgb.2007.10.010" TargetMode="External"/><Relationship Id="rId75046ac6ba7a42c8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/viewPestRisks.cfm?cslref=25428" TargetMode="External"/><Relationship Id="rId56286ac6ba7a42dec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0006-7" TargetMode="External"/><Relationship Id="rId95336ac6ba7a42e64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-173" TargetMode="External"/><Relationship Id="rId48706ac6ba7a42ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-605" TargetMode="External"/><Relationship Id="rId25976ac6ba7a42f68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTKE/documents" TargetMode="External"/><Relationship Id="rId80536ac6ba7a42fe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTRA/documents" TargetMode="External"/><Relationship Id="rId68386ac6ba7a430de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/phytophthoraBilberry.pdf" TargetMode="External"/><Relationship Id="rId57066ac6ba7a4325c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/research/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId68576ac6ba7a432b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.forestresearch.gov.uk/tools-and-resources/fthr/pest-and-disease-resources/phytophthora-kernoviae/" TargetMode="External"/><Relationship Id="rId19716ac6ba7a43636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13313-021-00846-5" TargetMode="External"/><Relationship Id="rId84056ac6ba7a436cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1111/efp.12443" TargetMode="External"/><Relationship Id="rId14046ac6ba7a4391b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId91626ac6ba7a439c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1186/s40490-014-0008-5" TargetMode="External"/><Relationship Id="rId38796ac6ba7a43a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/efp.12327" TargetMode="External"/><Relationship Id="rId30596ac6ba7a43ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/uk-plant-health-risk-register/downloadExternalPra.cfm?id=4435" TargetMode="External"/><Relationship Id="rId27656ac6ba7a43c82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/psw/publications/documents/psw_gtr221/" TargetMode="External"/><Relationship Id="rId27596ac6ba7a43dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17606ac6ba7a3fa0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17606ac6ba7a3fa0c.jpg"/><Relationship Id="rId13926ac6ba7a40e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13926ac6ba7a40e30.jpg"/><Relationship Id="rId78586ac6ba7a43e77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78586ac6ba7a43e77.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>