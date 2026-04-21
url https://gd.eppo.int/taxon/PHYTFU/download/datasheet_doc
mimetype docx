--- v6 (2026-03-23)
+++ v7 (2026-04-21)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Wilcox &amp; Duncan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> root rot of raspberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188669c16b5cb587b" w:history="1">
+            <w:hyperlink r:id="rId869169e76a1a336af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138269c16b5cb58c2" w:history="1">
+            <w:hyperlink r:id="rId324469e76a1a336f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83297203" name="name697669c16b5cb5f6e" descr="16806.jpg"/>
+                  <wp:docPr id="82369492" name="name495869e76a1a33e8a" descr="16806.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16806.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId849169c16b5cb5f6c" cstate="print"/>
+                          <a:blip r:embed="rId943169e76a1a33e88" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId137969c16b5cb60ba" w:history="1">
+            <w:hyperlink r:id="rId390369e76a1a33f9e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1343,63 +1343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1987; Washington, 1988).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54386037" name="name999769c16b5cb73d3" descr="PHYTFU_distribution_map.jpg"/>
+            <wp:docPr id="60479881" name="name619169e76a1a34f28" descr="PHYTFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId302169c16b5cb73d0" cstate="print"/>
+                    <a:blip r:embed="rId825869e76a1a34f24" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6120,51 +6120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora rubi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193069c16b5cb945a" w:history="1">
+      <w:hyperlink r:id="rId989769e76a1a36f41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6343,63 +6343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-111.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="20014731" name="name413669c16b5cb985b" descr="eu_funding_250.png"/>
+            <wp:docPr id="32158719" name="name601969e76a1a3710b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId404669c16b5cb9859" cstate="print"/>
+                    <a:blip r:embed="rId384169e76a1a37109" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6497,137 +6497,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94058916">
+  <w:abstractNum w:abstractNumId="80712437">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67802437">
+    <w:lvl w:ilvl="0" w:tplc="78721794">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67802437" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78721794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67802437" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78721794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67802437" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78721794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67802437" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78721794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67802437" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78721794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67802437" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78721794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67802437" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78721794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67802437" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78721794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94058915">
+  <w:abstractNum w:abstractNumId="80712436">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16084258">
+    <w:lvl w:ilvl="0" w:tplc="83520549">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7379,55 +7379,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94058915">
-    <w:abstractNumId w:val="94058915"/>
+  <w:num w:numId="80712436">
+    <w:abstractNumId w:val="80712436"/>
   </w:num>
-  <w:num w:numId="94058916">
-    <w:abstractNumId w:val="94058916"/>
+  <w:num w:numId="80712437">
+    <w:abstractNumId w:val="80712437"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18977,51 +18977,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId113031268" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId817061665" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId188669c16b5cb587b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/" TargetMode="External"/><Relationship Id="rId138269c16b5cb58c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/categorization" TargetMode="External"/><Relationship Id="rId137969c16b5cb60ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/photos" TargetMode="External"/><Relationship Id="rId193069c16b5cb945a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId849169c16b5cb5f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId849169c16b5cb5f6c.jpg"/><Relationship Id="rId302169c16b5cb73d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId302169c16b5cb73d0.jpg"/><Relationship Id="rId404669c16b5cb9859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId404669c16b5cb9859.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId251392685" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId834571184" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId869169e76a1a336af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/" TargetMode="External"/><Relationship Id="rId324469e76a1a336f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/categorization" TargetMode="External"/><Relationship Id="rId390369e76a1a33f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/photos" TargetMode="External"/><Relationship Id="rId989769e76a1a36f41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId943169e76a1a33e88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId943169e76a1a33e88.jpg"/><Relationship Id="rId825869e76a1a34f24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId825869e76a1a34f24.jpg"/><Relationship Id="rId384169e76a1a37109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId384169e76a1a37109.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>