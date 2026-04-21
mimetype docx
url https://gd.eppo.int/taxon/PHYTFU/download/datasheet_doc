--- v7 (2026-04-21)
+++ v8 (2026-04-21)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Wilcox &amp; Duncan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> root rot of raspberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId869169e76a1a336af" w:history="1">
+            <w:hyperlink r:id="rId961169e77aedabbb5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324469e76a1a336f3" w:history="1">
+            <w:hyperlink r:id="rId826069e77aedabbfb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82369492" name="name495869e76a1a33e8a" descr="16806.jpg"/>
+                  <wp:docPr id="46942150" name="name594569e77aedac0de" descr="16806.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16806.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId943169e76a1a33e88" cstate="print"/>
+                          <a:blip r:embed="rId658569e77aedac0dc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId390369e76a1a33f9e" w:history="1">
+            <w:hyperlink r:id="rId768869e77aedac21f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1343,63 +1343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1987; Washington, 1988).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="60479881" name="name619169e76a1a34f28" descr="PHYTFU_distribution_map.jpg"/>
+            <wp:docPr id="53281107" name="name272069e77aedad42c" descr="PHYTFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId825869e76a1a34f24" cstate="print"/>
+                    <a:blip r:embed="rId821969e77aedad429" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6120,51 +6120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora rubi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId989769e76a1a36f41" w:history="1">
+      <w:hyperlink r:id="rId214069e77aedaf4e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6343,63 +6343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-111.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32158719" name="name601969e76a1a3710b" descr="eu_funding_250.png"/>
+            <wp:docPr id="58595292" name="name466469e77aedaf6b6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId384169e76a1a37109" cstate="print"/>
+                    <a:blip r:embed="rId639769e77aedaf6b5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6497,137 +6497,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80712437">
+  <w:abstractNum w:abstractNumId="97838308">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78721794">
+    <w:lvl w:ilvl="0" w:tplc="24546254">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78721794" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24546254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78721794" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24546254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78721794" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24546254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78721794" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24546254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78721794" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24546254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78721794" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24546254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78721794" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24546254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78721794" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24546254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80712436">
+  <w:abstractNum w:abstractNumId="97838307">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83520549">
+    <w:lvl w:ilvl="0" w:tplc="45044409">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7379,55 +7379,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80712436">
-    <w:abstractNumId w:val="80712436"/>
+  <w:num w:numId="97838307">
+    <w:abstractNumId w:val="97838307"/>
   </w:num>
-  <w:num w:numId="80712437">
-    <w:abstractNumId w:val="80712437"/>
+  <w:num w:numId="97838308">
+    <w:abstractNumId w:val="97838308"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18977,51 +18977,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId251392685" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId834571184" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId869169e76a1a336af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/" TargetMode="External"/><Relationship Id="rId324469e76a1a336f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/categorization" TargetMode="External"/><Relationship Id="rId390369e76a1a33f9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/photos" TargetMode="External"/><Relationship Id="rId989769e76a1a36f41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId943169e76a1a33e88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId943169e76a1a33e88.jpg"/><Relationship Id="rId825869e76a1a34f24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId825869e76a1a34f24.jpg"/><Relationship Id="rId384169e76a1a37109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId384169e76a1a37109.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId176785744" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId560401775" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId961169e77aedabbb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/" TargetMode="External"/><Relationship Id="rId826069e77aedabbfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/categorization" TargetMode="External"/><Relationship Id="rId768869e77aedac21f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/photos" TargetMode="External"/><Relationship Id="rId214069e77aedaf4e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId658569e77aedac0dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId658569e77aedac0dc.jpg"/><Relationship Id="rId821969e77aedad429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId821969e77aedad429.jpg"/><Relationship Id="rId639769e77aedaf6b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId639769e77aedaf6b5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>