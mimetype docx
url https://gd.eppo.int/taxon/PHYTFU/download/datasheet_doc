--- v8 (2026-04-21)
+++ v9 (2026-05-13)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Wilcox &amp; Duncan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> root rot of raspberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId961169e77aedabbb5" w:history="1">
+            <w:hyperlink r:id="rId31696a0426f4de321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId826069e77aedabbfb" w:history="1">
+            <w:hyperlink r:id="rId61736a0426f4de370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="46942150" name="name594569e77aedac0de" descr="16806.jpg"/>
+                  <wp:docPr id="88891632" name="name36986a0426f4de45c" descr="16806.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16806.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId658569e77aedac0dc" cstate="print"/>
+                          <a:blip r:embed="rId44666a0426f4de45b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId768869e77aedac21f" w:history="1">
+            <w:hyperlink r:id="rId79196a0426f4de554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1343,63 +1343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1987; Washington, 1988).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53281107" name="name272069e77aedad42c" descr="PHYTFU_distribution_map.jpg"/>
+            <wp:docPr id="34505767" name="name76286a0426f4dfb5b" descr="PHYTFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId821969e77aedad429" cstate="print"/>
+                    <a:blip r:embed="rId79196a0426f4dfb58" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6120,51 +6120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora rubi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId214069e77aedaf4e6" w:history="1">
+      <w:hyperlink r:id="rId46236a0426f4e1c72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6343,63 +6343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-111.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58595292" name="name466469e77aedaf6b6" descr="eu_funding_250.png"/>
+            <wp:docPr id="66900548" name="name25316a0426f4e1e1c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId639769e77aedaf6b5" cstate="print"/>
+                    <a:blip r:embed="rId31656a0426f4e1e1b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6497,137 +6497,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97838308">
+  <w:abstractNum w:abstractNumId="37851803">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24546254">
+    <w:lvl w:ilvl="0" w:tplc="81066957">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24546254" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81066957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24546254" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81066957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24546254" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81066957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24546254" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81066957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24546254" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81066957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24546254" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81066957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24546254" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81066957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24546254" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81066957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97838307">
+  <w:abstractNum w:abstractNumId="37851802">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45044409">
+    <w:lvl w:ilvl="0" w:tplc="70492538">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7379,55 +7379,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97838307">
-    <w:abstractNumId w:val="97838307"/>
+  <w:num w:numId="37851802">
+    <w:abstractNumId w:val="37851802"/>
   </w:num>
-  <w:num w:numId="97838308">
-    <w:abstractNumId w:val="97838308"/>
+  <w:num w:numId="37851803">
+    <w:abstractNumId w:val="37851803"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18977,51 +18977,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId176785744" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId560401775" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId961169e77aedabbb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/" TargetMode="External"/><Relationship Id="rId826069e77aedabbfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/categorization" TargetMode="External"/><Relationship Id="rId768869e77aedac21f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/photos" TargetMode="External"/><Relationship Id="rId214069e77aedaf4e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId658569e77aedac0dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId658569e77aedac0dc.jpg"/><Relationship Id="rId821969e77aedad429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId821969e77aedad429.jpg"/><Relationship Id="rId639769e77aedaf6b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId639769e77aedaf6b5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId126660785" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId428494025" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31696a0426f4de321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/" TargetMode="External"/><Relationship Id="rId61736a0426f4de370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/categorization" TargetMode="External"/><Relationship Id="rId79196a0426f4de554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/photos" TargetMode="External"/><Relationship Id="rId46236a0426f4e1c72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44666a0426f4de45b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44666a0426f4de45b.jpg"/><Relationship Id="rId79196a0426f4dfb58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79196a0426f4dfb58.jpg"/><Relationship Id="rId31656a0426f4e1e1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31656a0426f4e1e1b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>