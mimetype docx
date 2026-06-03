--- v9 (2026-05-13)
+++ v10 (2026-06-03)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Wilcox &amp; Duncan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> root rot of raspberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31696a0426f4de321" w:history="1">
+            <w:hyperlink r:id="rId81436a1fc3584c210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61736a0426f4de370" w:history="1">
+            <w:hyperlink r:id="rId41906a1fc3584c25d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88891632" name="name36986a0426f4de45c" descr="16806.jpg"/>
+                  <wp:docPr id="1786667" name="name94366a1fc3584c7dd" descr="16806.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16806.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44666a0426f4de45b" cstate="print"/>
+                          <a:blip r:embed="rId23056a1fc3584c7dc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId79196a0426f4de554" w:history="1">
+            <w:hyperlink r:id="rId54106a1fc3584c8e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1343,63 +1343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1987; Washington, 1988).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34505767" name="name76286a0426f4dfb5b" descr="PHYTFU_distribution_map.jpg"/>
+            <wp:docPr id="62298778" name="name11606a1fc3584d8a8" descr="PHYTFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79196a0426f4dfb58" cstate="print"/>
+                    <a:blip r:embed="rId55366a1fc3584d8a6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6120,51 +6120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora rubi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46236a0426f4e1c72" w:history="1">
+      <w:hyperlink r:id="rId13066a1fc3584fbf5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6343,63 +6343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-111.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66900548" name="name25316a0426f4e1e1c" descr="eu_funding_250.png"/>
+            <wp:docPr id="68127407" name="name37356a1fc3584fdf5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31656a0426f4e1e1b" cstate="print"/>
+                    <a:blip r:embed="rId91016a1fc3584fdf4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6497,137 +6497,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37851803">
+  <w:abstractNum w:abstractNumId="65643552">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81066957">
+    <w:lvl w:ilvl="0" w:tplc="70635024">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81066957" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70635024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81066957" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70635024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81066957" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70635024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81066957" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70635024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81066957" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70635024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81066957" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70635024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81066957" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70635024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81066957" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70635024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37851802">
+  <w:abstractNum w:abstractNumId="65643551">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70492538">
+    <w:lvl w:ilvl="0" w:tplc="33481426">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7379,55 +7379,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37851802">
-    <w:abstractNumId w:val="37851802"/>
+  <w:num w:numId="65643551">
+    <w:abstractNumId w:val="65643551"/>
   </w:num>
-  <w:num w:numId="37851803">
-    <w:abstractNumId w:val="37851803"/>
+  <w:num w:numId="65643552">
+    <w:abstractNumId w:val="65643552"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18977,51 +18977,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId126660785" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId428494025" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31696a0426f4de321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/" TargetMode="External"/><Relationship Id="rId61736a0426f4de370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/categorization" TargetMode="External"/><Relationship Id="rId79196a0426f4de554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/photos" TargetMode="External"/><Relationship Id="rId46236a0426f4e1c72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44666a0426f4de45b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44666a0426f4de45b.jpg"/><Relationship Id="rId79196a0426f4dfb58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79196a0426f4dfb58.jpg"/><Relationship Id="rId31656a0426f4e1e1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31656a0426f4e1e1b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId855862233" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId712202886" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81436a1fc3584c210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/" TargetMode="External"/><Relationship Id="rId41906a1fc3584c25d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/categorization" TargetMode="External"/><Relationship Id="rId54106a1fc3584c8e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/photos" TargetMode="External"/><Relationship Id="rId13066a1fc3584fbf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23056a1fc3584c7dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23056a1fc3584c7dc.jpg"/><Relationship Id="rId55366a1fc3584d8a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55366a1fc3584d8a6.jpg"/><Relationship Id="rId91016a1fc3584fdf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91016a1fc3584fdf4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>