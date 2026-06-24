--- v10 (2026-06-03)
+++ v11 (2026-06-24)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Wilcox &amp; Duncan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> root rot of raspberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81436a1fc3584c210" w:history="1">
+            <w:hyperlink r:id="rId25466a3b64a11b507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41906a1fc3584c25d" w:history="1">
+            <w:hyperlink r:id="rId52696a3b64a11b55b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1786667" name="name94366a1fc3584c7dd" descr="16806.jpg"/>
+                  <wp:docPr id="67274097" name="name93256a3b64a11bca2" descr="16806.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16806.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23056a1fc3584c7dc" cstate="print"/>
+                          <a:blip r:embed="rId92306a3b64a11bca0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54106a1fc3584c8e7" w:history="1">
+            <w:hyperlink r:id="rId38576a3b64a11be0f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1343,63 +1343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1987; Washington, 1988).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62298778" name="name11606a1fc3584d8a8" descr="PHYTFU_distribution_map.jpg"/>
+            <wp:docPr id="2555539" name="name57956a3b64a11cced" descr="PHYTFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55366a1fc3584d8a6" cstate="print"/>
+                    <a:blip r:embed="rId61336a3b64a11ccea" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6120,51 +6120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora rubi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13066a1fc3584fbf5" w:history="1">
+      <w:hyperlink r:id="rId33786a3b64a11f135" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6343,63 +6343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-111.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68127407" name="name37356a1fc3584fdf5" descr="eu_funding_250.png"/>
+            <wp:docPr id="73235097" name="name98266a3b64a11f507" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91016a1fc3584fdf4" cstate="print"/>
+                    <a:blip r:embed="rId47196a3b64a11f505" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6497,137 +6497,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65643552">
+  <w:abstractNum w:abstractNumId="40624457">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70635024">
+    <w:lvl w:ilvl="0" w:tplc="59074634">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70635024" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59074634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70635024" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59074634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70635024" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59074634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70635024" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59074634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70635024" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59074634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70635024" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59074634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70635024" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59074634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70635024" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59074634" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65643551">
+  <w:abstractNum w:abstractNumId="40624456">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33481426">
+    <w:lvl w:ilvl="0" w:tplc="61288785">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7379,55 +7379,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65643551">
-    <w:abstractNumId w:val="65643551"/>
+  <w:num w:numId="40624456">
+    <w:abstractNumId w:val="40624456"/>
   </w:num>
-  <w:num w:numId="65643552">
-    <w:abstractNumId w:val="65643552"/>
+  <w:num w:numId="40624457">
+    <w:abstractNumId w:val="40624457"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18977,51 +18977,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId855862233" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId712202886" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81436a1fc3584c210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/" TargetMode="External"/><Relationship Id="rId41906a1fc3584c25d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/categorization" TargetMode="External"/><Relationship Id="rId54106a1fc3584c8e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/photos" TargetMode="External"/><Relationship Id="rId13066a1fc3584fbf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23056a1fc3584c7dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23056a1fc3584c7dc.jpg"/><Relationship Id="rId55366a1fc3584d8a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55366a1fc3584d8a6.jpg"/><Relationship Id="rId91016a1fc3584fdf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91016a1fc3584fdf4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId651493359" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId455195991" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25466a3b64a11b507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/" TargetMode="External"/><Relationship Id="rId52696a3b64a11b55b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/categorization" TargetMode="External"/><Relationship Id="rId38576a3b64a11be0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/photos" TargetMode="External"/><Relationship Id="rId33786a3b64a11f135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92306a3b64a11bca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92306a3b64a11bca0.jpg"/><Relationship Id="rId61336a3b64a11ccea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61336a3b64a11ccea.jpg"/><Relationship Id="rId47196a3b64a11f505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47196a3b64a11f505.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>