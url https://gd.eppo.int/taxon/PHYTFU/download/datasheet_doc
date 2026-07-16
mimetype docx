--- v11 (2026-06-24)
+++ v12 (2026-07-16)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Wilcox &amp; Duncan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> root rot of raspberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25466a3b64a11b507" w:history="1">
+            <w:hyperlink r:id="rId73696a58a26519b17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52696a3b64a11b55b" w:history="1">
+            <w:hyperlink r:id="rId40616a58a26519b5b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67274097" name="name93256a3b64a11bca2" descr="16806.jpg"/>
+                  <wp:docPr id="32274809" name="name81856a58a2651a130" descr="16806.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16806.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId92306a3b64a11bca0" cstate="print"/>
+                          <a:blip r:embed="rId55786a58a2651a12e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId38576a3b64a11be0f" w:history="1">
+            <w:hyperlink r:id="rId13806a58a2651a252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1343,63 +1343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1987; Washington, 1988).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2555539" name="name57956a3b64a11cced" descr="PHYTFU_distribution_map.jpg"/>
+            <wp:docPr id="24853567" name="name94096a58a2651b1c3" descr="PHYTFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61336a3b64a11ccea" cstate="print"/>
+                    <a:blip r:embed="rId33316a58a2651b1c0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6120,51 +6120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora rubi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33786a3b64a11f135" w:history="1">
+      <w:hyperlink r:id="rId16026a58a2651d162" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6343,63 +6343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-111.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="73235097" name="name98266a3b64a11f507" descr="eu_funding_250.png"/>
+            <wp:docPr id="72323482" name="name77726a58a2651d314" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47196a3b64a11f505" cstate="print"/>
+                    <a:blip r:embed="rId61946a58a2651d312" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6497,137 +6497,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40624457">
+  <w:abstractNum w:abstractNumId="36376767">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59074634">
+    <w:lvl w:ilvl="0" w:tplc="88990654">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59074634" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88990654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59074634" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88990654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59074634" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88990654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59074634" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88990654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59074634" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88990654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59074634" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88990654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59074634" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88990654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59074634" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88990654" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40624456">
+  <w:abstractNum w:abstractNumId="36376766">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61288785">
+    <w:lvl w:ilvl="0" w:tplc="24479320">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7379,55 +7379,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40624456">
-    <w:abstractNumId w:val="40624456"/>
+  <w:num w:numId="36376766">
+    <w:abstractNumId w:val="36376766"/>
   </w:num>
-  <w:num w:numId="40624457">
-    <w:abstractNumId w:val="40624457"/>
+  <w:num w:numId="36376767">
+    <w:abstractNumId w:val="36376767"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18977,51 +18977,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId651493359" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId455195991" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25466a3b64a11b507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/" TargetMode="External"/><Relationship Id="rId52696a3b64a11b55b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/categorization" TargetMode="External"/><Relationship Id="rId38576a3b64a11be0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/photos" TargetMode="External"/><Relationship Id="rId33786a3b64a11f135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92306a3b64a11bca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92306a3b64a11bca0.jpg"/><Relationship Id="rId61336a3b64a11ccea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61336a3b64a11ccea.jpg"/><Relationship Id="rId47196a3b64a11f505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47196a3b64a11f505.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId597819491" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId774567353" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73696a58a26519b17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/" TargetMode="External"/><Relationship Id="rId40616a58a26519b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/categorization" TargetMode="External"/><Relationship Id="rId13806a58a2651a252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/photos" TargetMode="External"/><Relationship Id="rId16026a58a2651d162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55786a58a2651a12e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55786a58a2651a12e.jpg"/><Relationship Id="rId33316a58a2651b1c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33316a58a2651b1c0.jpg"/><Relationship Id="rId61946a58a2651d312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61946a58a2651d312.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>