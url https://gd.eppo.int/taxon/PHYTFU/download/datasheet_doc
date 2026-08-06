--- v12 (2026-07-16)
+++ v13 (2026-08-06)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Wilcox &amp; Duncan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> root rot of raspberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73696a58a26519b17" w:history="1">
+            <w:hyperlink r:id="rId18886a74b47ed318c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40616a58a26519b5b" w:history="1">
+            <w:hyperlink r:id="rId51256a74b47ed31d1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="32274809" name="name81856a58a2651a130" descr="16806.jpg"/>
+                  <wp:docPr id="60548567" name="name57166a74b47ed3c78" descr="16806.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16806.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55786a58a2651a12e" cstate="print"/>
+                          <a:blip r:embed="rId91016a74b47ed3c76" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId13806a58a2651a252" w:history="1">
+            <w:hyperlink r:id="rId42806a74b47ed3d83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1343,63 +1343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1987; Washington, 1988).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24853567" name="name94096a58a2651b1c3" descr="PHYTFU_distribution_map.jpg"/>
+            <wp:docPr id="30611393" name="name97926a74b47ed5123" descr="PHYTFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33316a58a2651b1c0" cstate="print"/>
+                    <a:blip r:embed="rId86716a74b47ed5120" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6120,51 +6120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora rubi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16026a58a2651d162" w:history="1">
+      <w:hyperlink r:id="rId40866a74b47ed72b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6343,63 +6343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-111.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72323482" name="name77726a58a2651d314" descr="eu_funding_250.png"/>
+            <wp:docPr id="81337502" name="name21466a74b47ed7491" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61946a58a2651d312" cstate="print"/>
+                    <a:blip r:embed="rId68496a74b47ed748f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6497,137 +6497,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36376767">
+  <w:abstractNum w:abstractNumId="65486437">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88990654">
+    <w:lvl w:ilvl="0" w:tplc="57309193">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88990654" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="57309193" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88990654" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="57309193" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88990654" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="57309193" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88990654" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="57309193" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88990654" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="57309193" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88990654" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="57309193" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88990654" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="57309193" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88990654" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="57309193" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36376766">
+  <w:abstractNum w:abstractNumId="65486436">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24479320">
+    <w:lvl w:ilvl="0" w:tplc="51271354">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7379,55 +7379,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36376766">
-    <w:abstractNumId w:val="36376766"/>
+  <w:num w:numId="65486436">
+    <w:abstractNumId w:val="65486436"/>
   </w:num>
-  <w:num w:numId="36376767">
-    <w:abstractNumId w:val="36376767"/>
+  <w:num w:numId="65486437">
+    <w:abstractNumId w:val="65486437"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18977,51 +18977,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId597819491" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId774567353" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73696a58a26519b17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/" TargetMode="External"/><Relationship Id="rId40616a58a26519b5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/categorization" TargetMode="External"/><Relationship Id="rId13806a58a2651a252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/photos" TargetMode="External"/><Relationship Id="rId16026a58a2651d162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55786a58a2651a12e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55786a58a2651a12e.jpg"/><Relationship Id="rId33316a58a2651b1c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33316a58a2651b1c0.jpg"/><Relationship Id="rId61946a58a2651d312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61946a58a2651d312.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId127769532" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId318418360" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18886a74b47ed318c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/" TargetMode="External"/><Relationship Id="rId51256a74b47ed31d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/categorization" TargetMode="External"/><Relationship Id="rId42806a74b47ed3d83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/photos" TargetMode="External"/><Relationship Id="rId40866a74b47ed72b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91016a74b47ed3c76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91016a74b47ed3c76.jpg"/><Relationship Id="rId86716a74b47ed5120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86716a74b47ed5120.jpg"/><Relationship Id="rId68496a74b47ed748f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68496a74b47ed748f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>