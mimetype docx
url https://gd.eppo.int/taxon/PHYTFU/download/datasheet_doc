--- v13 (2026-08-06)
+++ v14 (2026-08-26)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Wilcox &amp; Duncan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> root rot of raspberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18886a74b47ed318c" w:history="1">
+            <w:hyperlink r:id="rId58666a8f3041982a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51256a74b47ed31d1" w:history="1">
+            <w:hyperlink r:id="rId75066a8f3041982d8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60548567" name="name57166a74b47ed3c78" descr="16806.jpg"/>
+                  <wp:docPr id="24465632" name="name66106a8f3041987fa" descr="16806.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16806.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId91016a74b47ed3c76" cstate="print"/>
+                          <a:blip r:embed="rId11056a8f3041987f9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId42806a74b47ed3d83" w:history="1">
+            <w:hyperlink r:id="rId19326a8f3041988af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1343,63 +1343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1987; Washington, 1988).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30611393" name="name97926a74b47ed5123" descr="PHYTFU_distribution_map.jpg"/>
+            <wp:docPr id="94106899" name="name28706a8f3041997f0" descr="PHYTFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86716a74b47ed5120" cstate="print"/>
+                    <a:blip r:embed="rId74356a8f3041997ef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6120,51 +6120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora rubi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40866a74b47ed72b2" w:history="1">
+      <w:hyperlink r:id="rId87096a8f30419af10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6343,63 +6343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-111.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81337502" name="name21466a74b47ed7491" descr="eu_funding_250.png"/>
+            <wp:docPr id="43987979" name="name53536a8f30419b04c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68496a74b47ed748f" cstate="print"/>
+                    <a:blip r:embed="rId99676a8f30419b04b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6497,137 +6497,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65486437">
+  <w:abstractNum w:abstractNumId="32425904">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57309193">
+    <w:lvl w:ilvl="0" w:tplc="41337563">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57309193" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41337563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57309193" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41337563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57309193" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41337563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57309193" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41337563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57309193" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41337563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57309193" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41337563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57309193" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41337563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57309193" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41337563" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65486436">
+  <w:abstractNum w:abstractNumId="32425903">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51271354">
+    <w:lvl w:ilvl="0" w:tplc="95726395">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7379,55 +7379,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65486436">
-    <w:abstractNumId w:val="65486436"/>
+  <w:num w:numId="32425903">
+    <w:abstractNumId w:val="32425903"/>
   </w:num>
-  <w:num w:numId="65486437">
-    <w:abstractNumId w:val="65486437"/>
+  <w:num w:numId="32425904">
+    <w:abstractNumId w:val="32425904"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18977,51 +18977,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId127769532" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId318418360" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18886a74b47ed318c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/" TargetMode="External"/><Relationship Id="rId51256a74b47ed31d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/categorization" TargetMode="External"/><Relationship Id="rId42806a74b47ed3d83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/photos" TargetMode="External"/><Relationship Id="rId40866a74b47ed72b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91016a74b47ed3c76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91016a74b47ed3c76.jpg"/><Relationship Id="rId86716a74b47ed5120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86716a74b47ed5120.jpg"/><Relationship Id="rId68496a74b47ed748f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68496a74b47ed748f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId630401332" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId308994074" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58666a8f3041982a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/" TargetMode="External"/><Relationship Id="rId75066a8f3041982d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/categorization" TargetMode="External"/><Relationship Id="rId19326a8f3041988af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/photos" TargetMode="External"/><Relationship Id="rId87096a8f30419af10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11056a8f3041987f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11056a8f3041987f9.jpg"/><Relationship Id="rId74356a8f3041997ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74356a8f3041997ef.jpg"/><Relationship Id="rId99676a8f30419b04b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99676a8f30419b04b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>