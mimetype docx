--- v14 (2026-08-26)
+++ v15 (2026-09-16)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Wilcox &amp; Duncan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> root rot of raspberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58666a8f3041982a8" w:history="1">
+            <w:hyperlink r:id="rId25036aaa75858ba41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75066a8f3041982d8" w:history="1">
+            <w:hyperlink r:id="rId41306aaa75858ba87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTFU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24465632" name="name66106a8f3041987fa" descr="16806.jpg"/>
+                  <wp:docPr id="92326652" name="name53786aaa75858c3ec" descr="16806.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16806.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11056a8f3041987f9" cstate="print"/>
+                          <a:blip r:embed="rId32116aaa75858c3e9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId19326a8f3041988af" w:history="1">
+            <w:hyperlink r:id="rId37266aaa75858c4fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1343,63 +1343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1987; Washington, 1988).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94106899" name="name28706a8f3041997f0" descr="PHYTFU_distribution_map.jpg"/>
+            <wp:docPr id="61267259" name="name71126aaa75858d536" descr="PHYTFU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTFU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74356a8f3041997ef" cstate="print"/>
+                    <a:blip r:embed="rId33106aaa75858d533" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6120,51 +6120,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora rubi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87096a8f30419af10" w:history="1">
+      <w:hyperlink r:id="rId66656aaa75858f6dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6343,63 +6343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-111.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43987979" name="name53536a8f30419b04c" descr="eu_funding_250.png"/>
+            <wp:docPr id="77315761" name="name18996aaa75858f94e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99676a8f30419b04b" cstate="print"/>
+                    <a:blip r:embed="rId84036aaa75858f94c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6497,137 +6497,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32425904">
+  <w:abstractNum w:abstractNumId="17437525">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41337563">
+    <w:lvl w:ilvl="0" w:tplc="98773351">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41337563" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98773351" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41337563" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98773351" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41337563" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98773351" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41337563" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98773351" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41337563" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98773351" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41337563" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98773351" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41337563" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98773351" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41337563" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98773351" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32425903">
+  <w:abstractNum w:abstractNumId="17437524">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95726395">
+    <w:lvl w:ilvl="0" w:tplc="67491340">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7379,55 +7379,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32425903">
-    <w:abstractNumId w:val="32425903"/>
+  <w:num w:numId="17437524">
+    <w:abstractNumId w:val="17437524"/>
   </w:num>
-  <w:num w:numId="32425904">
-    <w:abstractNumId w:val="32425904"/>
+  <w:num w:numId="17437525">
+    <w:abstractNumId w:val="17437525"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18977,51 +18977,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId630401332" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId308994074" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58666a8f3041982a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/" TargetMode="External"/><Relationship Id="rId75066a8f3041982d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/categorization" TargetMode="External"/><Relationship Id="rId19326a8f3041988af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/photos" TargetMode="External"/><Relationship Id="rId87096a8f30419af10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11056a8f3041987f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11056a8f3041987f9.jpg"/><Relationship Id="rId74356a8f3041997ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74356a8f3041997ef.jpg"/><Relationship Id="rId99676a8f30419b04b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99676a8f30419b04b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId926169222" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId611236514" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25036aaa75858ba41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/" TargetMode="External"/><Relationship Id="rId41306aaa75858ba87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/categorization" TargetMode="External"/><Relationship Id="rId37266aaa75858c4fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFU/photos" TargetMode="External"/><Relationship Id="rId66656aaa75858f6dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32116aaa75858c3e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32116aaa75858c3e9.jpg"/><Relationship Id="rId33106aaa75858d533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33106aaa75858d533.jpg"/><Relationship Id="rId84036aaa75858f94c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84036aaa75858f94c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>