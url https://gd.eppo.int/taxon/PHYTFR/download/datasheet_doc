--- v8 (2026-03-23)
+++ v9 (2026-04-12)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> C.J. Hickman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lanarkshire disease of strawberry, red core of strawberry, red stele of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765969c0ca03c8211" w:history="1">
+            <w:hyperlink r:id="rId430869dbaf72ee466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId794869c0ca03c827a" w:history="1">
+            <w:hyperlink r:id="rId834169dbaf72ee4d4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73470504" name="name806069c0ca03c8836" descr="1234.jpg"/>
+                  <wp:docPr id="78794237" name="name835769dbaf72eeba5" descr="1234.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1234.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId115769c0ca03c8834" cstate="print"/>
+                          <a:blip r:embed="rId669169dbaf72eeba3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId818569c0ca03c8970" w:history="1">
+            <w:hyperlink r:id="rId340369dbaf72eecee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1077,63 +1077,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is reported as eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84961771" name="name463769c0ca03c984e" descr="PHYTFR_distribution_map.jpg"/>
+            <wp:docPr id="3696859" name="name736669dbaf72efb65" descr="PHYTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId782969c0ca03c984b" cstate="print"/>
+                    <a:blip r:embed="rId772169dbaf72efb5f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2946,51 +2946,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Abad ZG, Burgess TI, Bourret T, Bensch K, Cacciola S, Scanu B, Mathew R, Kasiborski B, Srivastava S, Kageyama K, Bienapfl JC, Verkleij G, Broders K, Schena L, Redford AJ (2023). Phytophthora: taxonomic and phylogenetic revision of the genus. Studies in Mycology 106, 259–348. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId400769c0ca03ca700" w:history="1">
+      <w:hyperlink r:id="rId968569dbaf72f09c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/ sim.2023.106.05</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3769,51 +3769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3539, 63 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId208169c0ca03cac2c" w:history="1">
+      <w:hyperlink r:id="rId810469dbaf72f0ee4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3539</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4127,51 +4127,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gourley CO, Delbridge RW (1972) Economic loss from strawberry red stele disease in Nova Scotia. Report, Research Station Kentville, Nova Scotia, Canada for 1971, pp. 63-64.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Plant Protection Convention (IPPC) (2017), ISPM 40 International movement of growing media in association with plants for planting [online]. Rome, IPPC Secretariat, FAO. 2017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId411769c0ca03cae72" w:history="1">
+      <w:hyperlink r:id="rId744569dbaf72f1128" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84342/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5989,51 +5989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId829069c0ca03cba25" w:history="1">
+      <w:hyperlink r:id="rId328769dbaf72f1d00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6186,90 +6186,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId479069c0ca03cbb65" w:history="1">
+      <w:hyperlink r:id="rId872969dbaf72f1e44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01963.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46993166" name="name963769c0ca03cbbda" descr="eu_funding_250.png"/>
+            <wp:docPr id="57668437" name="name833869dbaf72f2219" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId674269c0ca03cbbd9" cstate="print"/>
+                    <a:blip r:embed="rId474569dbaf72f2217" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6367,137 +6367,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99934844">
+  <w:abstractNum w:abstractNumId="76343690">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52360131">
+    <w:lvl w:ilvl="0" w:tplc="74536650">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52360131" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74536650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52360131" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74536650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52360131" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74536650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52360131" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74536650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52360131" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74536650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52360131" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74536650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52360131" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74536650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52360131" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74536650" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99934843">
+  <w:abstractNum w:abstractNumId="76343689">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86281586">
+    <w:lvl w:ilvl="0" w:tplc="18371717">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7249,55 +7249,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99934843">
-    <w:abstractNumId w:val="99934843"/>
+  <w:num w:numId="76343689">
+    <w:abstractNumId w:val="76343689"/>
   </w:num>
-  <w:num w:numId="99934844">
-    <w:abstractNumId w:val="99934844"/>
+  <w:num w:numId="76343690">
+    <w:abstractNumId w:val="76343690"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18847,51 +18847,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId428443689" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId966377707" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId765969c0ca03c8211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/" TargetMode="External"/><Relationship Id="rId794869c0ca03c827a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/categorization" TargetMode="External"/><Relationship Id="rId818569c0ca03c8970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/photos" TargetMode="External"/><Relationship Id="rId400769c0ca03ca700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/%20sim.2023.106.05" TargetMode="External"/><Relationship Id="rId208169c0ca03cac2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3539" TargetMode="External"/><Relationship Id="rId411769c0ca03cae72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84342/" TargetMode="External"/><Relationship Id="rId829069c0ca03cba25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId479069c0ca03cbb65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01963.x" TargetMode="External"/><Relationship Id="rId115769c0ca03c8834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId115769c0ca03c8834.jpg"/><Relationship Id="rId782969c0ca03c984b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId782969c0ca03c984b.jpg"/><Relationship Id="rId674269c0ca03cbbd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId674269c0ca03cbbd9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId414215789" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId363352659" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId430869dbaf72ee466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/" TargetMode="External"/><Relationship Id="rId834169dbaf72ee4d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/categorization" TargetMode="External"/><Relationship Id="rId340369dbaf72eecee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/photos" TargetMode="External"/><Relationship Id="rId968569dbaf72f09c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/%20sim.2023.106.05" TargetMode="External"/><Relationship Id="rId810469dbaf72f0ee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3539" TargetMode="External"/><Relationship Id="rId744569dbaf72f1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84342/" TargetMode="External"/><Relationship Id="rId328769dbaf72f1d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId872969dbaf72f1e44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01963.x" TargetMode="External"/><Relationship Id="rId669169dbaf72eeba3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId669169dbaf72eeba3.jpg"/><Relationship Id="rId772169dbaf72efb5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId772169dbaf72efb5f.jpg"/><Relationship Id="rId474569dbaf72f2217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId474569dbaf72f2217.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>