--- v9 (2026-04-12)
+++ v10 (2026-05-02)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> C.J. Hickman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lanarkshire disease of strawberry, red core of strawberry, red stele of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430869dbaf72ee466" w:history="1">
+            <w:hyperlink r:id="rId191169f65b13bf7d3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId834169dbaf72ee4d4" w:history="1">
+            <w:hyperlink r:id="rId121969f65b13bf83c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="78794237" name="name835769dbaf72eeba5" descr="1234.jpg"/>
+                  <wp:docPr id="23622414" name="name297769f65b13bfe1d" descr="1234.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1234.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId669169dbaf72eeba3" cstate="print"/>
+                          <a:blip r:embed="rId588469f65b13bfe1b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId340369dbaf72eecee" w:history="1">
+            <w:hyperlink r:id="rId598969f65b13bff5f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1077,63 +1077,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is reported as eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3696859" name="name736669dbaf72efb65" descr="PHYTFR_distribution_map.jpg"/>
+            <wp:docPr id="18678997" name="name888669f65b13c0eb1" descr="PHYTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId772169dbaf72efb5f" cstate="print"/>
+                    <a:blip r:embed="rId972869f65b13c0eae" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2946,51 +2946,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Abad ZG, Burgess TI, Bourret T, Bensch K, Cacciola S, Scanu B, Mathew R, Kasiborski B, Srivastava S, Kageyama K, Bienapfl JC, Verkleij G, Broders K, Schena L, Redford AJ (2023). Phytophthora: taxonomic and phylogenetic revision of the genus. Studies in Mycology 106, 259–348. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId968569dbaf72f09c7" w:history="1">
+      <w:hyperlink r:id="rId235969f65b13c1c88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/ sim.2023.106.05</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3769,51 +3769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3539, 63 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId810469dbaf72f0ee4" w:history="1">
+      <w:hyperlink r:id="rId438069f65b13c21c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3539</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4127,51 +4127,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gourley CO, Delbridge RW (1972) Economic loss from strawberry red stele disease in Nova Scotia. Report, Research Station Kentville, Nova Scotia, Canada for 1971, pp. 63-64.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Plant Protection Convention (IPPC) (2017), ISPM 40 International movement of growing media in association with plants for planting [online]. Rome, IPPC Secretariat, FAO. 2017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId744569dbaf72f1128" w:history="1">
+      <w:hyperlink r:id="rId934269f65b13c240c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84342/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5989,51 +5989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId328769dbaf72f1d00" w:history="1">
+      <w:hyperlink r:id="rId369069f65b13c2ffd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6186,90 +6186,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId872969dbaf72f1e44" w:history="1">
+      <w:hyperlink r:id="rId987669f65b13c313a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01963.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57668437" name="name833869dbaf72f2219" descr="eu_funding_250.png"/>
+            <wp:docPr id="51536769" name="name884969f65b13c3199" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId474569dbaf72f2217" cstate="print"/>
+                    <a:blip r:embed="rId390869f65b13c3198" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6367,137 +6367,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76343690">
+  <w:abstractNum w:abstractNumId="30882403">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74536650">
+    <w:lvl w:ilvl="0" w:tplc="41974112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74536650" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41974112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74536650" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41974112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74536650" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41974112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74536650" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41974112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74536650" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41974112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74536650" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41974112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74536650" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41974112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74536650" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41974112" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76343689">
+  <w:abstractNum w:abstractNumId="30882402">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18371717">
+    <w:lvl w:ilvl="0" w:tplc="25957476">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7249,55 +7249,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76343689">
-    <w:abstractNumId w:val="76343689"/>
+  <w:num w:numId="30882402">
+    <w:abstractNumId w:val="30882402"/>
   </w:num>
-  <w:num w:numId="76343690">
-    <w:abstractNumId w:val="76343690"/>
+  <w:num w:numId="30882403">
+    <w:abstractNumId w:val="30882403"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18847,51 +18847,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId414215789" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId363352659" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId430869dbaf72ee466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/" TargetMode="External"/><Relationship Id="rId834169dbaf72ee4d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/categorization" TargetMode="External"/><Relationship Id="rId340369dbaf72eecee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/photos" TargetMode="External"/><Relationship Id="rId968569dbaf72f09c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/%20sim.2023.106.05" TargetMode="External"/><Relationship Id="rId810469dbaf72f0ee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3539" TargetMode="External"/><Relationship Id="rId744569dbaf72f1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84342/" TargetMode="External"/><Relationship Id="rId328769dbaf72f1d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId872969dbaf72f1e44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01963.x" TargetMode="External"/><Relationship Id="rId669169dbaf72eeba3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId669169dbaf72eeba3.jpg"/><Relationship Id="rId772169dbaf72efb5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId772169dbaf72efb5f.jpg"/><Relationship Id="rId474569dbaf72f2217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId474569dbaf72f2217.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId981922061" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId715898766" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId191169f65b13bf7d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/" TargetMode="External"/><Relationship Id="rId121969f65b13bf83c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/categorization" TargetMode="External"/><Relationship Id="rId598969f65b13bff5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/photos" TargetMode="External"/><Relationship Id="rId235969f65b13c1c88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/%20sim.2023.106.05" TargetMode="External"/><Relationship Id="rId438069f65b13c21c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3539" TargetMode="External"/><Relationship Id="rId934269f65b13c240c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84342/" TargetMode="External"/><Relationship Id="rId369069f65b13c2ffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId987669f65b13c313a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01963.x" TargetMode="External"/><Relationship Id="rId588469f65b13bfe1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId588469f65b13bfe1b.jpg"/><Relationship Id="rId972869f65b13c0eae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId972869f65b13c0eae.jpg"/><Relationship Id="rId390869f65b13c3198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId390869f65b13c3198.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>