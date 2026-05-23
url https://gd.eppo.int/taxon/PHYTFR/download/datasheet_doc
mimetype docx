--- v10 (2026-05-02)
+++ v11 (2026-05-23)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> C.J. Hickman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lanarkshire disease of strawberry, red core of strawberry, red stele of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191169f65b13bf7d3" w:history="1">
+            <w:hyperlink r:id="rId68466a10ff830ea73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121969f65b13bf83c" w:history="1">
+            <w:hyperlink r:id="rId49226a10ff830eade" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23622414" name="name297769f65b13bfe1d" descr="1234.jpg"/>
+                  <wp:docPr id="27247792" name="name28036a10ff830f2e4" descr="1234.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1234.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId588469f65b13bfe1b" cstate="print"/>
+                          <a:blip r:embed="rId54216a10ff830f2e2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId598969f65b13bff5f" w:history="1">
+            <w:hyperlink r:id="rId15036a10ff830f484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1077,63 +1077,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is reported as eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18678997" name="name888669f65b13c0eb1" descr="PHYTFR_distribution_map.jpg"/>
+            <wp:docPr id="14670800" name="name65746a10ff831069e" descr="PHYTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId972869f65b13c0eae" cstate="print"/>
+                    <a:blip r:embed="rId81496a10ff831069c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2946,51 +2946,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Abad ZG, Burgess TI, Bourret T, Bensch K, Cacciola S, Scanu B, Mathew R, Kasiborski B, Srivastava S, Kageyama K, Bienapfl JC, Verkleij G, Broders K, Schena L, Redford AJ (2023). Phytophthora: taxonomic and phylogenetic revision of the genus. Studies in Mycology 106, 259–348. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId235969f65b13c1c88" w:history="1">
+      <w:hyperlink r:id="rId95476a10ff831205d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/ sim.2023.106.05</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3769,51 +3769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3539, 63 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId438069f65b13c21c3" w:history="1">
+      <w:hyperlink r:id="rId51766a10ff8312635" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3539</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4127,51 +4127,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gourley CO, Delbridge RW (1972) Economic loss from strawberry red stele disease in Nova Scotia. Report, Research Station Kentville, Nova Scotia, Canada for 1971, pp. 63-64.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Plant Protection Convention (IPPC) (2017), ISPM 40 International movement of growing media in association with plants for planting [online]. Rome, IPPC Secretariat, FAO. 2017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId934269f65b13c240c" w:history="1">
+      <w:hyperlink r:id="rId20466a10ff8312880" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84342/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5989,51 +5989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId369069f65b13c2ffd" w:history="1">
+      <w:hyperlink r:id="rId97996a10ff8313661" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6186,90 +6186,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId987669f65b13c313a" w:history="1">
+      <w:hyperlink r:id="rId24506a10ff83137c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01963.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51536769" name="name884969f65b13c3199" descr="eu_funding_250.png"/>
+            <wp:docPr id="52671428" name="name31636a10ff831387d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId390869f65b13c3198" cstate="print"/>
+                    <a:blip r:embed="rId24626a10ff831387c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6367,137 +6367,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30882403">
+  <w:abstractNum w:abstractNumId="21424630">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41974112">
+    <w:lvl w:ilvl="0" w:tplc="24226620">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41974112" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24226620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41974112" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24226620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41974112" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24226620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41974112" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24226620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41974112" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24226620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41974112" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24226620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41974112" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24226620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41974112" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24226620" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30882402">
+  <w:abstractNum w:abstractNumId="21424629">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25957476">
+    <w:lvl w:ilvl="0" w:tplc="60637336">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7249,55 +7249,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30882402">
-    <w:abstractNumId w:val="30882402"/>
+  <w:num w:numId="21424629">
+    <w:abstractNumId w:val="21424629"/>
   </w:num>
-  <w:num w:numId="30882403">
-    <w:abstractNumId w:val="30882403"/>
+  <w:num w:numId="21424630">
+    <w:abstractNumId w:val="21424630"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18847,51 +18847,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId981922061" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId715898766" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId191169f65b13bf7d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/" TargetMode="External"/><Relationship Id="rId121969f65b13bf83c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/categorization" TargetMode="External"/><Relationship Id="rId598969f65b13bff5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/photos" TargetMode="External"/><Relationship Id="rId235969f65b13c1c88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/%20sim.2023.106.05" TargetMode="External"/><Relationship Id="rId438069f65b13c21c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3539" TargetMode="External"/><Relationship Id="rId934269f65b13c240c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84342/" TargetMode="External"/><Relationship Id="rId369069f65b13c2ffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId987669f65b13c313a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01963.x" TargetMode="External"/><Relationship Id="rId588469f65b13bfe1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId588469f65b13bfe1b.jpg"/><Relationship Id="rId972869f65b13c0eae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId972869f65b13c0eae.jpg"/><Relationship Id="rId390869f65b13c3198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId390869f65b13c3198.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId783992724" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId259747291" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68466a10ff830ea73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/" TargetMode="External"/><Relationship Id="rId49226a10ff830eade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/categorization" TargetMode="External"/><Relationship Id="rId15036a10ff830f484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/photos" TargetMode="External"/><Relationship Id="rId95476a10ff831205d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/%20sim.2023.106.05" TargetMode="External"/><Relationship Id="rId51766a10ff8312635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3539" TargetMode="External"/><Relationship Id="rId20466a10ff8312880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84342/" TargetMode="External"/><Relationship Id="rId97996a10ff8313661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24506a10ff83137c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01963.x" TargetMode="External"/><Relationship Id="rId54216a10ff830f2e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54216a10ff830f2e2.jpg"/><Relationship Id="rId81496a10ff831069c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81496a10ff831069c.jpg"/><Relationship Id="rId24626a10ff831387c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24626a10ff831387c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>