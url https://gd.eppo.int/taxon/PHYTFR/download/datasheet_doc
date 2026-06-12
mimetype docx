--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> C.J. Hickman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lanarkshire disease of strawberry, red core of strawberry, red stele of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68466a10ff830ea73" w:history="1">
+            <w:hyperlink r:id="rId68436a2bc7ea82de3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49226a10ff830eade" w:history="1">
+            <w:hyperlink r:id="rId29366a2bc7ea82e5d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="27247792" name="name28036a10ff830f2e4" descr="1234.jpg"/>
+                  <wp:docPr id="77757322" name="name29156a2bc7ea833f2" descr="1234.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1234.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54216a10ff830f2e2" cstate="print"/>
+                          <a:blip r:embed="rId16466a2bc7ea833f0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15036a10ff830f484" w:history="1">
+            <w:hyperlink r:id="rId61596a2bc7ea83507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1077,63 +1077,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is reported as eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14670800" name="name65746a10ff831069e" descr="PHYTFR_distribution_map.jpg"/>
+            <wp:docPr id="84988801" name="name41826a2bc7ea8456f" descr="PHYTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81496a10ff831069c" cstate="print"/>
+                    <a:blip r:embed="rId37806a2bc7ea8456b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2946,51 +2946,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Abad ZG, Burgess TI, Bourret T, Bensch K, Cacciola S, Scanu B, Mathew R, Kasiborski B, Srivastava S, Kageyama K, Bienapfl JC, Verkleij G, Broders K, Schena L, Redford AJ (2023). Phytophthora: taxonomic and phylogenetic revision of the genus. Studies in Mycology 106, 259–348. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95476a10ff831205d" w:history="1">
+      <w:hyperlink r:id="rId56306a2bc7ea85698" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/ sim.2023.106.05</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3769,51 +3769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3539, 63 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51766a10ff8312635" w:history="1">
+      <w:hyperlink r:id="rId31636a2bc7ea85be3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3539</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4127,51 +4127,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gourley CO, Delbridge RW (1972) Economic loss from strawberry red stele disease in Nova Scotia. Report, Research Station Kentville, Nova Scotia, Canada for 1971, pp. 63-64.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Plant Protection Convention (IPPC) (2017), ISPM 40 International movement of growing media in association with plants for planting [online]. Rome, IPPC Secretariat, FAO. 2017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20466a10ff8312880" w:history="1">
+      <w:hyperlink r:id="rId53236a2bc7ea85e9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84342/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5989,51 +5989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97996a10ff8313661" w:history="1">
+      <w:hyperlink r:id="rId59786a2bc7ea86bdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6186,90 +6186,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24506a10ff83137c4" w:history="1">
+      <w:hyperlink r:id="rId11066a2bc7ea86d56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01963.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52671428" name="name31636a10ff831387d" descr="eu_funding_250.png"/>
+            <wp:docPr id="39233812" name="name21266a2bc7ea86de4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24626a10ff831387c" cstate="print"/>
+                    <a:blip r:embed="rId49216a2bc7ea86de3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6367,137 +6367,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21424630">
+  <w:abstractNum w:abstractNumId="21313150">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24226620">
+    <w:lvl w:ilvl="0" w:tplc="41674660">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24226620" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41674660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24226620" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41674660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24226620" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41674660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24226620" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41674660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24226620" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41674660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24226620" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41674660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24226620" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41674660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24226620" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41674660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21424629">
+  <w:abstractNum w:abstractNumId="21313149">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60637336">
+    <w:lvl w:ilvl="0" w:tplc="52425425">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7249,55 +7249,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21424629">
-    <w:abstractNumId w:val="21424629"/>
+  <w:num w:numId="21313149">
+    <w:abstractNumId w:val="21313149"/>
   </w:num>
-  <w:num w:numId="21424630">
-    <w:abstractNumId w:val="21424630"/>
+  <w:num w:numId="21313150">
+    <w:abstractNumId w:val="21313150"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18847,51 +18847,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId783992724" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId259747291" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68466a10ff830ea73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/" TargetMode="External"/><Relationship Id="rId49226a10ff830eade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/categorization" TargetMode="External"/><Relationship Id="rId15036a10ff830f484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/photos" TargetMode="External"/><Relationship Id="rId95476a10ff831205d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/%20sim.2023.106.05" TargetMode="External"/><Relationship Id="rId51766a10ff8312635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3539" TargetMode="External"/><Relationship Id="rId20466a10ff8312880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84342/" TargetMode="External"/><Relationship Id="rId97996a10ff8313661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24506a10ff83137c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01963.x" TargetMode="External"/><Relationship Id="rId54216a10ff830f2e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54216a10ff830f2e2.jpg"/><Relationship Id="rId81496a10ff831069c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81496a10ff831069c.jpg"/><Relationship Id="rId24626a10ff831387c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24626a10ff831387c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId426278688" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId387626976" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68436a2bc7ea82de3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/" TargetMode="External"/><Relationship Id="rId29366a2bc7ea82e5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/categorization" TargetMode="External"/><Relationship Id="rId61596a2bc7ea83507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/photos" TargetMode="External"/><Relationship Id="rId56306a2bc7ea85698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/%20sim.2023.106.05" TargetMode="External"/><Relationship Id="rId31636a2bc7ea85be3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3539" TargetMode="External"/><Relationship Id="rId53236a2bc7ea85e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84342/" TargetMode="External"/><Relationship Id="rId59786a2bc7ea86bdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11066a2bc7ea86d56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01963.x" TargetMode="External"/><Relationship Id="rId16466a2bc7ea833f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16466a2bc7ea833f0.jpg"/><Relationship Id="rId37806a2bc7ea8456b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37806a2bc7ea8456b.jpg"/><Relationship Id="rId49216a2bc7ea86de3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49216a2bc7ea86de3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>