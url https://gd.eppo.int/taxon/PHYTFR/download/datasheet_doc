--- v12 (2026-06-12)
+++ v13 (2026-07-02)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> C.J. Hickman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lanarkshire disease of strawberry, red core of strawberry, red stele of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68436a2bc7ea82de3" w:history="1">
+            <w:hyperlink r:id="rId42406a4640b73711d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29366a2bc7ea82e5d" w:history="1">
+            <w:hyperlink r:id="rId18986a4640b737185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="77757322" name="name29156a2bc7ea833f2" descr="1234.jpg"/>
+                  <wp:docPr id="3515554" name="name44206a4640b737787" descr="1234.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1234.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16466a2bc7ea833f0" cstate="print"/>
+                          <a:blip r:embed="rId25956a4640b737785" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId61596a2bc7ea83507" w:history="1">
+            <w:hyperlink r:id="rId49546a4640b73789d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1077,63 +1077,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is reported as eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84988801" name="name41826a2bc7ea8456f" descr="PHYTFR_distribution_map.jpg"/>
+            <wp:docPr id="65217980" name="name48106a4640b738b55" descr="PHYTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37806a2bc7ea8456b" cstate="print"/>
+                    <a:blip r:embed="rId16976a4640b738b52" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2946,51 +2946,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Abad ZG, Burgess TI, Bourret T, Bensch K, Cacciola S, Scanu B, Mathew R, Kasiborski B, Srivastava S, Kageyama K, Bienapfl JC, Verkleij G, Broders K, Schena L, Redford AJ (2023). Phytophthora: taxonomic and phylogenetic revision of the genus. Studies in Mycology 106, 259–348. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56306a2bc7ea85698" w:history="1">
+      <w:hyperlink r:id="rId72886a4640b739909" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/ sim.2023.106.05</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3769,51 +3769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3539, 63 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31636a2bc7ea85be3" w:history="1">
+      <w:hyperlink r:id="rId99096a4640b739e3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3539</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4127,51 +4127,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gourley CO, Delbridge RW (1972) Economic loss from strawberry red stele disease in Nova Scotia. Report, Research Station Kentville, Nova Scotia, Canada for 1971, pp. 63-64.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Plant Protection Convention (IPPC) (2017), ISPM 40 International movement of growing media in association with plants for planting [online]. Rome, IPPC Secretariat, FAO. 2017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53236a2bc7ea85e9c" w:history="1">
+      <w:hyperlink r:id="rId78286a4640b73a082" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84342/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5989,51 +5989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59786a2bc7ea86bdf" w:history="1">
+      <w:hyperlink r:id="rId21086a4640b73aeeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6186,90 +6186,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11066a2bc7ea86d56" w:history="1">
+      <w:hyperlink r:id="rId42206a4640b73b030" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01963.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="39233812" name="name21266a2bc7ea86de4" descr="eu_funding_250.png"/>
+            <wp:docPr id="93519703" name="name89706a4640b73b0e0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49216a2bc7ea86de3" cstate="print"/>
+                    <a:blip r:embed="rId37026a4640b73b0df" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6367,137 +6367,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21313150">
+  <w:abstractNum w:abstractNumId="81248784">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41674660">
+    <w:lvl w:ilvl="0" w:tplc="38372979">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41674660" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38372979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41674660" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38372979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41674660" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38372979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41674660" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38372979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41674660" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38372979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41674660" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38372979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41674660" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38372979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41674660" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38372979" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21313149">
+  <w:abstractNum w:abstractNumId="81248783">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52425425">
+    <w:lvl w:ilvl="0" w:tplc="57117877">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7249,55 +7249,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21313149">
-    <w:abstractNumId w:val="21313149"/>
+  <w:num w:numId="81248783">
+    <w:abstractNumId w:val="81248783"/>
   </w:num>
-  <w:num w:numId="21313150">
-    <w:abstractNumId w:val="21313150"/>
+  <w:num w:numId="81248784">
+    <w:abstractNumId w:val="81248784"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18847,51 +18847,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId426278688" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId387626976" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68436a2bc7ea82de3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/" TargetMode="External"/><Relationship Id="rId29366a2bc7ea82e5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/categorization" TargetMode="External"/><Relationship Id="rId61596a2bc7ea83507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/photos" TargetMode="External"/><Relationship Id="rId56306a2bc7ea85698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/%20sim.2023.106.05" TargetMode="External"/><Relationship Id="rId31636a2bc7ea85be3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3539" TargetMode="External"/><Relationship Id="rId53236a2bc7ea85e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84342/" TargetMode="External"/><Relationship Id="rId59786a2bc7ea86bdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11066a2bc7ea86d56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01963.x" TargetMode="External"/><Relationship Id="rId16466a2bc7ea833f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16466a2bc7ea833f0.jpg"/><Relationship Id="rId37806a2bc7ea8456b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37806a2bc7ea8456b.jpg"/><Relationship Id="rId49216a2bc7ea86de3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49216a2bc7ea86de3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId868420307" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId210581754" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42406a4640b73711d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/" TargetMode="External"/><Relationship Id="rId18986a4640b737185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/categorization" TargetMode="External"/><Relationship Id="rId49546a4640b73789d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/photos" TargetMode="External"/><Relationship Id="rId72886a4640b739909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/%20sim.2023.106.05" TargetMode="External"/><Relationship Id="rId99096a4640b739e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3539" TargetMode="External"/><Relationship Id="rId78286a4640b73a082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84342/" TargetMode="External"/><Relationship Id="rId21086a4640b73aeeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42206a4640b73b030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01963.x" TargetMode="External"/><Relationship Id="rId25956a4640b737785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25956a4640b737785.jpg"/><Relationship Id="rId16976a4640b738b52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16976a4640b738b52.jpg"/><Relationship Id="rId37026a4640b73b0df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37026a4640b73b0df.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>