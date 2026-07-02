--- v13 (2026-07-02)
+++ v14 (2026-07-02)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> C.J. Hickman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lanarkshire disease of strawberry, red core of strawberry, red stele of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42406a4640b73711d" w:history="1">
+            <w:hyperlink r:id="rId35136a464e8260979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18986a4640b737185" w:history="1">
+            <w:hyperlink r:id="rId80626a464e82609e2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="3515554" name="name44206a4640b737787" descr="1234.jpg"/>
+                  <wp:docPr id="49670618" name="name97226a464e8260ebe" descr="1234.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1234.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25956a4640b737785" cstate="print"/>
+                          <a:blip r:embed="rId61826a464e8260ebc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId49546a4640b73789d" w:history="1">
+            <w:hyperlink r:id="rId80596a464e8260fd3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1077,63 +1077,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is reported as eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65217980" name="name48106a4640b738b55" descr="PHYTFR_distribution_map.jpg"/>
+            <wp:docPr id="9069199" name="name25136a464e8261caf" descr="PHYTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16976a4640b738b52" cstate="print"/>
+                    <a:blip r:embed="rId53416a464e8261cab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2946,51 +2946,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Abad ZG, Burgess TI, Bourret T, Bensch K, Cacciola S, Scanu B, Mathew R, Kasiborski B, Srivastava S, Kageyama K, Bienapfl JC, Verkleij G, Broders K, Schena L, Redford AJ (2023). Phytophthora: taxonomic and phylogenetic revision of the genus. Studies in Mycology 106, 259–348. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72886a4640b739909" w:history="1">
+      <w:hyperlink r:id="rId70796a464e8262b82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/ sim.2023.106.05</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3769,51 +3769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3539, 63 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99096a4640b739e3f" w:history="1">
+      <w:hyperlink r:id="rId70066a464e82630f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3539</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4127,51 +4127,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gourley CO, Delbridge RW (1972) Economic loss from strawberry red stele disease in Nova Scotia. Report, Research Station Kentville, Nova Scotia, Canada for 1971, pp. 63-64.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Plant Protection Convention (IPPC) (2017), ISPM 40 International movement of growing media in association with plants for planting [online]. Rome, IPPC Secretariat, FAO. 2017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78286a4640b73a082" w:history="1">
+      <w:hyperlink r:id="rId31696a464e8263440" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84342/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5989,51 +5989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21086a4640b73aeeb" w:history="1">
+      <w:hyperlink r:id="rId56626a464e826414c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6186,90 +6186,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42206a4640b73b030" w:history="1">
+      <w:hyperlink r:id="rId70696a464e82642ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01963.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93519703" name="name89706a4640b73b0e0" descr="eu_funding_250.png"/>
+            <wp:docPr id="63256252" name="name64656a464e8264335" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37026a4640b73b0df" cstate="print"/>
+                    <a:blip r:embed="rId39246a464e8264333" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6367,137 +6367,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81248784">
+  <w:abstractNum w:abstractNumId="94825670">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38372979">
+    <w:lvl w:ilvl="0" w:tplc="77091780">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38372979" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77091780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38372979" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77091780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38372979" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77091780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38372979" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77091780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38372979" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77091780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38372979" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77091780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38372979" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77091780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38372979" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77091780" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81248783">
+  <w:abstractNum w:abstractNumId="94825669">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57117877">
+    <w:lvl w:ilvl="0" w:tplc="32418836">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7249,55 +7249,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81248783">
-    <w:abstractNumId w:val="81248783"/>
+  <w:num w:numId="94825669">
+    <w:abstractNumId w:val="94825669"/>
   </w:num>
-  <w:num w:numId="81248784">
-    <w:abstractNumId w:val="81248784"/>
+  <w:num w:numId="94825670">
+    <w:abstractNumId w:val="94825670"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18847,51 +18847,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId868420307" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId210581754" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42406a4640b73711d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/" TargetMode="External"/><Relationship Id="rId18986a4640b737185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/categorization" TargetMode="External"/><Relationship Id="rId49546a4640b73789d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/photos" TargetMode="External"/><Relationship Id="rId72886a4640b739909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/%20sim.2023.106.05" TargetMode="External"/><Relationship Id="rId99096a4640b739e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3539" TargetMode="External"/><Relationship Id="rId78286a4640b73a082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84342/" TargetMode="External"/><Relationship Id="rId21086a4640b73aeeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42206a4640b73b030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01963.x" TargetMode="External"/><Relationship Id="rId25956a4640b737785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25956a4640b737785.jpg"/><Relationship Id="rId16976a4640b738b52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16976a4640b738b52.jpg"/><Relationship Id="rId37026a4640b73b0df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37026a4640b73b0df.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId481388546" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId917188445" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35136a464e8260979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/" TargetMode="External"/><Relationship Id="rId80626a464e82609e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/categorization" TargetMode="External"/><Relationship Id="rId80596a464e8260fd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/photos" TargetMode="External"/><Relationship Id="rId70796a464e8262b82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/%20sim.2023.106.05" TargetMode="External"/><Relationship Id="rId70066a464e82630f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3539" TargetMode="External"/><Relationship Id="rId31696a464e8263440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84342/" TargetMode="External"/><Relationship Id="rId56626a464e826414c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70696a464e82642ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01963.x" TargetMode="External"/><Relationship Id="rId61826a464e8260ebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61826a464e8260ebc.jpg"/><Relationship Id="rId53416a464e8261cab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53416a464e8261cab.jpg"/><Relationship Id="rId39246a464e8264333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39246a464e8264333.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>