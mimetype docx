--- v14 (2026-07-02)
+++ v15 (2026-07-22)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> C.J. Hickman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lanarkshire disease of strawberry, red core of strawberry, red stele of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35136a464e8260979" w:history="1">
+            <w:hyperlink r:id="rId75736a60d5c4f1476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80626a464e82609e2" w:history="1">
+            <w:hyperlink r:id="rId94366a60d5c4f14e2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49670618" name="name97226a464e8260ebe" descr="1234.jpg"/>
+                  <wp:docPr id="90784264" name="name21376a60d5c4f1b57" descr="1234.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1234.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId61826a464e8260ebc" cstate="print"/>
+                          <a:blip r:embed="rId44426a60d5c4f1b54" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80596a464e8260fd3" w:history="1">
+            <w:hyperlink r:id="rId53236a60d5c4f1cb3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1077,63 +1077,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is reported as eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9069199" name="name25136a464e8261caf" descr="PHYTFR_distribution_map.jpg"/>
+            <wp:docPr id="39294347" name="name32076a60d5c4f2b3d" descr="PHYTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53416a464e8261cab" cstate="print"/>
+                    <a:blip r:embed="rId82296a60d5c4f2b39" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2946,51 +2946,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Abad ZG, Burgess TI, Bourret T, Bensch K, Cacciola S, Scanu B, Mathew R, Kasiborski B, Srivastava S, Kageyama K, Bienapfl JC, Verkleij G, Broders K, Schena L, Redford AJ (2023). Phytophthora: taxonomic and phylogenetic revision of the genus. Studies in Mycology 106, 259–348. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70796a464e8262b82" w:history="1">
+      <w:hyperlink r:id="rId78376a60d5c4f3aae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/ sim.2023.106.05</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3769,51 +3769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3539, 63 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70066a464e82630f3" w:history="1">
+      <w:hyperlink r:id="rId32826a60d5c4f412f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3539</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4127,51 +4127,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gourley CO, Delbridge RW (1972) Economic loss from strawberry red stele disease in Nova Scotia. Report, Research Station Kentville, Nova Scotia, Canada for 1971, pp. 63-64.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Plant Protection Convention (IPPC) (2017), ISPM 40 International movement of growing media in association with plants for planting [online]. Rome, IPPC Secretariat, FAO. 2017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31696a464e8263440" w:history="1">
+      <w:hyperlink r:id="rId19696a60d5c5001b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84342/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5989,51 +5989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56626a464e826414c" w:history="1">
+      <w:hyperlink r:id="rId34196a60d5c5012ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6186,90 +6186,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70696a464e82642ac" w:history="1">
+      <w:hyperlink r:id="rId50226a60d5c501413" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01963.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63256252" name="name64656a464e8264335" descr="eu_funding_250.png"/>
+            <wp:docPr id="95421448" name="name13236a60d5c5014b2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39246a464e8264333" cstate="print"/>
+                    <a:blip r:embed="rId70286a60d5c5014b1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6367,137 +6367,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94825670">
+  <w:abstractNum w:abstractNumId="12254881">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77091780">
+    <w:lvl w:ilvl="0" w:tplc="64102749">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77091780" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64102749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77091780" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64102749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77091780" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64102749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77091780" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64102749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77091780" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64102749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77091780" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64102749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77091780" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64102749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77091780" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64102749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94825669">
+  <w:abstractNum w:abstractNumId="12254880">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32418836">
+    <w:lvl w:ilvl="0" w:tplc="67391691">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7249,55 +7249,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94825669">
-    <w:abstractNumId w:val="94825669"/>
+  <w:num w:numId="12254880">
+    <w:abstractNumId w:val="12254880"/>
   </w:num>
-  <w:num w:numId="94825670">
-    <w:abstractNumId w:val="94825670"/>
+  <w:num w:numId="12254881">
+    <w:abstractNumId w:val="12254881"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18847,51 +18847,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId481388546" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId917188445" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35136a464e8260979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/" TargetMode="External"/><Relationship Id="rId80626a464e82609e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/categorization" TargetMode="External"/><Relationship Id="rId80596a464e8260fd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/photos" TargetMode="External"/><Relationship Id="rId70796a464e8262b82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/%20sim.2023.106.05" TargetMode="External"/><Relationship Id="rId70066a464e82630f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3539" TargetMode="External"/><Relationship Id="rId31696a464e8263440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84342/" TargetMode="External"/><Relationship Id="rId56626a464e826414c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70696a464e82642ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01963.x" TargetMode="External"/><Relationship Id="rId61826a464e8260ebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61826a464e8260ebc.jpg"/><Relationship Id="rId53416a464e8261cab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53416a464e8261cab.jpg"/><Relationship Id="rId39246a464e8264333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39246a464e8264333.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId214051852" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId251771288" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75736a60d5c4f1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/" TargetMode="External"/><Relationship Id="rId94366a60d5c4f14e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/categorization" TargetMode="External"/><Relationship Id="rId53236a60d5c4f1cb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/photos" TargetMode="External"/><Relationship Id="rId78376a60d5c4f3aae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/%20sim.2023.106.05" TargetMode="External"/><Relationship Id="rId32826a60d5c4f412f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3539" TargetMode="External"/><Relationship Id="rId19696a60d5c5001b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84342/" TargetMode="External"/><Relationship Id="rId34196a60d5c5012ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50226a60d5c501413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01963.x" TargetMode="External"/><Relationship Id="rId44426a60d5c4f1b54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44426a60d5c4f1b54.jpg"/><Relationship Id="rId82296a60d5c4f2b39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82296a60d5c4f2b39.jpg"/><Relationship Id="rId70286a60d5c5014b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70286a60d5c5014b1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>