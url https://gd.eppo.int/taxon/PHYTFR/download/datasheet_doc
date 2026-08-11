--- v15 (2026-07-22)
+++ v16 (2026-08-11)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> C.J. Hickman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lanarkshire disease of strawberry, red core of strawberry, red stele of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75736a60d5c4f1476" w:history="1">
+            <w:hyperlink r:id="rId43316a7b904256db5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94366a60d5c4f14e2" w:history="1">
+            <w:hyperlink r:id="rId63836a7b904256e3b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYTFR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90784264" name="name21376a60d5c4f1b57" descr="1234.jpg"/>
+                  <wp:docPr id="43338218" name="name30426a7b9042576d4" descr="1234.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1234.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44426a60d5c4f1b54" cstate="print"/>
+                          <a:blip r:embed="rId34636a7b9042576d2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId53236a60d5c4f1cb3" w:history="1">
+            <w:hyperlink r:id="rId51046a7b9042577ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1077,63 +1077,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is reported as eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39294347" name="name32076a60d5c4f2b3d" descr="PHYTFR_distribution_map.jpg"/>
+            <wp:docPr id="55302909" name="name33496a7b904258846" descr="PHYTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82296a60d5c4f2b39" cstate="print"/>
+                    <a:blip r:embed="rId54286a7b904258844" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2946,51 +2946,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Abad ZG, Burgess TI, Bourret T, Bensch K, Cacciola S, Scanu B, Mathew R, Kasiborski B, Srivastava S, Kageyama K, Bienapfl JC, Verkleij G, Broders K, Schena L, Redford AJ (2023). Phytophthora: taxonomic and phylogenetic revision of the genus. Studies in Mycology 106, 259–348. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78376a60d5c4f3aae" w:history="1">
+      <w:hyperlink r:id="rId37116a7b904259b3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/ sim.2023.106.05</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3769,51 +3769,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3539, 63 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32826a60d5c4f412f" w:history="1">
+      <w:hyperlink r:id="rId79356a7b90425a223" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3539</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4127,51 +4127,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gourley CO, Delbridge RW (1972) Economic loss from strawberry red stele disease in Nova Scotia. Report, Research Station Kentville, Nova Scotia, Canada for 1971, pp. 63-64.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Plant Protection Convention (IPPC) (2017), ISPM 40 International movement of growing media in association with plants for planting [online]. Rome, IPPC Secretariat, FAO. 2017. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19696a60d5c5001b2" w:history="1">
+      <w:hyperlink r:id="rId21376a7b90425a5ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/84342/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5989,51 +5989,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytophthora fragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34196a60d5c5012ab" w:history="1">
+      <w:hyperlink r:id="rId31746a7b90425b648" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6186,90 +6186,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 105-111. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50226a60d5c501413" w:history="1">
+      <w:hyperlink r:id="rId89496a7b90425b78a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1982.tb01963.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95421448" name="name13236a60d5c5014b2" descr="eu_funding_250.png"/>
+            <wp:docPr id="96995531" name="name39176a7b90425b7e6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70286a60d5c5014b1" cstate="print"/>
+                    <a:blip r:embed="rId11746a7b90425b7e5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6367,137 +6367,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12254881">
+  <w:abstractNum w:abstractNumId="26386862">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64102749">
+    <w:lvl w:ilvl="0" w:tplc="44643963">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64102749" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44643963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64102749" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44643963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64102749" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44643963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64102749" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44643963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64102749" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44643963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64102749" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44643963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64102749" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44643963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64102749" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44643963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12254880">
+  <w:abstractNum w:abstractNumId="26386861">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67391691">
+    <w:lvl w:ilvl="0" w:tplc="83797591">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7249,55 +7249,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12254880">
-    <w:abstractNumId w:val="12254880"/>
+  <w:num w:numId="26386861">
+    <w:abstractNumId w:val="26386861"/>
   </w:num>
-  <w:num w:numId="12254881">
-    <w:abstractNumId w:val="12254881"/>
+  <w:num w:numId="26386862">
+    <w:abstractNumId w:val="26386862"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18847,51 +18847,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId214051852" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId251771288" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75736a60d5c4f1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/" TargetMode="External"/><Relationship Id="rId94366a60d5c4f14e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/categorization" TargetMode="External"/><Relationship Id="rId53236a60d5c4f1cb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/photos" TargetMode="External"/><Relationship Id="rId78376a60d5c4f3aae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/%20sim.2023.106.05" TargetMode="External"/><Relationship Id="rId32826a60d5c4f412f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3539" TargetMode="External"/><Relationship Id="rId19696a60d5c5001b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84342/" TargetMode="External"/><Relationship Id="rId34196a60d5c5012ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50226a60d5c501413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01963.x" TargetMode="External"/><Relationship Id="rId44426a60d5c4f1b54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44426a60d5c4f1b54.jpg"/><Relationship Id="rId82296a60d5c4f2b39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82296a60d5c4f2b39.jpg"/><Relationship Id="rId70286a60d5c5014b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70286a60d5c5014b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId122682639" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId242151411" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43316a7b904256db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/" TargetMode="External"/><Relationship Id="rId63836a7b904256e3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/categorization" TargetMode="External"/><Relationship Id="rId51046a7b9042577ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYTFR/photos" TargetMode="External"/><Relationship Id="rId37116a7b904259b3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/%20sim.2023.106.05" TargetMode="External"/><Relationship Id="rId79356a7b90425a223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3539" TargetMode="External"/><Relationship Id="rId21376a7b90425a5ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/84342/" TargetMode="External"/><Relationship Id="rId31746a7b90425b648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89496a7b90425b78a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1982.tb01963.x" TargetMode="External"/><Relationship Id="rId34636a7b9042576d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34636a7b9042576d2.jpg"/><Relationship Id="rId54286a7b904258844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54286a7b904258844.jpg"/><Relationship Id="rId11746a7b90425b7e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11746a7b90425b7e5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>