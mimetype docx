--- v7 (2026-03-16)
+++ v8 (2026-04-06)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Dothideomycetes: Botryosphaeriales: Phyllostictaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blotch of apple, fruit blotch of pome fruits, leaf spot of pome fruits, twig cancer of pome fruits</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470569b83f432aedb" w:history="1">
+            <w:hyperlink r:id="rId114169d3a6a972bd3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111669b83f432af5c" w:history="1">
+            <w:hyperlink r:id="rId714769d3a6a972c42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -733,63 +733,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. solitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in these countries were provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5312204" name="name882869b83f432bfe5" descr="PHYSSL_distribution_map.jpg"/>
+            <wp:docPr id="85822885" name="name957969d3a6a973c87" descr="PHYSSL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYSSL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId686369b83f432bfe0" cstate="print"/>
+                    <a:blip r:embed="rId562369d3a6a973c84" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2692,92 +2692,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta solitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId912169b83f432d5d9" w:history="1">
+      <w:hyperlink r:id="rId695669d3a6a974c6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/journal/cabicompendium</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta solitaria. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId856369b83f432d628" w:history="1">
+      <w:hyperlink r:id="rId884069d3a6a974cb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1863</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2843,51 +2843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta solitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId823369b83f432d730" w:history="1">
+      <w:hyperlink r:id="rId253369d3a6a974d70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3078,81 +3078,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId412069b83f432d954" w:history="1">
+      <w:hyperlink r:id="rId501969d3a6a974ee5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1980.tb02689.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53469590" name="name903969b83f432dce8" descr="eu_funding_250.png"/>
+            <wp:docPr id="71025987" name="name773569d3a6a9750af" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId305669b83f432dce6" cstate="print"/>
+                    <a:blip r:embed="rId194569d3a6a9750ad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3250,137 +3250,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57940974">
+  <w:abstractNum w:abstractNumId="83283075">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21078436">
+    <w:lvl w:ilvl="0" w:tplc="66697125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21078436" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66697125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21078436" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66697125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21078436" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66697125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21078436" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66697125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21078436" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66697125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21078436" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66697125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21078436" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66697125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21078436" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66697125" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57940973">
+  <w:abstractNum w:abstractNumId="83283074">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45055210">
+    <w:lvl w:ilvl="0" w:tplc="16609250">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4132,55 +4132,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57940973">
-    <w:abstractNumId w:val="57940973"/>
+  <w:num w:numId="83283074">
+    <w:abstractNumId w:val="83283074"/>
   </w:num>
-  <w:num w:numId="57940974">
-    <w:abstractNumId w:val="57940974"/>
+  <w:num w:numId="83283075">
+    <w:abstractNumId w:val="83283075"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15730,51 +15730,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId603418299" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId212016268" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId470569b83f432aedb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/" TargetMode="External"/><Relationship Id="rId111669b83f432af5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/categorization" TargetMode="External"/><Relationship Id="rId912169b83f432d5d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/journal/cabicompendium" TargetMode="External"/><Relationship Id="rId856369b83f432d628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1863" TargetMode="External"/><Relationship Id="rId823369b83f432d730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId412069b83f432d954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1980.tb02689.x" TargetMode="External"/><Relationship Id="rId686369b83f432bfe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId686369b83f432bfe0.jpg"/><Relationship Id="rId305669b83f432dce6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId305669b83f432dce6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId720666050" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId968725332" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId114169d3a6a972bd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/" TargetMode="External"/><Relationship Id="rId714769d3a6a972c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/categorization" TargetMode="External"/><Relationship Id="rId695669d3a6a974c6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/journal/cabicompendium" TargetMode="External"/><Relationship Id="rId884069d3a6a974cb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1863" TargetMode="External"/><Relationship Id="rId253369d3a6a974d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId501969d3a6a974ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1980.tb02689.x" TargetMode="External"/><Relationship Id="rId562369d3a6a973c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId562369d3a6a973c84.jpg"/><Relationship Id="rId194569d3a6a9750ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId194569d3a6a9750ad.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>