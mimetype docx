--- v8 (2026-04-06)
+++ v9 (2026-04-28)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Dothideomycetes: Botryosphaeriales: Phyllostictaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blotch of apple, fruit blotch of pome fruits, leaf spot of pome fruits, twig cancer of pome fruits</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114169d3a6a972bd3" w:history="1">
+            <w:hyperlink r:id="rId548669f00531d2206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714769d3a6a972c42" w:history="1">
+            <w:hyperlink r:id="rId924369f00531d2274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -733,63 +733,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. solitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in these countries were provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="85822885" name="name957969d3a6a973c87" descr="PHYSSL_distribution_map.jpg"/>
+            <wp:docPr id="30654471" name="name406969f00531d37fd" descr="PHYSSL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYSSL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId562369d3a6a973c84" cstate="print"/>
+                    <a:blip r:embed="rId699769f00531d37fa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2692,92 +2692,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta solitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId695669d3a6a974c6a" w:history="1">
+      <w:hyperlink r:id="rId415869f00531d4891" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/journal/cabicompendium</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta solitaria. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId884069d3a6a974cb8" w:history="1">
+      <w:hyperlink r:id="rId482569f00531d48df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1863</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2843,51 +2843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta solitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId253369d3a6a974d70" w:history="1">
+      <w:hyperlink r:id="rId728969f00531d4997" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3078,81 +3078,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId501969d3a6a974ee5" w:history="1">
+      <w:hyperlink r:id="rId997969f00531d4b16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1980.tb02689.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71025987" name="name773569d3a6a9750af" descr="eu_funding_250.png"/>
+            <wp:docPr id="5514116" name="name385869f00531d4b9e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId194569d3a6a9750ad" cstate="print"/>
+                    <a:blip r:embed="rId762669f00531d4b9c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3250,137 +3250,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83283075">
+  <w:abstractNum w:abstractNumId="31819929">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66697125">
+    <w:lvl w:ilvl="0" w:tplc="69246495">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66697125" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69246495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66697125" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69246495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66697125" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69246495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66697125" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69246495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66697125" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69246495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66697125" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69246495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66697125" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69246495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66697125" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69246495" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83283074">
+  <w:abstractNum w:abstractNumId="31819928">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16609250">
+    <w:lvl w:ilvl="0" w:tplc="90565821">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4132,55 +4132,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83283074">
-    <w:abstractNumId w:val="83283074"/>
+  <w:num w:numId="31819928">
+    <w:abstractNumId w:val="31819928"/>
   </w:num>
-  <w:num w:numId="83283075">
-    <w:abstractNumId w:val="83283075"/>
+  <w:num w:numId="31819929">
+    <w:abstractNumId w:val="31819929"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15730,51 +15730,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId720666050" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId968725332" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId114169d3a6a972bd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/" TargetMode="External"/><Relationship Id="rId714769d3a6a972c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/categorization" TargetMode="External"/><Relationship Id="rId695669d3a6a974c6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/journal/cabicompendium" TargetMode="External"/><Relationship Id="rId884069d3a6a974cb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1863" TargetMode="External"/><Relationship Id="rId253369d3a6a974d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId501969d3a6a974ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1980.tb02689.x" TargetMode="External"/><Relationship Id="rId562369d3a6a973c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId562369d3a6a973c84.jpg"/><Relationship Id="rId194569d3a6a9750ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId194569d3a6a9750ad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId685619587" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId572843196" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId548669f00531d2206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/" TargetMode="External"/><Relationship Id="rId924369f00531d2274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/categorization" TargetMode="External"/><Relationship Id="rId415869f00531d4891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/journal/cabicompendium" TargetMode="External"/><Relationship Id="rId482569f00531d48df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1863" TargetMode="External"/><Relationship Id="rId728969f00531d4997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId997969f00531d4b16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1980.tb02689.x" TargetMode="External"/><Relationship Id="rId699769f00531d37fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId699769f00531d37fa.jpg"/><Relationship Id="rId762669f00531d4b9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId762669f00531d4b9c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>