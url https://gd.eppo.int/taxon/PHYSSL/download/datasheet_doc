--- v9 (2026-04-28)
+++ v10 (2026-05-18)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Dothideomycetes: Botryosphaeriales: Phyllostictaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blotch of apple, fruit blotch of pome fruits, leaf spot of pome fruits, twig cancer of pome fruits</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548669f00531d2206" w:history="1">
+            <w:hyperlink r:id="rId69636a0af1b8a828e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId924369f00531d2274" w:history="1">
+            <w:hyperlink r:id="rId26306a0af1b8a82f8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -733,63 +733,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. solitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in these countries were provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30654471" name="name406969f00531d37fd" descr="PHYSSL_distribution_map.jpg"/>
+            <wp:docPr id="95797300" name="name68936a0af1b8a91d0" descr="PHYSSL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYSSL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId699769f00531d37fa" cstate="print"/>
+                    <a:blip r:embed="rId77096a0af1b8a91ce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2692,92 +2692,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta solitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId415869f00531d4891" w:history="1">
+      <w:hyperlink r:id="rId58506a0af1b8aa0cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/journal/cabicompendium</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta solitaria. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId482569f00531d48df" w:history="1">
+      <w:hyperlink r:id="rId62846a0af1b8aa119" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1863</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2843,51 +2843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta solitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId728969f00531d4997" w:history="1">
+      <w:hyperlink r:id="rId22146a0af1b8aa1cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3078,81 +3078,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId997969f00531d4b16" w:history="1">
+      <w:hyperlink r:id="rId24216a0af1b8aa350" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1980.tb02689.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5514116" name="name385869f00531d4b9e" descr="eu_funding_250.png"/>
+            <wp:docPr id="14665751" name="name10936a0af1b8aa3dc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId762669f00531d4b9c" cstate="print"/>
+                    <a:blip r:embed="rId32326a0af1b8aa3db" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3250,137 +3250,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31819929">
+  <w:abstractNum w:abstractNumId="68286647">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69246495">
+    <w:lvl w:ilvl="0" w:tplc="24070976">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69246495" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24070976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69246495" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24070976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69246495" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24070976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69246495" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24070976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69246495" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24070976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69246495" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24070976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69246495" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24070976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69246495" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24070976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31819928">
+  <w:abstractNum w:abstractNumId="68286646">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90565821">
+    <w:lvl w:ilvl="0" w:tplc="79252409">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4132,55 +4132,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31819928">
-    <w:abstractNumId w:val="31819928"/>
+  <w:num w:numId="68286646">
+    <w:abstractNumId w:val="68286646"/>
   </w:num>
-  <w:num w:numId="31819929">
-    <w:abstractNumId w:val="31819929"/>
+  <w:num w:numId="68286647">
+    <w:abstractNumId w:val="68286647"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15730,51 +15730,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId685619587" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId572843196" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId548669f00531d2206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/" TargetMode="External"/><Relationship Id="rId924369f00531d2274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/categorization" TargetMode="External"/><Relationship Id="rId415869f00531d4891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/journal/cabicompendium" TargetMode="External"/><Relationship Id="rId482569f00531d48df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1863" TargetMode="External"/><Relationship Id="rId728969f00531d4997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId997969f00531d4b16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1980.tb02689.x" TargetMode="External"/><Relationship Id="rId699769f00531d37fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId699769f00531d37fa.jpg"/><Relationship Id="rId762669f00531d4b9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId762669f00531d4b9c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId913231595" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId747866736" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69636a0af1b8a828e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/" TargetMode="External"/><Relationship Id="rId26306a0af1b8a82f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/categorization" TargetMode="External"/><Relationship Id="rId58506a0af1b8aa0cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/journal/cabicompendium" TargetMode="External"/><Relationship Id="rId62846a0af1b8aa119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1863" TargetMode="External"/><Relationship Id="rId22146a0af1b8aa1cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24216a0af1b8aa350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1980.tb02689.x" TargetMode="External"/><Relationship Id="rId77096a0af1b8a91ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77096a0af1b8a91ce.jpg"/><Relationship Id="rId32326a0af1b8aa3db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32326a0af1b8aa3db.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>