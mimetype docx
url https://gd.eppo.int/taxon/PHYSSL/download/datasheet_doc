--- v10 (2026-05-18)
+++ v11 (2026-06-07)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Dothideomycetes: Botryosphaeriales: Phyllostictaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blotch of apple, fruit blotch of pome fruits, leaf spot of pome fruits, twig cancer of pome fruits</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69636a0af1b8a828e" w:history="1">
+            <w:hyperlink r:id="rId62046a25fcf1ce12d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26306a0af1b8a82f8" w:history="1">
+            <w:hyperlink r:id="rId17136a25fcf1ce199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -733,63 +733,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. solitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in these countries were provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="95797300" name="name68936a0af1b8a91d0" descr="PHYSSL_distribution_map.jpg"/>
+            <wp:docPr id="9741908" name="name57386a25fcf1cf1df" descr="PHYSSL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYSSL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77096a0af1b8a91ce" cstate="print"/>
+                    <a:blip r:embed="rId37716a25fcf1cf1dd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2692,92 +2692,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta solitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58506a0af1b8aa0cd" w:history="1">
+      <w:hyperlink r:id="rId58876a25fcf1d00c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/journal/cabicompendium</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta solitaria. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62846a0af1b8aa119" w:history="1">
+      <w:hyperlink r:id="rId75666a25fcf1d010d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1863</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2843,51 +2843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta solitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22146a0af1b8aa1cf" w:history="1">
+      <w:hyperlink r:id="rId19946a25fcf1d01c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3078,81 +3078,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24216a0af1b8aa350" w:history="1">
+      <w:hyperlink r:id="rId26396a25fcf1d0336" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1980.tb02689.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14665751" name="name10936a0af1b8aa3dc" descr="eu_funding_250.png"/>
+            <wp:docPr id="22659971" name="name21136a25fcf1d0637" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32326a0af1b8aa3db" cstate="print"/>
+                    <a:blip r:embed="rId15666a25fcf1d0636" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3250,137 +3250,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68286647">
+  <w:abstractNum w:abstractNumId="71139654">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24070976">
+    <w:lvl w:ilvl="0" w:tplc="16082252">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24070976" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16082252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24070976" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16082252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24070976" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16082252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24070976" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16082252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24070976" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16082252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24070976" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16082252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24070976" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16082252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24070976" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16082252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68286646">
+  <w:abstractNum w:abstractNumId="71139653">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79252409">
+    <w:lvl w:ilvl="0" w:tplc="24277556">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4132,55 +4132,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68286646">
-    <w:abstractNumId w:val="68286646"/>
+  <w:num w:numId="71139653">
+    <w:abstractNumId w:val="71139653"/>
   </w:num>
-  <w:num w:numId="68286647">
-    <w:abstractNumId w:val="68286647"/>
+  <w:num w:numId="71139654">
+    <w:abstractNumId w:val="71139654"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15730,51 +15730,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId913231595" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId747866736" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69636a0af1b8a828e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/" TargetMode="External"/><Relationship Id="rId26306a0af1b8a82f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/categorization" TargetMode="External"/><Relationship Id="rId58506a0af1b8aa0cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/journal/cabicompendium" TargetMode="External"/><Relationship Id="rId62846a0af1b8aa119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1863" TargetMode="External"/><Relationship Id="rId22146a0af1b8aa1cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24216a0af1b8aa350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1980.tb02689.x" TargetMode="External"/><Relationship Id="rId77096a0af1b8a91ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77096a0af1b8a91ce.jpg"/><Relationship Id="rId32326a0af1b8aa3db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32326a0af1b8aa3db.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId916854378" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId392319964" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62046a25fcf1ce12d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/" TargetMode="External"/><Relationship Id="rId17136a25fcf1ce199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/categorization" TargetMode="External"/><Relationship Id="rId58876a25fcf1d00c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/journal/cabicompendium" TargetMode="External"/><Relationship Id="rId75666a25fcf1d010d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1863" TargetMode="External"/><Relationship Id="rId19946a25fcf1d01c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26396a25fcf1d0336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1980.tb02689.x" TargetMode="External"/><Relationship Id="rId37716a25fcf1cf1dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37716a25fcf1cf1dd.jpg"/><Relationship Id="rId15666a25fcf1d0636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15666a25fcf1d0636.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>