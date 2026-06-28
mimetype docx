--- v11 (2026-06-07)
+++ v12 (2026-06-28)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Dothideomycetes: Botryosphaeriales: Phyllostictaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blotch of apple, fruit blotch of pome fruits, leaf spot of pome fruits, twig cancer of pome fruits</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62046a25fcf1ce12d" w:history="1">
+            <w:hyperlink r:id="rId92336a40c59dc19bb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17136a25fcf1ce199" w:history="1">
+            <w:hyperlink r:id="rId49076a40c59dc1a08" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -733,63 +733,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. solitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in these countries were provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9741908" name="name57386a25fcf1cf1df" descr="PHYSSL_distribution_map.jpg"/>
+            <wp:docPr id="79220517" name="name24266a40c59dc2229" descr="PHYSSL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYSSL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37716a25fcf1cf1dd" cstate="print"/>
+                    <a:blip r:embed="rId55476a40c59dc2227" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2692,92 +2692,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta solitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58876a25fcf1d00c1" w:history="1">
+      <w:hyperlink r:id="rId71436a40c59dc2d0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/journal/cabicompendium</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta solitaria. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75666a25fcf1d010d" w:history="1">
+      <w:hyperlink r:id="rId75496a40c59dc2d41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1863</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2843,51 +2843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta solitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19946a25fcf1d01c7" w:history="1">
+      <w:hyperlink r:id="rId71266a40c59dc2dc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3078,81 +3078,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26396a25fcf1d0336" w:history="1">
+      <w:hyperlink r:id="rId78156a40c59dc2ecd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1980.tb02689.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22659971" name="name21136a25fcf1d0637" descr="eu_funding_250.png"/>
+            <wp:docPr id="72894852" name="name95916a40c59dc2f27" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15666a25fcf1d0636" cstate="print"/>
+                    <a:blip r:embed="rId40386a40c59dc2f26" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3250,137 +3250,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71139654">
+  <w:abstractNum w:abstractNumId="60918668">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16082252">
+    <w:lvl w:ilvl="0" w:tplc="68780753">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16082252" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68780753" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16082252" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68780753" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16082252" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68780753" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16082252" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68780753" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16082252" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68780753" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16082252" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68780753" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16082252" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68780753" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16082252" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68780753" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71139653">
+  <w:abstractNum w:abstractNumId="60918667">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24277556">
+    <w:lvl w:ilvl="0" w:tplc="66392381">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4132,55 +4132,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71139653">
-    <w:abstractNumId w:val="71139653"/>
+  <w:num w:numId="60918667">
+    <w:abstractNumId w:val="60918667"/>
   </w:num>
-  <w:num w:numId="71139654">
-    <w:abstractNumId w:val="71139654"/>
+  <w:num w:numId="60918668">
+    <w:abstractNumId w:val="60918668"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15730,51 +15730,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId916854378" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId392319964" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62046a25fcf1ce12d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/" TargetMode="External"/><Relationship Id="rId17136a25fcf1ce199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/categorization" TargetMode="External"/><Relationship Id="rId58876a25fcf1d00c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/journal/cabicompendium" TargetMode="External"/><Relationship Id="rId75666a25fcf1d010d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1863" TargetMode="External"/><Relationship Id="rId19946a25fcf1d01c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26396a25fcf1d0336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1980.tb02689.x" TargetMode="External"/><Relationship Id="rId37716a25fcf1cf1dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37716a25fcf1cf1dd.jpg"/><Relationship Id="rId15666a25fcf1d0636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15666a25fcf1d0636.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId616087158" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId870566461" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92336a40c59dc19bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/" TargetMode="External"/><Relationship Id="rId49076a40c59dc1a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/categorization" TargetMode="External"/><Relationship Id="rId71436a40c59dc2d0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/journal/cabicompendium" TargetMode="External"/><Relationship Id="rId75496a40c59dc2d41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1863" TargetMode="External"/><Relationship Id="rId71266a40c59dc2dc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78156a40c59dc2ecd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1980.tb02689.x" TargetMode="External"/><Relationship Id="rId55476a40c59dc2227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55476a40c59dc2227.jpg"/><Relationship Id="rId40386a40c59dc2f26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40386a40c59dc2f26.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>