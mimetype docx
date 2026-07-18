--- v12 (2026-06-28)
+++ v13 (2026-07-18)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Dothideomycetes: Botryosphaeriales: Phyllostictaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blotch of apple, fruit blotch of pome fruits, leaf spot of pome fruits, twig cancer of pome fruits</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92336a40c59dc19bb" w:history="1">
+            <w:hyperlink r:id="rId29456a5b3744c53e4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49076a40c59dc1a08" w:history="1">
+            <w:hyperlink r:id="rId50516a5b3744c545a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -733,63 +733,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. solitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in these countries were provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79220517" name="name24266a40c59dc2229" descr="PHYSSL_distribution_map.jpg"/>
+            <wp:docPr id="95372920" name="name46996a5b3744c633a" descr="PHYSSL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYSSL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55476a40c59dc2227" cstate="print"/>
+                    <a:blip r:embed="rId26486a5b3744c6337" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2692,92 +2692,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta solitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71436a40c59dc2d0a" w:history="1">
+      <w:hyperlink r:id="rId49426a5b3744c7233" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/journal/cabicompendium</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta solitaria. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75496a40c59dc2d41" w:history="1">
+      <w:hyperlink r:id="rId87126a5b3744c727d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1863</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2843,51 +2843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta solitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71266a40c59dc2dc5" w:history="1">
+      <w:hyperlink r:id="rId86816a5b3744c7331" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3078,81 +3078,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78156a40c59dc2ecd" w:history="1">
+      <w:hyperlink r:id="rId42556a5b3744c74b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1980.tb02689.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72894852" name="name95916a40c59dc2f27" descr="eu_funding_250.png"/>
+            <wp:docPr id="91695382" name="name48876a5b3744c77ac" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40386a40c59dc2f26" cstate="print"/>
+                    <a:blip r:embed="rId65776a5b3744c77ab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3250,137 +3250,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60918668">
+  <w:abstractNum w:abstractNumId="61689380">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68780753">
+    <w:lvl w:ilvl="0" w:tplc="66039171">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68780753" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66039171" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68780753" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66039171" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68780753" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66039171" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68780753" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66039171" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68780753" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66039171" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68780753" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66039171" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68780753" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66039171" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68780753" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66039171" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60918667">
+  <w:abstractNum w:abstractNumId="61689379">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66392381">
+    <w:lvl w:ilvl="0" w:tplc="25157111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4132,55 +4132,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60918667">
-    <w:abstractNumId w:val="60918667"/>
+  <w:num w:numId="61689379">
+    <w:abstractNumId w:val="61689379"/>
   </w:num>
-  <w:num w:numId="60918668">
-    <w:abstractNumId w:val="60918668"/>
+  <w:num w:numId="61689380">
+    <w:abstractNumId w:val="61689380"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15730,51 +15730,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId616087158" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId870566461" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92336a40c59dc19bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/" TargetMode="External"/><Relationship Id="rId49076a40c59dc1a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/categorization" TargetMode="External"/><Relationship Id="rId71436a40c59dc2d0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/journal/cabicompendium" TargetMode="External"/><Relationship Id="rId75496a40c59dc2d41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1863" TargetMode="External"/><Relationship Id="rId71266a40c59dc2dc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78156a40c59dc2ecd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1980.tb02689.x" TargetMode="External"/><Relationship Id="rId55476a40c59dc2227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55476a40c59dc2227.jpg"/><Relationship Id="rId40386a40c59dc2f26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40386a40c59dc2f26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId544381591" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId934502316" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29456a5b3744c53e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/" TargetMode="External"/><Relationship Id="rId50516a5b3744c545a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/categorization" TargetMode="External"/><Relationship Id="rId49426a5b3744c7233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/journal/cabicompendium" TargetMode="External"/><Relationship Id="rId87126a5b3744c727d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1863" TargetMode="External"/><Relationship Id="rId86816a5b3744c7331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42556a5b3744c74b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1980.tb02689.x" TargetMode="External"/><Relationship Id="rId26486a5b3744c6337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26486a5b3744c6337.jpg"/><Relationship Id="rId65776a5b3744c77ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65776a5b3744c77ab.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>