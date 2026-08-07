--- v13 (2026-07-18)
+++ v14 (2026-08-07)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Dothideomycetes: Botryosphaeriales: Phyllostictaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blotch of apple, fruit blotch of pome fruits, leaf spot of pome fruits, twig cancer of pome fruits</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29456a5b3744c53e4" w:history="1">
+            <w:hyperlink r:id="rId67096a75fddad80f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50516a5b3744c545a" w:history="1">
+            <w:hyperlink r:id="rId29846a75fddad8164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -733,63 +733,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. solitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in these countries were provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="95372920" name="name46996a5b3744c633a" descr="PHYSSL_distribution_map.jpg"/>
+            <wp:docPr id="34820504" name="name55846a75fddad900b" descr="PHYSSL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYSSL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26486a5b3744c6337" cstate="print"/>
+                    <a:blip r:embed="rId34426a75fddad9009" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2692,92 +2692,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta solitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49426a5b3744c7233" w:history="1">
+      <w:hyperlink r:id="rId66166a75fddad9f62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/journal/cabicompendium</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta solitaria. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87126a5b3744c727d" w:history="1">
+      <w:hyperlink r:id="rId19176a75fddad9fb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1863</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2843,51 +2843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta solitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86816a5b3744c7331" w:history="1">
+      <w:hyperlink r:id="rId48396a75fddada06c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3078,81 +3078,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42556a5b3744c74b1" w:history="1">
+      <w:hyperlink r:id="rId14236a75fddada1e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1980.tb02689.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="91695382" name="name48876a5b3744c77ac" descr="eu_funding_250.png"/>
+            <wp:docPr id="37663916" name="name57596a75fddada23e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65776a5b3744c77ab" cstate="print"/>
+                    <a:blip r:embed="rId78096a75fddada23d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3250,137 +3250,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61689380">
+  <w:abstractNum w:abstractNumId="84221284">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66039171">
+    <w:lvl w:ilvl="0" w:tplc="20238774">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66039171" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20238774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66039171" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20238774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66039171" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20238774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66039171" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20238774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66039171" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20238774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66039171" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20238774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66039171" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20238774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66039171" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20238774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61689379">
+  <w:abstractNum w:abstractNumId="84221283">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25157111">
+    <w:lvl w:ilvl="0" w:tplc="81972635">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4132,55 +4132,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61689379">
-    <w:abstractNumId w:val="61689379"/>
+  <w:num w:numId="84221283">
+    <w:abstractNumId w:val="84221283"/>
   </w:num>
-  <w:num w:numId="61689380">
-    <w:abstractNumId w:val="61689380"/>
+  <w:num w:numId="84221284">
+    <w:abstractNumId w:val="84221284"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15730,51 +15730,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId544381591" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId934502316" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29456a5b3744c53e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/" TargetMode="External"/><Relationship Id="rId50516a5b3744c545a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/categorization" TargetMode="External"/><Relationship Id="rId49426a5b3744c7233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/journal/cabicompendium" TargetMode="External"/><Relationship Id="rId87126a5b3744c727d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1863" TargetMode="External"/><Relationship Id="rId86816a5b3744c7331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42556a5b3744c74b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1980.tb02689.x" TargetMode="External"/><Relationship Id="rId26486a5b3744c6337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26486a5b3744c6337.jpg"/><Relationship Id="rId65776a5b3744c77ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65776a5b3744c77ab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId768975634" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId675323046" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67096a75fddad80f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/" TargetMode="External"/><Relationship Id="rId29846a75fddad8164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/categorization" TargetMode="External"/><Relationship Id="rId66166a75fddad9f62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/journal/cabicompendium" TargetMode="External"/><Relationship Id="rId19176a75fddad9fb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1863" TargetMode="External"/><Relationship Id="rId48396a75fddada06c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14236a75fddada1e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1980.tb02689.x" TargetMode="External"/><Relationship Id="rId34426a75fddad9009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34426a75fddad9009.jpg"/><Relationship Id="rId78096a75fddada23d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78096a75fddada23d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>