--- v14 (2026-08-07)
+++ v15 (2026-08-28)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Fungi: Ascomycota: Pezizomycotina: Dothideomycetes: Botryosphaeriales: Phyllostictaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blotch of apple, fruit blotch of pome fruits, leaf spot of pome fruits, twig cancer of pome fruits</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67096a75fddad80f9" w:history="1">
+            <w:hyperlink r:id="rId25956a914c891f2f8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29846a75fddad8164" w:history="1">
+            <w:hyperlink r:id="rId50536a914c891f345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -733,63 +733,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. solitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in these countries were provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34820504" name="name55846a75fddad900b" descr="PHYSSL_distribution_map.jpg"/>
+            <wp:docPr id="68764854" name="name38666a914c891feb9" descr="PHYSSL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYSSL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34426a75fddad9009" cstate="print"/>
+                    <a:blip r:embed="rId91366a914c891feb7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2692,92 +2692,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta solitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66166a75fddad9f62" w:history="1">
+      <w:hyperlink r:id="rId11306a914c89209a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/journal/cabicompendium</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta solitaria. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19176a75fddad9fb0" w:history="1">
+      <w:hyperlink r:id="rId84316a914c89209df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1863</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2843,51 +2843,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phyllosticta solitaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48396a75fddada06c" w:history="1">
+      <w:hyperlink r:id="rId83776a914c8920a65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3078,81 +3078,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14236a75fddada1e1" w:history="1">
+      <w:hyperlink r:id="rId72716a914c8920b6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1980.tb02689.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37663916" name="name57596a75fddada23e" descr="eu_funding_250.png"/>
+            <wp:docPr id="3990402" name="name19166a914c8920bb0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78096a75fddada23d" cstate="print"/>
+                    <a:blip r:embed="rId92856a914c8920baf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3250,137 +3250,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84221284">
+  <w:abstractNum w:abstractNumId="48646284">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20238774">
+    <w:lvl w:ilvl="0" w:tplc="65007685">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20238774" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65007685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20238774" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65007685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20238774" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65007685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20238774" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65007685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20238774" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65007685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20238774" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65007685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20238774" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65007685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20238774" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65007685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84221283">
+  <w:abstractNum w:abstractNumId="48646283">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81972635">
+    <w:lvl w:ilvl="0" w:tplc="35253547">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4132,55 +4132,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84221283">
-    <w:abstractNumId w:val="84221283"/>
+  <w:num w:numId="48646283">
+    <w:abstractNumId w:val="48646283"/>
   </w:num>
-  <w:num w:numId="84221284">
-    <w:abstractNumId w:val="84221284"/>
+  <w:num w:numId="48646284">
+    <w:abstractNumId w:val="48646284"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15730,51 +15730,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId768975634" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId675323046" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67096a75fddad80f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/" TargetMode="External"/><Relationship Id="rId29846a75fddad8164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/categorization" TargetMode="External"/><Relationship Id="rId66166a75fddad9f62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/journal/cabicompendium" TargetMode="External"/><Relationship Id="rId19176a75fddad9fb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1863" TargetMode="External"/><Relationship Id="rId48396a75fddada06c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14236a75fddada1e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1980.tb02689.x" TargetMode="External"/><Relationship Id="rId34426a75fddad9009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34426a75fddad9009.jpg"/><Relationship Id="rId78096a75fddada23d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78096a75fddada23d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId891973711" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId992312052" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25956a914c891f2f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/" TargetMode="External"/><Relationship Id="rId50536a914c891f345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYSSL/categorization" TargetMode="External"/><Relationship Id="rId11306a914c89209a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/journal/cabicompendium" TargetMode="External"/><Relationship Id="rId84316a914c89209df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1863" TargetMode="External"/><Relationship Id="rId83776a914c8920a65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72716a914c8920b6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1980.tb02689.x" TargetMode="External"/><Relationship Id="rId91366a914c891feb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91366a914c891feb7.jpg"/><Relationship Id="rId92856a914c8920baf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92856a914c8920baf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>