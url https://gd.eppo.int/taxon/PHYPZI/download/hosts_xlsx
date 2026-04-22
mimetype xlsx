--- v0 (2025-10-04)
+++ v1 (2026-04-22)
@@ -141,51 +141,52 @@
   <si>
     <t>PHRCO</t>
   </si>
   <si>
     <t>Phragmites australis</t>
   </si>
   <si>
     <t>* Li CL, Du YJ, Xiang BC, Zhang P (2013) First report of the association of a ‘Candidatus Phytoplasma ulmi’ isolate with a witches’ broom disease of reed in China. New Disease Reports 28, 13.</t>
   </si>
   <si>
     <t>PRNAR</t>
   </si>
   <si>
     <t>Prunus armeniaca</t>
   </si>
   <si>
     <t>* Yue HN, Sun RH, Wei T, Wu YF (2009) First report of a 16SrV-B group phytoplasma associated with a leafroll-type disease of apricots in northern China. Journal of Plant Pathology 91, 500.</t>
   </si>
   <si>
     <t>PRNAV</t>
   </si>
   <si>
     <t>Prunus avium</t>
   </si>
   <si>
-    <t>* Lee I-M, Martini M, Marcone C, Zhu SF (2004) Classification of phytoplasma strains in the elm yellows group (16SrV) and proposal of ‘Candidatus Phytoplasma ulmi’ for the phytoplasma associated with elm yellows. International Journal of Systematic and Evolutionary Microbiology 54, 337-347.
+    <t>* Chauhan A, Handa A, Brakta A, Kumar P, Gupta B, Daroch R, Thakur A (2025) Detection and molecular characterization of phytoplasma associated with cherry trees in Himachal Pradesh (India). Crop Protection 198, 107405.
+* Lee I-M, Martini M, Marcone C, Zhu SF (2004) Classification of phytoplasma strains in the elm yellows group (16SrV) and proposal of ‘Candidatus Phytoplasma ulmi’ for the phytoplasma associated with elm yellows. International Journal of Systematic and Evolutionary Microbiology 54, 337-347.
 * Wang JW, Zhu DZ, Liu QZ, Davis RE, Zhao Y (2014) First Report of Sweet Cherry Virescence Disease in China and Its Association with Infection by a 'Candidatus Phytoplasma ziziphi'-Related Strain. Plant Disease 98(3), 419.</t>
   </si>
   <si>
     <t>PRNCF</t>
   </si>
   <si>
     <t>Prunus cerasifera</t>
   </si>
   <si>
     <t>* Hong M, Zhang C, Li Z, Zhang J, Zhao Z, Song J, Wu Y (2011) Identification of elm yellows phytoplasma in plum trees in China. Journal of Phytopathology 159(1), 57-59.</t>
   </si>
   <si>
     <t>PRNPS</t>
   </si>
   <si>
     <t>Prunus persica</t>
   </si>
   <si>
     <t>* Khan JA, Kumar J, Thakur PD, Handa A, Jarial K (2013) First Report of a ‘Candidatus Phytoplasma Ziziphi’- Related Strain Associated with Peach Decline Disease in India. Journal of Plant Pathology 95(4, Supplement), S4.77.
 * Lee I-M, Martini M, Marcone C, Zhu SF (2004) Classification of phytoplasma strains in the elm yellows group (16SrV) and proposal of ‘Candidatus Phytoplasma ulmi’ for the phytoplasma associated with elm yellows. International Journal of Systematic and Evolutionary Microbiology 54, 337-347.
 * Li Z, Song S, Zhang L, Gao L, Wu Y (2014) Identification of the phytoplasma associated with peach yellows disease in northwest China. Canadian Journal of Plant Pathology 36(2), 151-160.
 * Paltrinieri S, Botti S, Bertaccini A, Dal Molin F, Mori N, Fiore N (2006) Are phytoplasmas involved in a severe peach decline? Acta Horticulturae 713, 421-426.</t>
   </si>
   <si>
     <t>SAXBA</t>