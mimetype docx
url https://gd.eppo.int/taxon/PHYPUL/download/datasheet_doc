--- v7 (2026-03-23)
+++ v8 (2026-04-14)
@@ -314,111 +314,111 @@
               <w:t xml:space="preserve"> Lee, Martini, Marcone &amp; Zhu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> elm yellows, phloem necrosis of elm, yellows of elm (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536369c17eda3f6de" w:history="1">
+            <w:hyperlink r:id="rId860969dec62b8516b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> A1 list, A2 list</w:t>
+              <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829369c17eda3f749" w:history="1">
+            <w:hyperlink r:id="rId768169dec62b851d8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPUL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="32656578" name="name545869c17eda3fd0d" descr="3007.jpg"/>
+                  <wp:docPr id="16666112" name="name663869dec62b8582d" descr="3007.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3007.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId937769c17eda3fd0b" cstate="print"/>
+                          <a:blip r:embed="rId302569dec62b8582b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId265769c17eda3fe83" w:history="1">
+            <w:hyperlink r:id="rId520869dec62b85954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1759,63 +1759,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1997).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54340080" name="name963969c17eda414c2" descr="PHYPUL_distribution_map.jpg"/>
+            <wp:docPr id="1094985" name="name370769dec62b86f1e" descr="PHYPUL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPUL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId224269c17eda414c0" cstate="print"/>
+                    <a:blip r:embed="rId827969dec62b86f1b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8244,51 +8244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma ulmi'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId175069c17eda43fd3" w:history="1">
+      <w:hyperlink r:id="rId161069dec62b89a0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8459,81 +8459,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 107-112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId351769c17eda4413e" w:history="1">
+      <w:hyperlink r:id="rId825969dec62b89b83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02457.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81443301" name="name588569c17eda441df" descr="eu_funding_250.png"/>
+            <wp:docPr id="72868220" name="name542369dec62b89e2c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId394669c17eda441dd" cstate="print"/>
+                    <a:blip r:embed="rId596869dec62b89e2a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8631,137 +8631,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46580847">
+  <w:abstractNum w:abstractNumId="89395221">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26053110">
+    <w:lvl w:ilvl="0" w:tplc="46262190">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26053110" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46262190" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26053110" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46262190" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26053110" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46262190" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26053110" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46262190" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26053110" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46262190" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26053110" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46262190" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26053110" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46262190" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26053110" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46262190" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46580846">
+  <w:abstractNum w:abstractNumId="89395220">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15982721">
+    <w:lvl w:ilvl="0" w:tplc="81674569">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9513,55 +9513,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46580846">
-    <w:abstractNumId w:val="46580846"/>
+  <w:num w:numId="89395220">
+    <w:abstractNumId w:val="89395220"/>
   </w:num>
-  <w:num w:numId="46580847">
-    <w:abstractNumId w:val="46580847"/>
+  <w:num w:numId="89395221">
+    <w:abstractNumId w:val="89395221"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21111,51 +21111,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId208497587" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId656610890" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId536369c17eda3f6de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/" TargetMode="External"/><Relationship Id="rId829369c17eda3f749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/categorization" TargetMode="External"/><Relationship Id="rId265769c17eda3fe83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/photos" TargetMode="External"/><Relationship Id="rId175069c17eda43fd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId351769c17eda4413e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02457.x" TargetMode="External"/><Relationship Id="rId937769c17eda3fd0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId937769c17eda3fd0b.jpg"/><Relationship Id="rId224269c17eda414c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId224269c17eda414c0.jpg"/><Relationship Id="rId394669c17eda441dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId394669c17eda441dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId582621009" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId408506497" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId860969dec62b8516b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/" TargetMode="External"/><Relationship Id="rId768169dec62b851d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/categorization" TargetMode="External"/><Relationship Id="rId520869dec62b85954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/photos" TargetMode="External"/><Relationship Id="rId161069dec62b89a0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId825969dec62b89b83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02457.x" TargetMode="External"/><Relationship Id="rId302569dec62b8582b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId302569dec62b8582b.jpg"/><Relationship Id="rId827969dec62b86f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId827969dec62b86f1b.jpg"/><Relationship Id="rId596869dec62b89e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId596869dec62b89e2a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>