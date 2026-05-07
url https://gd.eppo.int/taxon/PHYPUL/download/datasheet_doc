--- v8 (2026-04-14)
+++ v9 (2026-05-07)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Lee, Martini, Marcone &amp; Zhu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> elm yellows, phloem necrosis of elm, yellows of elm (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860969dec62b8516b" w:history="1">
+            <w:hyperlink r:id="rId907669fcb7a83b6ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768169dec62b851d8" w:history="1">
+            <w:hyperlink r:id="rId259369fcb7a83b783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPUL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16666112" name="name663869dec62b8582d" descr="3007.jpg"/>
+                  <wp:docPr id="94757966" name="name158969fcb7a83bfc9" descr="3007.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3007.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId302569dec62b8582b" cstate="print"/>
+                          <a:blip r:embed="rId958869fcb7a83bfc7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId520869dec62b85954" w:history="1">
+            <w:hyperlink r:id="rId907269fcb7a83c162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1759,63 +1759,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1997).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1094985" name="name370769dec62b86f1e" descr="PHYPUL_distribution_map.jpg"/>
+            <wp:docPr id="20201808" name="name121269fcb7a84002d" descr="PHYPUL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPUL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId827969dec62b86f1b" cstate="print"/>
+                    <a:blip r:embed="rId696669fcb7a840029" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8244,51 +8244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma ulmi'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId161069dec62b89a0e" w:history="1">
+      <w:hyperlink r:id="rId710369fcb7a84488c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8459,81 +8459,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 107-112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId825969dec62b89b83" w:history="1">
+      <w:hyperlink r:id="rId937769fcb7a8449ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02457.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72868220" name="name542369dec62b89e2c" descr="eu_funding_250.png"/>
+            <wp:docPr id="55974637" name="name188869fcb7a8453a2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId596869dec62b89e2a" cstate="print"/>
+                    <a:blip r:embed="rId919969fcb7a8453a0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8631,137 +8631,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89395221">
+  <w:abstractNum w:abstractNumId="53379165">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46262190">
+    <w:lvl w:ilvl="0" w:tplc="16401294">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46262190" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16401294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46262190" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16401294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46262190" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16401294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46262190" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16401294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46262190" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16401294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46262190" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16401294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46262190" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16401294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46262190" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16401294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89395220">
+  <w:abstractNum w:abstractNumId="53379164">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81674569">
+    <w:lvl w:ilvl="0" w:tplc="85593254">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9513,55 +9513,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89395220">
-    <w:abstractNumId w:val="89395220"/>
+  <w:num w:numId="53379164">
+    <w:abstractNumId w:val="53379164"/>
   </w:num>
-  <w:num w:numId="89395221">
-    <w:abstractNumId w:val="89395221"/>
+  <w:num w:numId="53379165">
+    <w:abstractNumId w:val="53379165"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21111,51 +21111,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId582621009" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId408506497" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId860969dec62b8516b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/" TargetMode="External"/><Relationship Id="rId768169dec62b851d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/categorization" TargetMode="External"/><Relationship Id="rId520869dec62b85954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/photos" TargetMode="External"/><Relationship Id="rId161069dec62b89a0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId825969dec62b89b83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02457.x" TargetMode="External"/><Relationship Id="rId302569dec62b8582b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId302569dec62b8582b.jpg"/><Relationship Id="rId827969dec62b86f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId827969dec62b86f1b.jpg"/><Relationship Id="rId596869dec62b89e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId596869dec62b89e2a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId482481809" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId988120228" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId907669fcb7a83b6ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/" TargetMode="External"/><Relationship Id="rId259369fcb7a83b783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/categorization" TargetMode="External"/><Relationship Id="rId907269fcb7a83c162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/photos" TargetMode="External"/><Relationship Id="rId710369fcb7a84488c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId937769fcb7a8449ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02457.x" TargetMode="External"/><Relationship Id="rId958869fcb7a83bfc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId958869fcb7a83bfc7.jpg"/><Relationship Id="rId696669fcb7a840029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId696669fcb7a840029.jpg"/><Relationship Id="rId919969fcb7a8453a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId919969fcb7a8453a0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>