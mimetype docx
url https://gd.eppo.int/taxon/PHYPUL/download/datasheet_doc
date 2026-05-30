--- v9 (2026-05-07)
+++ v10 (2026-05-30)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Lee, Martini, Marcone &amp; Zhu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> elm yellows, phloem necrosis of elm, yellows of elm (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId907669fcb7a83b6ee" w:history="1">
+            <w:hyperlink r:id="rId63096a1aa5c9da53b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259369fcb7a83b783" w:history="1">
+            <w:hyperlink r:id="rId10636a1aa5c9da5ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPUL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94757966" name="name158969fcb7a83bfc9" descr="3007.jpg"/>
+                  <wp:docPr id="64454723" name="name15716a1aa5c9da773" descr="3007.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3007.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId958869fcb7a83bfc7" cstate="print"/>
+                          <a:blip r:embed="rId39576a1aa5c9da772" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId907269fcb7a83c162" w:history="1">
+            <w:hyperlink r:id="rId12616a1aa5c9da8ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1759,63 +1759,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1997).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20201808" name="name121269fcb7a84002d" descr="PHYPUL_distribution_map.jpg"/>
+            <wp:docPr id="28351039" name="name19806a1aa5c9dcc6e" descr="PHYPUL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPUL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId696669fcb7a840029" cstate="print"/>
+                    <a:blip r:embed="rId56106a1aa5c9dcc6b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8244,51 +8244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma ulmi'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId710369fcb7a84488c" w:history="1">
+      <w:hyperlink r:id="rId83506a1aa5c9df95d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8459,81 +8459,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 107-112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId937769fcb7a8449ec" w:history="1">
+      <w:hyperlink r:id="rId68086a1aa5c9dfac7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02457.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="55974637" name="name188869fcb7a8453a2" descr="eu_funding_250.png"/>
+            <wp:docPr id="45493331" name="name82606a1aa5c9dfb43" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId919969fcb7a8453a0" cstate="print"/>
+                    <a:blip r:embed="rId16336a1aa5c9dfb41" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8631,137 +8631,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53379165">
+  <w:abstractNum w:abstractNumId="88533153">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16401294">
+    <w:lvl w:ilvl="0" w:tplc="15852848">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16401294" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15852848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16401294" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15852848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16401294" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15852848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16401294" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15852848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16401294" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15852848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16401294" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15852848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16401294" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15852848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16401294" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15852848" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53379164">
+  <w:abstractNum w:abstractNumId="88533152">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85593254">
+    <w:lvl w:ilvl="0" w:tplc="27844852">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9513,55 +9513,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53379164">
-    <w:abstractNumId w:val="53379164"/>
+  <w:num w:numId="88533152">
+    <w:abstractNumId w:val="88533152"/>
   </w:num>
-  <w:num w:numId="53379165">
-    <w:abstractNumId w:val="53379165"/>
+  <w:num w:numId="88533153">
+    <w:abstractNumId w:val="88533153"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21111,51 +21111,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId482481809" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId988120228" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId907669fcb7a83b6ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/" TargetMode="External"/><Relationship Id="rId259369fcb7a83b783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/categorization" TargetMode="External"/><Relationship Id="rId907269fcb7a83c162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/photos" TargetMode="External"/><Relationship Id="rId710369fcb7a84488c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId937769fcb7a8449ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02457.x" TargetMode="External"/><Relationship Id="rId958869fcb7a83bfc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId958869fcb7a83bfc7.jpg"/><Relationship Id="rId696669fcb7a840029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId696669fcb7a840029.jpg"/><Relationship Id="rId919969fcb7a8453a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId919969fcb7a8453a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId110281060" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId841381815" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63096a1aa5c9da53b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/" TargetMode="External"/><Relationship Id="rId10636a1aa5c9da5ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/categorization" TargetMode="External"/><Relationship Id="rId12616a1aa5c9da8ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/photos" TargetMode="External"/><Relationship Id="rId83506a1aa5c9df95d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68086a1aa5c9dfac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02457.x" TargetMode="External"/><Relationship Id="rId39576a1aa5c9da772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39576a1aa5c9da772.jpg"/><Relationship Id="rId56106a1aa5c9dcc6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56106a1aa5c9dcc6b.jpg"/><Relationship Id="rId16336a1aa5c9dfb41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16336a1aa5c9dfb41.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>