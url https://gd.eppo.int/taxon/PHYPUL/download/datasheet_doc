--- v10 (2026-05-30)
+++ v11 (2026-06-25)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Lee, Martini, Marcone &amp; Zhu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> elm yellows, phloem necrosis of elm, yellows of elm (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63096a1aa5c9da53b" w:history="1">
+            <w:hyperlink r:id="rId62816a3cc659e78ef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10636a1aa5c9da5ba" w:history="1">
+            <w:hyperlink r:id="rId21646a3cc659e795c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPUL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64454723" name="name15716a1aa5c9da773" descr="3007.jpg"/>
+                  <wp:docPr id="40806528" name="name19466a3cc659e80b9" descr="3007.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3007.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39576a1aa5c9da772" cstate="print"/>
+                          <a:blip r:embed="rId50276a3cc659e80b8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId12616a1aa5c9da8ec" w:history="1">
+            <w:hyperlink r:id="rId73176a3cc659e8234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1759,63 +1759,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1997).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28351039" name="name19806a1aa5c9dcc6e" descr="PHYPUL_distribution_map.jpg"/>
+            <wp:docPr id="11822905" name="name26316a3cc659e9612" descr="PHYPUL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPUL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56106a1aa5c9dcc6b" cstate="print"/>
+                    <a:blip r:embed="rId42936a3cc659e960e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8244,51 +8244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma ulmi'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83506a1aa5c9df95d" w:history="1">
+      <w:hyperlink r:id="rId38046a3cc659ec375" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8459,81 +8459,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 107-112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68086a1aa5c9dfac7" w:history="1">
+      <w:hyperlink r:id="rId13936a3cc659ec524" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02457.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45493331" name="name82606a1aa5c9dfb43" descr="eu_funding_250.png"/>
+            <wp:docPr id="37462718" name="name90736a3cc659ec7c9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16336a1aa5c9dfb41" cstate="print"/>
+                    <a:blip r:embed="rId41166a3cc659ec7c8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8631,137 +8631,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88533153">
+  <w:abstractNum w:abstractNumId="90863406">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15852848">
+    <w:lvl w:ilvl="0" w:tplc="14934376">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15852848" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14934376" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15852848" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14934376" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15852848" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14934376" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15852848" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14934376" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15852848" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14934376" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15852848" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14934376" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15852848" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14934376" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15852848" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14934376" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88533152">
+  <w:abstractNum w:abstractNumId="90863405">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27844852">
+    <w:lvl w:ilvl="0" w:tplc="11651657">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9513,55 +9513,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88533152">
-    <w:abstractNumId w:val="88533152"/>
+  <w:num w:numId="90863405">
+    <w:abstractNumId w:val="90863405"/>
   </w:num>
-  <w:num w:numId="88533153">
-    <w:abstractNumId w:val="88533153"/>
+  <w:num w:numId="90863406">
+    <w:abstractNumId w:val="90863406"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21111,51 +21111,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId110281060" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId841381815" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63096a1aa5c9da53b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/" TargetMode="External"/><Relationship Id="rId10636a1aa5c9da5ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/categorization" TargetMode="External"/><Relationship Id="rId12616a1aa5c9da8ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/photos" TargetMode="External"/><Relationship Id="rId83506a1aa5c9df95d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68086a1aa5c9dfac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02457.x" TargetMode="External"/><Relationship Id="rId39576a1aa5c9da772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39576a1aa5c9da772.jpg"/><Relationship Id="rId56106a1aa5c9dcc6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56106a1aa5c9dcc6b.jpg"/><Relationship Id="rId16336a1aa5c9dfb41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16336a1aa5c9dfb41.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId456493876" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId647066815" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62816a3cc659e78ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/" TargetMode="External"/><Relationship Id="rId21646a3cc659e795c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/categorization" TargetMode="External"/><Relationship Id="rId73176a3cc659e8234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/photos" TargetMode="External"/><Relationship Id="rId38046a3cc659ec375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13936a3cc659ec524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02457.x" TargetMode="External"/><Relationship Id="rId50276a3cc659e80b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50276a3cc659e80b8.jpg"/><Relationship Id="rId42936a3cc659e960e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42936a3cc659e960e.jpg"/><Relationship Id="rId41166a3cc659ec7c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41166a3cc659ec7c8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>