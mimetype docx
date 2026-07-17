--- v11 (2026-06-25)
+++ v12 (2026-07-17)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Lee, Martini, Marcone &amp; Zhu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> elm yellows, phloem necrosis of elm, yellows of elm (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62816a3cc659e78ef" w:history="1">
+            <w:hyperlink r:id="rId64966a5a9344cb847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21646a3cc659e795c" w:history="1">
+            <w:hyperlink r:id="rId90226a5a9344cb8b2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPUL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="40806528" name="name19466a3cc659e80b9" descr="3007.jpg"/>
+                  <wp:docPr id="95866467" name="name29596a5a9344cbe0a" descr="3007.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3007.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50276a3cc659e80b8" cstate="print"/>
+                          <a:blip r:embed="rId79966a5a9344cbe09" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId73176a3cc659e8234" w:history="1">
+            <w:hyperlink r:id="rId78996a5a9344cbf24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1759,63 +1759,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1997).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11822905" name="name26316a3cc659e9612" descr="PHYPUL_distribution_map.jpg"/>
+            <wp:docPr id="38156303" name="name84476a5a9344cd243" descr="PHYPUL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPUL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42936a3cc659e960e" cstate="print"/>
+                    <a:blip r:embed="rId95756a5a9344cd240" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8244,51 +8244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma ulmi'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38046a3cc659ec375" w:history="1">
+      <w:hyperlink r:id="rId73936a5a9344d0113" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8459,81 +8459,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 107-112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13936a3cc659ec524" w:history="1">
+      <w:hyperlink r:id="rId28156a5a9344d0278" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02457.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37462718" name="name90736a3cc659ec7c9" descr="eu_funding_250.png"/>
+            <wp:docPr id="9898922" name="name49786a5a9344d030d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41166a3cc659ec7c8" cstate="print"/>
+                    <a:blip r:embed="rId86356a5a9344d030c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8631,137 +8631,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90863406">
+  <w:abstractNum w:abstractNumId="69695414">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14934376">
+    <w:lvl w:ilvl="0" w:tplc="64961645">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14934376" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64961645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14934376" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64961645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14934376" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64961645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14934376" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64961645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14934376" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64961645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14934376" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64961645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14934376" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64961645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14934376" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64961645" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90863405">
+  <w:abstractNum w:abstractNumId="69695413">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11651657">
+    <w:lvl w:ilvl="0" w:tplc="46754791">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9513,55 +9513,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90863405">
-    <w:abstractNumId w:val="90863405"/>
+  <w:num w:numId="69695413">
+    <w:abstractNumId w:val="69695413"/>
   </w:num>
-  <w:num w:numId="90863406">
-    <w:abstractNumId w:val="90863406"/>
+  <w:num w:numId="69695414">
+    <w:abstractNumId w:val="69695414"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21111,51 +21111,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId456493876" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId647066815" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62816a3cc659e78ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/" TargetMode="External"/><Relationship Id="rId21646a3cc659e795c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/categorization" TargetMode="External"/><Relationship Id="rId73176a3cc659e8234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/photos" TargetMode="External"/><Relationship Id="rId38046a3cc659ec375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13936a3cc659ec524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02457.x" TargetMode="External"/><Relationship Id="rId50276a3cc659e80b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50276a3cc659e80b8.jpg"/><Relationship Id="rId42936a3cc659e960e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42936a3cc659e960e.jpg"/><Relationship Id="rId41166a3cc659ec7c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41166a3cc659ec7c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId224135072" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId453340155" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64966a5a9344cb847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/" TargetMode="External"/><Relationship Id="rId90226a5a9344cb8b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/categorization" TargetMode="External"/><Relationship Id="rId78996a5a9344cbf24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/photos" TargetMode="External"/><Relationship Id="rId73936a5a9344d0113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28156a5a9344d0278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02457.x" TargetMode="External"/><Relationship Id="rId79966a5a9344cbe09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79966a5a9344cbe09.jpg"/><Relationship Id="rId95756a5a9344cd240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95756a5a9344cd240.jpg"/><Relationship Id="rId86356a5a9344d030c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86356a5a9344d030c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>