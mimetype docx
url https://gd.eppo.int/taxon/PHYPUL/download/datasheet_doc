--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Lee, Martini, Marcone &amp; Zhu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> elm yellows, phloem necrosis of elm, yellows of elm (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64966a5a9344cb847" w:history="1">
+            <w:hyperlink r:id="rId78066a751a6895a20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90226a5a9344cb8b2" w:history="1">
+            <w:hyperlink r:id="rId72786a751a6895a89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPUL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="95866467" name="name29596a5a9344cbe0a" descr="3007.jpg"/>
+                  <wp:docPr id="51488471" name="name22326a751a68964d5" descr="3007.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3007.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79966a5a9344cbe09" cstate="print"/>
+                          <a:blip r:embed="rId52506a751a68964d2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId78996a5a9344cbf24" w:history="1">
+            <w:hyperlink r:id="rId77016a751a6896637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1759,63 +1759,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1997).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38156303" name="name84476a5a9344cd243" descr="PHYPUL_distribution_map.jpg"/>
+            <wp:docPr id="13284440" name="name35376a751a6897c38" descr="PHYPUL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPUL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95756a5a9344cd240" cstate="print"/>
+                    <a:blip r:embed="rId43056a751a6897c33" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8244,51 +8244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma ulmi'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73936a5a9344d0113" w:history="1">
+      <w:hyperlink r:id="rId51406a751a689ae09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8459,81 +8459,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 107-112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28156a5a9344d0278" w:history="1">
+      <w:hyperlink r:id="rId77996a751a689afb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02457.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="9898922" name="name49786a5a9344d030d" descr="eu_funding_250.png"/>
+            <wp:docPr id="55930480" name="name17246a751a689b46d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86356a5a9344d030c" cstate="print"/>
+                    <a:blip r:embed="rId31806a751a689b46b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8631,137 +8631,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69695414">
+  <w:abstractNum w:abstractNumId="40914062">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64961645">
+    <w:lvl w:ilvl="0" w:tplc="51462823">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64961645" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51462823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64961645" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51462823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64961645" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51462823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64961645" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51462823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64961645" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51462823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64961645" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51462823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64961645" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51462823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64961645" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51462823" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69695413">
+  <w:abstractNum w:abstractNumId="40914061">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46754791">
+    <w:lvl w:ilvl="0" w:tplc="30761772">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9513,55 +9513,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69695413">
-    <w:abstractNumId w:val="69695413"/>
+  <w:num w:numId="40914061">
+    <w:abstractNumId w:val="40914061"/>
   </w:num>
-  <w:num w:numId="69695414">
-    <w:abstractNumId w:val="69695414"/>
+  <w:num w:numId="40914062">
+    <w:abstractNumId w:val="40914062"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21111,51 +21111,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId224135072" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId453340155" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64966a5a9344cb847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/" TargetMode="External"/><Relationship Id="rId90226a5a9344cb8b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/categorization" TargetMode="External"/><Relationship Id="rId78996a5a9344cbf24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/photos" TargetMode="External"/><Relationship Id="rId73936a5a9344d0113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28156a5a9344d0278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02457.x" TargetMode="External"/><Relationship Id="rId79966a5a9344cbe09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79966a5a9344cbe09.jpg"/><Relationship Id="rId95756a5a9344cd240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95756a5a9344cd240.jpg"/><Relationship Id="rId86356a5a9344d030c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86356a5a9344d030c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId286136754" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId846157351" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78066a751a6895a20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/" TargetMode="External"/><Relationship Id="rId72786a751a6895a89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/categorization" TargetMode="External"/><Relationship Id="rId77016a751a6896637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/photos" TargetMode="External"/><Relationship Id="rId51406a751a689ae09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77996a751a689afb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02457.x" TargetMode="External"/><Relationship Id="rId52506a751a68964d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52506a751a68964d2.jpg"/><Relationship Id="rId43056a751a6897c33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43056a751a6897c33.jpg"/><Relationship Id="rId31806a751a689b46b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31806a751a689b46b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>