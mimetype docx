--- v13 (2026-08-06)
+++ v14 (2026-08-27)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Lee, Martini, Marcone &amp; Zhu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> elm yellows, phloem necrosis of elm, yellows of elm (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78066a751a6895a20" w:history="1">
+            <w:hyperlink r:id="rId64016a8f93b6e8ef2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72786a751a6895a89" w:history="1">
+            <w:hyperlink r:id="rId63296a8f93b6e8f5c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPUL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51488471" name="name22326a751a68964d5" descr="3007.jpg"/>
+                  <wp:docPr id="45497625" name="name98656a8f93b6e9946" descr="3007.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3007.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId52506a751a68964d2" cstate="print"/>
+                          <a:blip r:embed="rId85856a8f93b6e9944" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId77016a751a6896637" w:history="1">
+            <w:hyperlink r:id="rId13266a8f93b6e9a91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1759,63 +1759,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1997).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13284440" name="name35376a751a6897c38" descr="PHYPUL_distribution_map.jpg"/>
+            <wp:docPr id="64919676" name="name74656a8f93b6eb206" descr="PHYPUL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPUL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43056a751a6897c33" cstate="print"/>
+                    <a:blip r:embed="rId55866a8f93b6eb203" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8244,51 +8244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma ulmi'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51406a751a689ae09" w:history="1">
+      <w:hyperlink r:id="rId28226a8f93b6eddf1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8459,81 +8459,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 107-112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77996a751a689afb3" w:history="1">
+      <w:hyperlink r:id="rId29876a8f93b6edf4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02457.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="55930480" name="name17246a751a689b46d" descr="eu_funding_250.png"/>
+            <wp:docPr id="59392414" name="name42406a8f93b6ee1f1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31806a751a689b46b" cstate="print"/>
+                    <a:blip r:embed="rId12746a8f93b6ee1f0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8631,137 +8631,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40914062">
+  <w:abstractNum w:abstractNumId="98667160">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51462823">
+    <w:lvl w:ilvl="0" w:tplc="45411377">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51462823" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45411377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51462823" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45411377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51462823" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45411377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51462823" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45411377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51462823" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45411377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51462823" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45411377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51462823" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45411377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51462823" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45411377" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40914061">
+  <w:abstractNum w:abstractNumId="98667159">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30761772">
+    <w:lvl w:ilvl="0" w:tplc="15330958">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9513,55 +9513,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40914061">
-    <w:abstractNumId w:val="40914061"/>
+  <w:num w:numId="98667159">
+    <w:abstractNumId w:val="98667159"/>
   </w:num>
-  <w:num w:numId="40914062">
-    <w:abstractNumId w:val="40914062"/>
+  <w:num w:numId="98667160">
+    <w:abstractNumId w:val="98667160"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21111,51 +21111,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId286136754" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId846157351" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78066a751a6895a20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/" TargetMode="External"/><Relationship Id="rId72786a751a6895a89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/categorization" TargetMode="External"/><Relationship Id="rId77016a751a6896637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/photos" TargetMode="External"/><Relationship Id="rId51406a751a689ae09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77996a751a689afb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02457.x" TargetMode="External"/><Relationship Id="rId52506a751a68964d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52506a751a68964d2.jpg"/><Relationship Id="rId43056a751a6897c33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43056a751a6897c33.jpg"/><Relationship Id="rId31806a751a689b46b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31806a751a689b46b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId963319304" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId139078409" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64016a8f93b6e8ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/" TargetMode="External"/><Relationship Id="rId63296a8f93b6e8f5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/categorization" TargetMode="External"/><Relationship Id="rId13266a8f93b6e9a91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/photos" TargetMode="External"/><Relationship Id="rId28226a8f93b6eddf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29876a8f93b6edf4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02457.x" TargetMode="External"/><Relationship Id="rId85856a8f93b6e9944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85856a8f93b6e9944.jpg"/><Relationship Id="rId55866a8f93b6eb203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55866a8f93b6eb203.jpg"/><Relationship Id="rId12746a8f93b6ee1f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12746a8f93b6ee1f0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>