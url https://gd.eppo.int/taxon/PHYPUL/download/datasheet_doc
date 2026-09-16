--- v14 (2026-08-27)
+++ v15 (2026-09-16)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Lee, Martini, Marcone &amp; Zhu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> elm yellows, phloem necrosis of elm, yellows of elm (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64016a8f93b6e8ef2" w:history="1">
+            <w:hyperlink r:id="rId78586aaa13261c096" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63296a8f93b6e8f5c" w:history="1">
+            <w:hyperlink r:id="rId37386aaa13261c103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPUL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45497625" name="name98656a8f93b6e9946" descr="3007.jpg"/>
+                  <wp:docPr id="97514630" name="name96586aaa13261c8e3" descr="3007.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3007.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId85856a8f93b6e9944" cstate="print"/>
+                          <a:blip r:embed="rId59266aaa13261c8e1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId13266a8f93b6e9a91" w:history="1">
+            <w:hyperlink r:id="rId92536aaa13261ca19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1759,63 +1759,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1997).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64919676" name="name74656a8f93b6eb206" descr="PHYPUL_distribution_map.jpg"/>
+            <wp:docPr id="10051690" name="name11056aaa13261dfaf" descr="PHYPUL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPUL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55866a8f93b6eb203" cstate="print"/>
+                    <a:blip r:embed="rId38706aaa13261dfac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8244,51 +8244,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma ulmi'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28226a8f93b6eddf1" w:history="1">
+      <w:hyperlink r:id="rId53916aaa132620dc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8459,81 +8459,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 107-112. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29876a8f93b6edf4f" w:history="1">
+      <w:hyperlink r:id="rId45926aaa132620f1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1979.tb02457.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59392414" name="name42406a8f93b6ee1f1" descr="eu_funding_250.png"/>
+            <wp:docPr id="15590650" name="name88126aaa132620fba" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12746a8f93b6ee1f0" cstate="print"/>
+                    <a:blip r:embed="rId36196aaa132620fb8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8631,137 +8631,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98667160">
+  <w:abstractNum w:abstractNumId="97219091">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45411377">
+    <w:lvl w:ilvl="0" w:tplc="11505773">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45411377" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11505773" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45411377" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11505773" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45411377" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11505773" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45411377" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11505773" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45411377" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11505773" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45411377" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11505773" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45411377" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11505773" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45411377" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11505773" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98667159">
+  <w:abstractNum w:abstractNumId="97219090">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15330958">
+    <w:lvl w:ilvl="0" w:tplc="82297938">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9513,55 +9513,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98667159">
-    <w:abstractNumId w:val="98667159"/>
+  <w:num w:numId="97219090">
+    <w:abstractNumId w:val="97219090"/>
   </w:num>
-  <w:num w:numId="98667160">
-    <w:abstractNumId w:val="98667160"/>
+  <w:num w:numId="97219091">
+    <w:abstractNumId w:val="97219091"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21111,51 +21111,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId963319304" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId139078409" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64016a8f93b6e8ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/" TargetMode="External"/><Relationship Id="rId63296a8f93b6e8f5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/categorization" TargetMode="External"/><Relationship Id="rId13266a8f93b6e9a91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/photos" TargetMode="External"/><Relationship Id="rId28226a8f93b6eddf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29876a8f93b6edf4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02457.x" TargetMode="External"/><Relationship Id="rId85856a8f93b6e9944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85856a8f93b6e9944.jpg"/><Relationship Id="rId55866a8f93b6eb203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55866a8f93b6eb203.jpg"/><Relationship Id="rId12746a8f93b6ee1f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12746a8f93b6ee1f0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId145055358" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId540178244" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78586aaa13261c096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/" TargetMode="External"/><Relationship Id="rId37386aaa13261c103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/categorization" TargetMode="External"/><Relationship Id="rId92536aaa13261ca19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPUL/photos" TargetMode="External"/><Relationship Id="rId53916aaa132620dc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45926aaa132620f1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1979.tb02457.x" TargetMode="External"/><Relationship Id="rId59266aaa13261c8e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59266aaa13261c8e1.jpg"/><Relationship Id="rId38706aaa13261dfac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38706aaa13261dfac.jpg"/><Relationship Id="rId36196aaa132620fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36196aaa132620fb8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>