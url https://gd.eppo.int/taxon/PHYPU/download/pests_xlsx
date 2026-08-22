--- v2 (2026-03-31)
+++ v3 (2026-08-22)
@@ -12,110 +12,282 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="PHYPU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>SCRV00</t>
   </si>
   <si>
     <t>Alphacytorhabdovirus fragariarugosus</t>
   </si>
   <si>
     <t>* Richardson J, Sylvester ES (1988) Successful juice inoculation of the aphid–vectored strawberry crinkle virus. California Agriculture 42, 6–7.</t>
   </si>
   <si>
+    <t>POTLV0</t>
+  </si>
+  <si>
+    <t>Carlavirus latensolani</t>
+  </si>
+  <si>
+    <t>* Brattey C, Badge JL, Burns R, Foster GD, George E, Goodfellow HA, Mulholland V, McDonald JG, Jeffries CJ (2002) Potato latent virus: A proposed new species in the genus Carlavirus. Plant Pathology 51, 495-505.
+------- as Physalis floridana</t>
+  </si>
+  <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanaceae)</t>
+  </si>
+  <si>
+    <t>CRLV00</t>
+  </si>
+  <si>
+    <t>Cheravirus avii</t>
+  </si>
+  <si>
+    <t>* Bratsch SA, Grinstead S, Lockhart B, Mollov D (2020) Biological properties and genomic sequence of an isolate of cherry rasp leaf virus from tomato. Journal of Plant Pathology. https://doi.org/10.1007/s42161-020-00522-5
+------- as Physalis floridana
+* Hansen AJ, Nylland G, McElroy FD, Stace-Smith R (1974) Origin, cause, host range and spread of cherry rasp leaf disease in North America. Phytopathology 64, 721-727.
+------- as Physalis floridana</t>
+  </si>
+  <si>
+    <t>APMOV0</t>
+  </si>
+  <si>
+    <t>Comovirus andesense</t>
+  </si>
+  <si>
+    <t>* Avila AC, Salazar LF, Ortega M, Daniels J (1984) A new strain of Andean potato mottle virus from Brazil. Plant Disease 68, 997-998.
+------- as Physalis floridana, Strains B, C and H.
+* Salazar LF, Harrison BD (1978) Particle properties and strains of Andean potato mottle virus. Journal of General Virology 39, 171-178.
+------- as Physalis floridana, Lm (type strain) tested.</t>
+  </si>
+  <si>
+    <t>TICV00</t>
+  </si>
+  <si>
+    <t>Crinivirus contagichlorosis</t>
+  </si>
+  <si>
+    <t>* Duffus JE, Liu HY, Wisler GC (1996) Tomato infectious chlorosis virus – a new clostero-like virus transmitted by Trialeurodes vaporariorum. European Journal of Plant Pathology 102, 219–226.
+------- as Physalis floridana</t>
+  </si>
+  <si>
+    <t>TOMMOV</t>
+  </si>
+  <si>
+    <t>Ipomovirus lycopersici</t>
+  </si>
+  <si>
+    <t>* Dombrowsky A, Sapkota R, Lachman O, Pearlsman M, Antignus Y (2013) A new aubergine disease caused by a whitefly-borne strain of Tomato mild mottle virus (TomMMoV). Plant Pathology 62(4), 750-759.
+------- as Physalis floridana</t>
+  </si>
+  <si>
+    <t>PBRSV0</t>
+  </si>
+  <si>
+    <t>Nepovirus solani</t>
+  </si>
+  <si>
+    <t>* Fribourg CE (1977) Andean potato calico strain of tobacco ringspot virus. Phytopathology 67, 174-178.
+------- TRSV-Ca.------- as Physalis floridana
+* Salazar LF, Harrison BD (1978) Host range and properties of potato black ringspot virus. Annals of Applied Biology 90, 375-386.
+------- PBRSV. ------- as Physalis floridana</t>
+  </si>
+  <si>
+    <t>PLRV00</t>
+  </si>
+  <si>
+    <t>Polerovirus PLRV</t>
+  </si>
+  <si>
+    <t>* Thomas PE, Hassan S (2002) First Report of Twenty-two New Hosts of Potato leafroll virus. Plant Disease 86(5), 561. 
+------- as Physalis floridana</t>
   </si>
   <si>
     <t>PSTVD0</t>
   </si>
   <si>
     <t>Pospiviroid fusituberis (as Physalis)</t>
   </si>
   <si>
     <t>* Singh RP (1973) Experimental host range of the potato spindle tuber 'virus'. American Potato Journal 50, 111-123.
 ------- At least 13 Physalis species. Absence of symptoms.</t>
+  </si>
+  <si>
+    <t>PYV000</t>
+  </si>
+  <si>
+    <t>Potato yellowing virus</t>
+  </si>
+  <si>
+    <t>* Silvestre R, Fuentes S, Risco R, Berrocal A, Adams I, Fox A, Cuellar WJ, Kreuze J (2020) Characterization of distinct strains of an aphid-transmitted ilarvirus (Fam. Bromoviridae) infecting different hosts from South America. Virus research 282, 197944. https://doi.org/10.1016/j.virusres.2020.197944
+------- as Physalis floridana</t>
+  </si>
+  <si>
+    <t>PEPMV0</t>
+  </si>
+  <si>
+    <t>Potexvirus pepini</t>
+  </si>
+  <si>
+    <t>* Jones RAC, Koenig R, Lesemann DE (1980) Pepino mosaic virus, a new potexvirus from pepino (Solanum muricatum). Annals of Applied Biology 94, 61.
+-------- as Physalis floridana. Symptomless.</t>
+  </si>
+  <si>
+    <t>SDV000</t>
+  </si>
+  <si>
+    <t>Sadwavirus citri</t>
+  </si>
+  <si>
+    <t>* Tanaka H, Imada J (1974) Mechanical transmission of viruses of satsuma dwarf, citrus mosaic, navel infectious mottling and natsudaidai dwarf to herbaceous plants. In: Weathers LG, Cohen M (eds.) Proceedings of the 6th Conference of IOCV, Riverside, California (US), pp. 141-145. 
+------- as Physalis floridana. Susceptible to SDV, CiMV and NIMV.</t>
+  </si>
+  <si>
+    <t>PVT000</t>
+  </si>
+  <si>
+    <t>Tepovirus tafsolani</t>
+  </si>
+  <si>
+    <t>* Salazar LF, Harrison BD (1978) Host range, purification and properties of potato virus T. Annals of Applied Biology 89, 223-235.
+------- as Physalis floridana</t>
+  </si>
+  <si>
+    <t>TSVP00</t>
+  </si>
+  <si>
+    <t>Tobacco streak ilarvirus potato strain</t>
+  </si>
+  <si>
+    <t>* Salazar LF, Abad JA, Hooker WJ (1981) Host range and properties of a strain of tobacco streak virus from potatoes. Phytopathology 71, 1550-1554.
+------- as Physalis floridana</t>
   </si>
   <si>
     <t>TOBRFV</t>
   </si>
   <si>
     <t>Tobamovirus fructirugosum</t>
   </si>
   <si>
     <t xml:space="preserve">* Chanda B, Gilliard A, Jaiswal N, Ling KS (2021) Comparative analysis of host range, ability to infect tomato cultivars with Tm-22 gene, and Real-Time Reverse Transcription PCR detection of tomato brown rugose fruit virus. Plant Disease 105(11), 3643–3652.
 ------- susceptible host in inoculation study.
 </t>
   </si>
   <si>
     <t>TOMMV0</t>
   </si>
   <si>
     <t>Tobamovirus maculatessellati</t>
   </si>
   <si>
     <t>* Sui X, Zheng Y, Li R, Padmanabhan C, Tian T, Groth-Helms D, Keinath AP, Fei Z, Wu Z, Lin KS (2017) Molecular and biological characterization of Tomato mottle mosaic virus and development of RT-PCR detection. Plant Disease 101(5), 704-711.</t>
+  </si>
+  <si>
+    <t>TOTV00</t>
+  </si>
+  <si>
+    <t>Torradovirus lycopersici</t>
+  </si>
+  <si>
+    <t>* Amari K, Gonzalez-Ibeas D, Gómez P, Sempere RN, Sanchez-Pina MA, Pendon J, Moriones E (2017) Tomato torrado virus is transmitted by Bemisia tabaci and infects pepper and eggplant in addition to tomato. Plant disease 92, 1139.
+------- as Physalis floridana</t>
+  </si>
+  <si>
+    <t>TOANV0</t>
+  </si>
+  <si>
+    <t>Torradovirus marchitezum</t>
+  </si>
+  <si>
+    <t>* Verbeek M, Dullemans AM, Van den Heuvel JF, Maris PC, Van der Vlugt RA (2008) Tomato marchitez virus, a new plant picorna-like virus from tomato related to tomato torrado virus. Archives of virology 153(1), 127-134.
+-------------- as Physalis floridana, inoculation studies.</t>
+  </si>
+  <si>
+    <t>POTRSV</t>
+  </si>
+  <si>
+    <t>Torradovirus nanorugosum</t>
+  </si>
+  <si>
+    <t>* Alvarez Quinto RA, Amao M, Muller G, Fuentes S, Grinstead S, Fuentes-Bueno I, Roenhorst A, Westenberg M, Botermans M, Kreuze J, Mollov D (2023) Evidence that an unnamed isometric virus associated with potato rugose disease in Peru is a new species of torradovirus. Phytopathology 113(9), 1716-1728. https://doi.org/10.1094/PHYTO-11-22-0449-V
+------- ------- as Physalis floridana, asymptomatic</t>
+  </si>
+  <si>
+    <t>APLV00</t>
+  </si>
+  <si>
+    <t>Tymovirus latandigenum</t>
+  </si>
+  <si>
+    <t>* Fribourg CE, Jones RAC, Koenig R (1977) Host plant reaction, physical properties and serology of three isolates of Andean potato latent virus from Peru. Annals of Applied Biology 86, 373-380.
+------- as Physalis floridana</t>
+  </si>
+  <si>
+    <t>APMMV0</t>
+  </si>
+  <si>
+    <t>Tymovirus mosandigenum</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>VASALY</t>
   </si>
   <si>
     <t>Aculops lycopersici (as Solanaceae)</t>
   </si>
   <si>
     <t>BEMITA</t>
   </si>
   <si>
     <t>Bemisia tabaci (as Solanaceae)</t>
   </si>
   <si>
     <t>HELIVI</t>
   </si>
   <si>
     <t>Chloridea virescens</t>
   </si>
   <si>
     <t>* Kogan M, Helm CG, Kogan J, Brewer E (1989) Distribution and economic importance of Heliothis virescens and Heliothis zea in North, Central, and South America and of their Natural Enemies and Host Plants. pp 241-297 In Proceedings of the Workshop on Biological Control of Heliothis: Increasing the effectiveness of natural enemies. USDA.
 ------- as Physalis turbinata
@@ -157,50 +329,60 @@
     <t>Epilachna vigintioctomaculata (as Solanaceae)</t>
   </si>
   <si>
     <t>EPIXPA</t>
   </si>
   <si>
     <t>Epitrix hirtipennis</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae and Chrysomelidae, excluding Bruchinae). Special Publication of the Coleopterists Society, 2, 615 pp.</t>
   </si>
   <si>
     <t>FRANCS</t>
   </si>
   <si>
     <t>Frankliniella australis (as Solanaceae)</t>
   </si>
   <si>
     <t>HELIZE</t>
   </si>
   <si>
     <t>Helicoverpa zea (as Physalis)</t>
   </si>
   <si>
     <t>* Matthews M (1991) Classification of the Heliothinae. Bulletin of the Natural Resources Institute No. 44. Natural Resources Institute, Chatham, UK.</t>
+  </si>
+  <si>
+    <t>TRSV00</t>
+  </si>
+  <si>
+    <t>Nepovirus nicotianae</t>
+  </si>
+  <si>
+    <t>* McLean DM (1962) Common weed hosts of tobacco ringspot virus in the lower Rio Grande Valley of Texas. Plant Disease Reporter 46, 5-7.
+------- as Physalis floridana</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.</t>
   </si>
   <si>
     <t>PRODOR</t>
   </si>
   <si>
     <t>Spodoptera ornithogalli</t>
   </si>
   <si>
     <t>* Brito R, Specht A, Gonçalves GL, Moreira GRP, Carneiro E, Santos FL, Roque-Specht VF, Mielke OHH, Casagrande MM (2019) Spodoptera marima: a new synonym of Spodoptera ornithogalli (Lepidoptera: Noctuidae), with notes on adult morphology, host plant use and genetic variation along its geographic range. Neotropical Entomology 48(3), 433-448.
 * Comstock JA (1965) Ciclo biologico de Prodenia ornithogalli Guenée (Lepidoptera: Noctuidae). Instituto de Biología, Universidad Nacional Autónoma de México, Serie Zoologia 36, 199-202.</t>
   </si>
   <si>
     <t>TETREV</t>
   </si>
   <si>
     <t>Tetranychus evansi</t>
@@ -587,400 +769,652 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D25"/>
+  <dimension ref="A1:D43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="404.473" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="405.758" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
-      <c r="D3"/>
+      <c r="D3" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="D4" t="s">
         <v>12</v>
       </c>
+      <c r="D4"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
         <v>19</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>20</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>21</v>
       </c>
-      <c r="D7"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
-      <c r="D8"/>
+      <c r="D8" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="D13"/>
+        <v>38</v>
+      </c>
+      <c r="D13" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B14" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="D15"/>
+        <v>44</v>
+      </c>
+      <c r="D15" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>58</v>
+        <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="D21"/>
+        <v>62</v>
+      </c>
+      <c r="D21" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>58</v>
+        <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C22" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>58</v>
+        <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C23" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D23" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="B24" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C24" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="B25" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="C25" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>73</v>
+      </c>
+      <c r="D25"/>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" t="s">
+        <v>69</v>
+      </c>
+      <c r="B26" t="s">
+        <v>74</v>
+      </c>
+      <c r="C26" t="s">
+        <v>75</v>
+      </c>
+      <c r="D26" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" t="s">
+        <v>69</v>
+      </c>
+      <c r="B27" t="s">
+        <v>77</v>
+      </c>
+      <c r="C27" t="s">
+        <v>78</v>
+      </c>
+      <c r="D27" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" t="s">
+        <v>69</v>
+      </c>
+      <c r="B28" t="s">
+        <v>80</v>
+      </c>
+      <c r="C28" t="s">
+        <v>81</v>
+      </c>
+      <c r="D28" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" t="s">
+        <v>69</v>
+      </c>
+      <c r="B29" t="s">
+        <v>83</v>
+      </c>
+      <c r="C29" t="s">
+        <v>84</v>
+      </c>
+      <c r="D29" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" t="s">
+        <v>69</v>
+      </c>
+      <c r="B30" t="s">
+        <v>86</v>
+      </c>
+      <c r="C30" t="s">
+        <v>87</v>
+      </c>
+      <c r="D30"/>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" t="s">
+        <v>69</v>
+      </c>
+      <c r="B31" t="s">
+        <v>88</v>
+      </c>
+      <c r="C31" t="s">
+        <v>89</v>
+      </c>
+      <c r="D31" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" t="s">
+        <v>69</v>
+      </c>
+      <c r="B32" t="s">
+        <v>91</v>
+      </c>
+      <c r="C32" t="s">
+        <v>92</v>
+      </c>
+      <c r="D32"/>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" t="s">
+        <v>93</v>
+      </c>
+      <c r="C33" t="s">
+        <v>94</v>
+      </c>
+      <c r="D33" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" t="s">
+        <v>69</v>
+      </c>
+      <c r="B34" t="s">
+        <v>96</v>
+      </c>
+      <c r="C34" t="s">
+        <v>97</v>
+      </c>
+      <c r="D34" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" t="s">
+        <v>69</v>
+      </c>
+      <c r="B35" t="s">
+        <v>99</v>
+      </c>
+      <c r="C35" t="s">
+        <v>100</v>
+      </c>
+      <c r="D35" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" t="s">
+        <v>69</v>
+      </c>
+      <c r="B36" t="s">
+        <v>102</v>
+      </c>
+      <c r="C36" t="s">
+        <v>103</v>
+      </c>
+      <c r="D36" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" t="s">
+        <v>69</v>
+      </c>
+      <c r="B37" t="s">
+        <v>105</v>
+      </c>
+      <c r="C37" t="s">
+        <v>106</v>
+      </c>
+      <c r="D37" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" t="s">
+        <v>69</v>
+      </c>
+      <c r="B38" t="s">
+        <v>108</v>
+      </c>
+      <c r="C38" t="s">
+        <v>109</v>
+      </c>
+      <c r="D38" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" t="s">
+        <v>111</v>
+      </c>
+      <c r="B39" t="s">
+        <v>112</v>
+      </c>
+      <c r="C39" t="s">
+        <v>113</v>
+      </c>
+      <c r="D39"/>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" t="s">
+        <v>111</v>
+      </c>
+      <c r="B40" t="s">
+        <v>114</v>
+      </c>
+      <c r="C40" t="s">
+        <v>115</v>
+      </c>
+      <c r="D40" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" t="s">
+        <v>111</v>
+      </c>
+      <c r="B41" t="s">
+        <v>117</v>
+      </c>
+      <c r="C41" t="s">
+        <v>118</v>
+      </c>
+      <c r="D41" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" t="s">
+        <v>111</v>
+      </c>
+      <c r="B42" t="s">
+        <v>120</v>
+      </c>
+      <c r="C42" t="s">
+        <v>121</v>
+      </c>
+      <c r="D42" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" t="s">
+        <v>111</v>
+      </c>
+      <c r="B43" t="s">
+        <v>120</v>
+      </c>
+      <c r="C43" t="s">
+        <v>123</v>
+      </c>
+      <c r="D43" t="s">
+        <v>124</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">