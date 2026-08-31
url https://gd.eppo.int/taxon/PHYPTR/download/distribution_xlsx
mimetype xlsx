--- v1 (2026-02-06)
+++ v2 (2026-08-31)
@@ -1310,51 +1310,51 @@
       </c>
       <c r="E27" t="s">
         <v>60</v>
       </c>
       <c r="F27" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>6</v>
       </c>
       <c r="B28" t="s">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>61</v>
       </c>
       <c r="D28" t="s">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>62</v>
       </c>
       <c r="F28" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>6</v>
       </c>
       <c r="B29" t="s">
         <v>27</v>
       </c>
       <c r="C29" t="s">
         <v>63</v>
       </c>
       <c r="D29" t="s">
         <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>64</v>
       </c>
       <c r="F29" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>6</v>