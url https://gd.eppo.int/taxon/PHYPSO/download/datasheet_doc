--- v7 (2026-03-23)
+++ v8 (2026-04-12)
@@ -348,51 +348,51 @@
               <w:t xml:space="preserve">Stolbur phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> STOL, black wood of grapevine, maize redness, metabolbur, parastolbur, stolbur of potato, stolbur of tobacco, stolbur of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId981169c129458f7f6" w:history="1">
+            <w:hyperlink r:id="rId731269dbec5044a9c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -408,51 +408,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469169c129458f862" w:history="1">
+            <w:hyperlink r:id="rId320169dbec5044b06" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -466,86 +466,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="58452763" name="name976069c12945918d4" descr="12707.jpg"/>
+                  <wp:docPr id="43379294" name="name213869dbec504518b" descr="12707.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12707.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId933569c12945918d2" cstate="print"/>
+                          <a:blip r:embed="rId845169dbec504518a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId249669c1294591a31" w:history="1">
+            <w:hyperlink r:id="rId203469dbec50452a7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4940,63 +4940,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Phytoplasma solani'.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56652048" name="name191069c12945966ff" descr="PHYPSO_distribution_map.jpg"/>
+            <wp:docPr id="25517318" name="name901969dbec5047aaf" descr="PHYPSO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPSO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId142369c12945966fb" cstate="print"/>
+                    <a:blip r:embed="rId788469dbec5047aab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6205,51 +6205,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">On lavender (lavender decline)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Early symptoms of lavender decline are low vigour and leaf yellowing, then the canopy of infected lavender dries in sectors and plants eventually die (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId725469c1294597178" w:history="1">
+      <w:hyperlink r:id="rId823769dbec504847a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">S</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">émétey </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -8426,51 +8426,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dermastia M, Bertaccini A, Constable F &amp; Mehle N (2017) Grapevine Yellows Diseases and Their Phytoplasma Agents. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Springer International Publishing. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cham, (SZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId929269c12945981de" w:history="1">
+      <w:hyperlink r:id="rId151169dbec50492b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpo.org/10.1007/978-3-319-50648-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8556,51 +8556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId593669c12945982b9" w:history="1">
+      <w:hyperlink r:id="rId125869dbec504938b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3924</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11313,51 +11313,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytoplasma solani’ (Stolbur phytoplasma) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId306469c129459b5d9" w:history="1">
+      <w:hyperlink r:id="rId902069dbec504acdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/108243</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; date of the last modification: 10 December 2020; accessed on May 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11432,51 +11432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma solani'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId948769c129459b6bf" w:history="1">
+      <w:hyperlink r:id="rId364769dbec504adce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11647,91 +11647,91 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 115-120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId440169c129459b84b" w:history="1">
+      <w:hyperlink r:id="rId699369dbec504afbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02782.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId835269c129459b876" w:history="1"/>
+      <w:hyperlink r:id="rId352669dbec504afdd" w:history="1"/>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26950236" name="name174969c129459b8f5" descr="eu_funding_250.png"/>
+            <wp:docPr id="16125381" name="name399669dbec504b172" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId146669c129459b8f4" cstate="print"/>
+                    <a:blip r:embed="rId778869dbec504b171" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -11830,137 +11830,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16774302">
+  <w:abstractNum w:abstractNumId="28798627">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16640021">
+    <w:lvl w:ilvl="0" w:tplc="87728431">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16640021" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87728431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16640021" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87728431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16640021" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87728431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16640021" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87728431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16640021" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87728431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16640021" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87728431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16640021" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87728431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16640021" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87728431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16774301">
+  <w:abstractNum w:abstractNumId="28798626">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21908822">
+    <w:lvl w:ilvl="0" w:tplc="21893715">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12712,55 +12712,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16774301">
-    <w:abstractNumId w:val="16774301"/>
+  <w:num w:numId="28798626">
+    <w:abstractNumId w:val="28798626"/>
   </w:num>
-  <w:num w:numId="16774302">
-    <w:abstractNumId w:val="16774302"/>
+  <w:num w:numId="28798627">
+    <w:abstractNumId w:val="28798627"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24310,51 +24310,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId755932460" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId964167854" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId981169c129458f7f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/" TargetMode="External"/><Relationship Id="rId469169c129458f862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/categorization" TargetMode="External"/><Relationship Id="rId249669c1294591a31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/photos" TargetMode="External"/><Relationship Id="rId725469c1294597178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243#28334cdc-8482-49b0-b47c-56c3c3271fcc" TargetMode="External"/><Relationship Id="rId929269c12945981de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpo.org/10.1007/978-3-319-50648-7" TargetMode="External"/><Relationship Id="rId593669c12945982b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3924" TargetMode="External"/><Relationship Id="rId306469c129459b5d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243" TargetMode="External"/><Relationship Id="rId948769c129459b6bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId440169c129459b84b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02782.x" TargetMode="External"/><Relationship Id="rId835269c129459b876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId933569c12945918d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId933569c12945918d2.jpg"/><Relationship Id="rId142369c12945966fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId142369c12945966fb.jpg"/><Relationship Id="rId146669c129459b8f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId146669c129459b8f4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId540475417" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId337696172" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId731269dbec5044a9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/" TargetMode="External"/><Relationship Id="rId320169dbec5044b06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/categorization" TargetMode="External"/><Relationship Id="rId203469dbec50452a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/photos" TargetMode="External"/><Relationship Id="rId823769dbec504847a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243#28334cdc-8482-49b0-b47c-56c3c3271fcc" TargetMode="External"/><Relationship Id="rId151169dbec50492b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpo.org/10.1007/978-3-319-50648-7" TargetMode="External"/><Relationship Id="rId125869dbec504938b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3924" TargetMode="External"/><Relationship Id="rId902069dbec504acdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243" TargetMode="External"/><Relationship Id="rId364769dbec504adce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId699369dbec504afbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02782.x" TargetMode="External"/><Relationship Id="rId352669dbec504afdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId845169dbec504518a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId845169dbec504518a.jpg"/><Relationship Id="rId788469dbec5047aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId788469dbec5047aab.jpg"/><Relationship Id="rId778869dbec504b171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId778869dbec504b171.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>