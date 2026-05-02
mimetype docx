--- v8 (2026-04-12)
+++ v9 (2026-05-02)
@@ -348,51 +348,51 @@
               <w:t xml:space="preserve">Stolbur phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> STOL, black wood of grapevine, maize redness, metabolbur, parastolbur, stolbur of potato, stolbur of tobacco, stolbur of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731269dbec5044a9c" w:history="1">
+            <w:hyperlink r:id="rId753269f65aed72e4f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -408,51 +408,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320169dbec5044b06" w:history="1">
+            <w:hyperlink r:id="rId439569f65aed72eb6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -466,86 +466,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43379294" name="name213869dbec504518b" descr="12707.jpg"/>
+                  <wp:docPr id="3136148" name="name790569f65aed733f2" descr="12707.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12707.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId845169dbec504518a" cstate="print"/>
+                          <a:blip r:embed="rId577469f65aed733f0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId203469dbec50452a7" w:history="1">
+            <w:hyperlink r:id="rId327169f65aed73519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4940,63 +4940,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Phytoplasma solani'.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25517318" name="name901969dbec5047aaf" descr="PHYPSO_distribution_map.jpg"/>
+            <wp:docPr id="24420764" name="name481769f65aed77cf3" descr="PHYPSO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPSO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId788469dbec5047aab" cstate="print"/>
+                    <a:blip r:embed="rId612669f65aed77cef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6205,51 +6205,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">On lavender (lavender decline)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Early symptoms of lavender decline are low vigour and leaf yellowing, then the canopy of infected lavender dries in sectors and plants eventually die (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId823769dbec504847a" w:history="1">
+      <w:hyperlink r:id="rId737669f65aed78698" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">S</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">émétey </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -8426,51 +8426,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dermastia M, Bertaccini A, Constable F &amp; Mehle N (2017) Grapevine Yellows Diseases and Their Phytoplasma Agents. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Springer International Publishing. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cham, (SZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId151169dbec50492b7" w:history="1">
+      <w:hyperlink r:id="rId165069f65aed79540" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpo.org/10.1007/978-3-319-50648-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8556,51 +8556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId125869dbec504938b" w:history="1">
+      <w:hyperlink r:id="rId253269f65aed7961a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3924</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11313,51 +11313,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytoplasma solani’ (Stolbur phytoplasma) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId902069dbec504acdb" w:history="1">
+      <w:hyperlink r:id="rId777269f65aed7a9e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/108243</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; date of the last modification: 10 December 2020; accessed on May 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11432,51 +11432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma solani'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId364769dbec504adce" w:history="1">
+      <w:hyperlink r:id="rId943569f65aed7aaaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11647,91 +11647,91 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 115-120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId699369dbec504afbb" w:history="1">
+      <w:hyperlink r:id="rId129169f65aed7ac1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02782.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId352669dbec504afdd" w:history="1"/>
+      <w:hyperlink r:id="rId385769f65aed7ac3c" w:history="1"/>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16125381" name="name399669dbec504b172" descr="eu_funding_250.png"/>
+            <wp:docPr id="71130579" name="name241269f65aed7acae" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId778869dbec504b171" cstate="print"/>
+                    <a:blip r:embed="rId427469f65aed7acad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -11830,137 +11830,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28798627">
+  <w:abstractNum w:abstractNumId="32939156">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87728431">
+    <w:lvl w:ilvl="0" w:tplc="91761305">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87728431" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91761305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87728431" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91761305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87728431" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91761305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87728431" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91761305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87728431" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91761305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87728431" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91761305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87728431" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91761305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87728431" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91761305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28798626">
+  <w:abstractNum w:abstractNumId="32939155">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21893715">
+    <w:lvl w:ilvl="0" w:tplc="82184269">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12712,55 +12712,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28798626">
-    <w:abstractNumId w:val="28798626"/>
+  <w:num w:numId="32939155">
+    <w:abstractNumId w:val="32939155"/>
   </w:num>
-  <w:num w:numId="28798627">
-    <w:abstractNumId w:val="28798627"/>
+  <w:num w:numId="32939156">
+    <w:abstractNumId w:val="32939156"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24310,51 +24310,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId540475417" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId337696172" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId731269dbec5044a9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/" TargetMode="External"/><Relationship Id="rId320169dbec5044b06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/categorization" TargetMode="External"/><Relationship Id="rId203469dbec50452a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/photos" TargetMode="External"/><Relationship Id="rId823769dbec504847a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243#28334cdc-8482-49b0-b47c-56c3c3271fcc" TargetMode="External"/><Relationship Id="rId151169dbec50492b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpo.org/10.1007/978-3-319-50648-7" TargetMode="External"/><Relationship Id="rId125869dbec504938b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3924" TargetMode="External"/><Relationship Id="rId902069dbec504acdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243" TargetMode="External"/><Relationship Id="rId364769dbec504adce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId699369dbec504afbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02782.x" TargetMode="External"/><Relationship Id="rId352669dbec504afdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId845169dbec504518a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId845169dbec504518a.jpg"/><Relationship Id="rId788469dbec5047aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId788469dbec5047aab.jpg"/><Relationship Id="rId778869dbec504b171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId778869dbec504b171.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId746522927" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId798869173" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId753269f65aed72e4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/" TargetMode="External"/><Relationship Id="rId439569f65aed72eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/categorization" TargetMode="External"/><Relationship Id="rId327169f65aed73519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/photos" TargetMode="External"/><Relationship Id="rId737669f65aed78698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243#28334cdc-8482-49b0-b47c-56c3c3271fcc" TargetMode="External"/><Relationship Id="rId165069f65aed79540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpo.org/10.1007/978-3-319-50648-7" TargetMode="External"/><Relationship Id="rId253269f65aed7961a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3924" TargetMode="External"/><Relationship Id="rId777269f65aed7a9e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243" TargetMode="External"/><Relationship Id="rId943569f65aed7aaaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId129169f65aed7ac1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02782.x" TargetMode="External"/><Relationship Id="rId385769f65aed7ac3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId577469f65aed733f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId577469f65aed733f0.jpg"/><Relationship Id="rId612669f65aed77cef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId612669f65aed77cef.jpg"/><Relationship Id="rId427469f65aed7acad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId427469f65aed7acad.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>