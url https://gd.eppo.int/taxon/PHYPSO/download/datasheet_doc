--- v9 (2026-05-02)
+++ v10 (2026-05-23)
@@ -348,51 +348,51 @@
               <w:t xml:space="preserve">Stolbur phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> STOL, black wood of grapevine, maize redness, metabolbur, parastolbur, stolbur of potato, stolbur of tobacco, stolbur of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753269f65aed72e4f" w:history="1">
+            <w:hyperlink r:id="rId47556a10ff7c3cf41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -408,51 +408,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439569f65aed72eb6" w:history="1">
+            <w:hyperlink r:id="rId21026a10ff7c3cfaa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -466,86 +466,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="3136148" name="name790569f65aed733f2" descr="12707.jpg"/>
+                  <wp:docPr id="44726024" name="name77826a10ff7c3da70" descr="12707.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12707.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId577469f65aed733f0" cstate="print"/>
+                          <a:blip r:embed="rId24196a10ff7c3da67" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId327169f65aed73519" w:history="1">
+            <w:hyperlink r:id="rId91836a10ff7c3dca2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4940,63 +4940,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Phytoplasma solani'.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24420764" name="name481769f65aed77cf3" descr="PHYPSO_distribution_map.jpg"/>
+            <wp:docPr id="45216351" name="name85006a10ff7c40df2" descr="PHYPSO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPSO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId612669f65aed77cef" cstate="print"/>
+                    <a:blip r:embed="rId85006a10ff7c40dee" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6205,51 +6205,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">On lavender (lavender decline)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Early symptoms of lavender decline are low vigour and leaf yellowing, then the canopy of infected lavender dries in sectors and plants eventually die (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId737669f65aed78698" w:history="1">
+      <w:hyperlink r:id="rId44056a10ff7c4180e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">S</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">émétey </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -8426,51 +8426,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dermastia M, Bertaccini A, Constable F &amp; Mehle N (2017) Grapevine Yellows Diseases and Their Phytoplasma Agents. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Springer International Publishing. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cham, (SZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId165069f65aed79540" w:history="1">
+      <w:hyperlink r:id="rId87346a10ff7c4269d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpo.org/10.1007/978-3-319-50648-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8556,51 +8556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId253269f65aed7961a" w:history="1">
+      <w:hyperlink r:id="rId80386a10ff7c42782" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3924</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11313,51 +11313,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytoplasma solani’ (Stolbur phytoplasma) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId777269f65aed7a9e1" w:history="1">
+      <w:hyperlink r:id="rId93586a10ff7c43984" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/108243</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; date of the last modification: 10 December 2020; accessed on May 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11432,51 +11432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma solani'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId943569f65aed7aaaa" w:history="1">
+      <w:hyperlink r:id="rId16536a10ff7c43a4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11647,91 +11647,91 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 115-120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId129169f65aed7ac1a" w:history="1">
+      <w:hyperlink r:id="rId88226a10ff7c43bcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02782.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId385769f65aed7ac3c" w:history="1"/>
+      <w:hyperlink r:id="rId23206a10ff7c43beb" w:history="1"/>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71130579" name="name241269f65aed7acae" descr="eu_funding_250.png"/>
+            <wp:docPr id="46464253" name="name46086a10ff7c43c93" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId427469f65aed7acad" cstate="print"/>
+                    <a:blip r:embed="rId35726a10ff7c43c92" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -11830,137 +11830,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32939156">
+  <w:abstractNum w:abstractNumId="70646013">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91761305">
+    <w:lvl w:ilvl="0" w:tplc="92960121">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91761305" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92960121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91761305" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92960121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91761305" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92960121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91761305" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92960121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91761305" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92960121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91761305" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92960121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91761305" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92960121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91761305" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92960121" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32939155">
+  <w:abstractNum w:abstractNumId="70646012">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82184269">
+    <w:lvl w:ilvl="0" w:tplc="11036965">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12712,55 +12712,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32939155">
-    <w:abstractNumId w:val="32939155"/>
+  <w:num w:numId="70646012">
+    <w:abstractNumId w:val="70646012"/>
   </w:num>
-  <w:num w:numId="32939156">
-    <w:abstractNumId w:val="32939156"/>
+  <w:num w:numId="70646013">
+    <w:abstractNumId w:val="70646013"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24310,51 +24310,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId746522927" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId798869173" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId753269f65aed72e4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/" TargetMode="External"/><Relationship Id="rId439569f65aed72eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/categorization" TargetMode="External"/><Relationship Id="rId327169f65aed73519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/photos" TargetMode="External"/><Relationship Id="rId737669f65aed78698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243#28334cdc-8482-49b0-b47c-56c3c3271fcc" TargetMode="External"/><Relationship Id="rId165069f65aed79540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpo.org/10.1007/978-3-319-50648-7" TargetMode="External"/><Relationship Id="rId253269f65aed7961a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3924" TargetMode="External"/><Relationship Id="rId777269f65aed7a9e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243" TargetMode="External"/><Relationship Id="rId943569f65aed7aaaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId129169f65aed7ac1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02782.x" TargetMode="External"/><Relationship Id="rId385769f65aed7ac3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId577469f65aed733f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId577469f65aed733f0.jpg"/><Relationship Id="rId612669f65aed77cef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId612669f65aed77cef.jpg"/><Relationship Id="rId427469f65aed7acad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId427469f65aed7acad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId139164348" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId134782058" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47556a10ff7c3cf41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/" TargetMode="External"/><Relationship Id="rId21026a10ff7c3cfaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/categorization" TargetMode="External"/><Relationship Id="rId91836a10ff7c3dca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/photos" TargetMode="External"/><Relationship Id="rId44056a10ff7c4180e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243#28334cdc-8482-49b0-b47c-56c3c3271fcc" TargetMode="External"/><Relationship Id="rId87346a10ff7c4269d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpo.org/10.1007/978-3-319-50648-7" TargetMode="External"/><Relationship Id="rId80386a10ff7c42782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3924" TargetMode="External"/><Relationship Id="rId93586a10ff7c43984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243" TargetMode="External"/><Relationship Id="rId16536a10ff7c43a4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88226a10ff7c43bcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02782.x" TargetMode="External"/><Relationship Id="rId23206a10ff7c43beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId24196a10ff7c3da67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24196a10ff7c3da67.jpg"/><Relationship Id="rId85006a10ff7c40dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85006a10ff7c40dee.jpg"/><Relationship Id="rId35726a10ff7c43c92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35726a10ff7c43c92.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>