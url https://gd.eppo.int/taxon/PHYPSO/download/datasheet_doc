--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -348,51 +348,51 @@
               <w:t xml:space="preserve">Stolbur phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> STOL, black wood of grapevine, maize redness, metabolbur, parastolbur, stolbur of potato, stolbur of tobacco, stolbur of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47556a10ff7c3cf41" w:history="1">
+            <w:hyperlink r:id="rId39016a2bd84918795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -408,51 +408,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21026a10ff7c3cfaa" w:history="1">
+            <w:hyperlink r:id="rId96536a2bd84918801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -466,86 +466,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44726024" name="name77826a10ff7c3da70" descr="12707.jpg"/>
+                  <wp:docPr id="7950260" name="name86076a2bd84918e98" descr="12707.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12707.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24196a10ff7c3da67" cstate="print"/>
+                          <a:blip r:embed="rId82656a2bd84918e96" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId91836a10ff7c3dca2" w:history="1">
+            <w:hyperlink r:id="rId49336a2bd84918fe7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4940,63 +4940,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Phytoplasma solani'.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45216351" name="name85006a10ff7c40df2" descr="PHYPSO_distribution_map.jpg"/>
+            <wp:docPr id="22463792" name="name88106a2bd8491b7dc" descr="PHYPSO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPSO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85006a10ff7c40dee" cstate="print"/>
+                    <a:blip r:embed="rId15636a2bd8491b7d9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6205,51 +6205,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">On lavender (lavender decline)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Early symptoms of lavender decline are low vigour and leaf yellowing, then the canopy of infected lavender dries in sectors and plants eventually die (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId44056a10ff7c4180e" w:history="1">
+      <w:hyperlink r:id="rId93256a2bd8491c208" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">S</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">émétey </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -8426,51 +8426,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dermastia M, Bertaccini A, Constable F &amp; Mehle N (2017) Grapevine Yellows Diseases and Their Phytoplasma Agents. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Springer International Publishing. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cham, (SZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87346a10ff7c4269d" w:history="1">
+      <w:hyperlink r:id="rId34516a2bd8491d0b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpo.org/10.1007/978-3-319-50648-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8556,51 +8556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80386a10ff7c42782" w:history="1">
+      <w:hyperlink r:id="rId79476a2bd8491d188" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3924</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11313,51 +11313,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytoplasma solani’ (Stolbur phytoplasma) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId93586a10ff7c43984" w:history="1">
+      <w:hyperlink r:id="rId95636a2bd8491e372" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/108243</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; date of the last modification: 10 December 2020; accessed on May 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11432,51 +11432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma solani'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16536a10ff7c43a4c" w:history="1">
+      <w:hyperlink r:id="rId14556a2bd8491e46a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11647,91 +11647,91 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 115-120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88226a10ff7c43bcb" w:history="1">
+      <w:hyperlink r:id="rId44226a2bd8491e5f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02782.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23206a10ff7c43beb" w:history="1"/>
+      <w:hyperlink r:id="rId52206a2bd8491e611" w:history="1"/>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46464253" name="name46086a10ff7c43c93" descr="eu_funding_250.png"/>
+            <wp:docPr id="73003424" name="name15826a2bd8491e920" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35726a10ff7c43c92" cstate="print"/>
+                    <a:blip r:embed="rId52806a2bd8491e91e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -11830,137 +11830,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70646013">
+  <w:abstractNum w:abstractNumId="69576934">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92960121">
+    <w:lvl w:ilvl="0" w:tplc="75948969">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92960121" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75948969" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92960121" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75948969" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92960121" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75948969" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92960121" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75948969" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92960121" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75948969" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92960121" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75948969" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92960121" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75948969" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92960121" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75948969" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70646012">
+  <w:abstractNum w:abstractNumId="69576933">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11036965">
+    <w:lvl w:ilvl="0" w:tplc="93998678">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12712,55 +12712,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70646012">
-    <w:abstractNumId w:val="70646012"/>
+  <w:num w:numId="69576933">
+    <w:abstractNumId w:val="69576933"/>
   </w:num>
-  <w:num w:numId="70646013">
-    <w:abstractNumId w:val="70646013"/>
+  <w:num w:numId="69576934">
+    <w:abstractNumId w:val="69576934"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24310,51 +24310,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId139164348" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId134782058" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId47556a10ff7c3cf41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/" TargetMode="External"/><Relationship Id="rId21026a10ff7c3cfaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/categorization" TargetMode="External"/><Relationship Id="rId91836a10ff7c3dca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/photos" TargetMode="External"/><Relationship Id="rId44056a10ff7c4180e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243#28334cdc-8482-49b0-b47c-56c3c3271fcc" TargetMode="External"/><Relationship Id="rId87346a10ff7c4269d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpo.org/10.1007/978-3-319-50648-7" TargetMode="External"/><Relationship Id="rId80386a10ff7c42782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3924" TargetMode="External"/><Relationship Id="rId93586a10ff7c43984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243" TargetMode="External"/><Relationship Id="rId16536a10ff7c43a4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88226a10ff7c43bcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02782.x" TargetMode="External"/><Relationship Id="rId23206a10ff7c43beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId24196a10ff7c3da67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24196a10ff7c3da67.jpg"/><Relationship Id="rId85006a10ff7c40dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85006a10ff7c40dee.jpg"/><Relationship Id="rId35726a10ff7c43c92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35726a10ff7c43c92.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId793968770" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId827272731" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39016a2bd84918795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/" TargetMode="External"/><Relationship Id="rId96536a2bd84918801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/categorization" TargetMode="External"/><Relationship Id="rId49336a2bd84918fe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/photos" TargetMode="External"/><Relationship Id="rId93256a2bd8491c208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243#28334cdc-8482-49b0-b47c-56c3c3271fcc" TargetMode="External"/><Relationship Id="rId34516a2bd8491d0b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpo.org/10.1007/978-3-319-50648-7" TargetMode="External"/><Relationship Id="rId79476a2bd8491d188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3924" TargetMode="External"/><Relationship Id="rId95636a2bd8491e372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243" TargetMode="External"/><Relationship Id="rId14556a2bd8491e46a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44226a2bd8491e5f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02782.x" TargetMode="External"/><Relationship Id="rId52206a2bd8491e611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId82656a2bd84918e96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82656a2bd84918e96.jpg"/><Relationship Id="rId15636a2bd8491b7d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15636a2bd8491b7d9.jpg"/><Relationship Id="rId52806a2bd8491e91e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52806a2bd8491e91e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>