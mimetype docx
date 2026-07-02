--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -348,51 +348,51 @@
               <w:t xml:space="preserve">Stolbur phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> STOL, black wood of grapevine, maize redness, metabolbur, parastolbur, stolbur of potato, stolbur of tobacco, stolbur of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39016a2bd84918795" w:history="1">
+            <w:hyperlink r:id="rId40066a46618120303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -408,51 +408,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96536a2bd84918801" w:history="1">
+            <w:hyperlink r:id="rId36276a46618120379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -466,86 +466,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7950260" name="name86076a2bd84918e98" descr="12707.jpg"/>
+                  <wp:docPr id="21180309" name="name79216a46618120976" descr="12707.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12707.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82656a2bd84918e96" cstate="print"/>
+                          <a:blip r:embed="rId91486a46618120974" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId49336a2bd84918fe7" w:history="1">
+            <w:hyperlink r:id="rId47996a46618120aa1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4940,63 +4940,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Phytoplasma solani'.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22463792" name="name88106a2bd8491b7dc" descr="PHYPSO_distribution_map.jpg"/>
+            <wp:docPr id="53574050" name="name94466a466181231f5" descr="PHYPSO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPSO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15636a2bd8491b7d9" cstate="print"/>
+                    <a:blip r:embed="rId10226a466181231f1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6205,51 +6205,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">On lavender (lavender decline)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Early symptoms of lavender decline are low vigour and leaf yellowing, then the canopy of infected lavender dries in sectors and plants eventually die (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId93256a2bd8491c208" w:history="1">
+      <w:hyperlink r:id="rId54356a46618123cbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">S</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">émétey </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -8426,51 +8426,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dermastia M, Bertaccini A, Constable F &amp; Mehle N (2017) Grapevine Yellows Diseases and Their Phytoplasma Agents. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Springer International Publishing. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cham, (SZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34516a2bd8491d0b2" w:history="1">
+      <w:hyperlink r:id="rId68856a46618124cb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpo.org/10.1007/978-3-319-50648-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8556,51 +8556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79476a2bd8491d188" w:history="1">
+      <w:hyperlink r:id="rId73316a46618124d91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3924</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11313,51 +11313,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytoplasma solani’ (Stolbur phytoplasma) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId95636a2bd8491e372" w:history="1">
+      <w:hyperlink r:id="rId90796a46618126091" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/108243</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; date of the last modification: 10 December 2020; accessed on May 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11432,51 +11432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma solani'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14556a2bd8491e46a" w:history="1">
+      <w:hyperlink r:id="rId42766a46618126191" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11647,91 +11647,91 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 115-120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44226a2bd8491e5f0" w:history="1">
+      <w:hyperlink r:id="rId21846a4661812633c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02782.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52206a2bd8491e611" w:history="1"/>
+      <w:hyperlink r:id="rId35176a4661812635f" w:history="1"/>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="73003424" name="name15826a2bd8491e920" descr="eu_funding_250.png"/>
+            <wp:docPr id="519103" name="name37746a466181263df" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52806a2bd8491e91e" cstate="print"/>
+                    <a:blip r:embed="rId54336a466181263dd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -11830,137 +11830,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69576934">
+  <w:abstractNum w:abstractNumId="24807859">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75948969">
+    <w:lvl w:ilvl="0" w:tplc="75896212">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75948969" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75896212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75948969" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75896212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75948969" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75896212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75948969" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75896212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75948969" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75896212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75948969" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75896212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75948969" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75896212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75948969" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75896212" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69576933">
+  <w:abstractNum w:abstractNumId="24807858">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93998678">
+    <w:lvl w:ilvl="0" w:tplc="37454992">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12712,55 +12712,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69576933">
-    <w:abstractNumId w:val="69576933"/>
+  <w:num w:numId="24807858">
+    <w:abstractNumId w:val="24807858"/>
   </w:num>
-  <w:num w:numId="69576934">
-    <w:abstractNumId w:val="69576934"/>
+  <w:num w:numId="24807859">
+    <w:abstractNumId w:val="24807859"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24310,51 +24310,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId793968770" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId827272731" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39016a2bd84918795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/" TargetMode="External"/><Relationship Id="rId96536a2bd84918801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/categorization" TargetMode="External"/><Relationship Id="rId49336a2bd84918fe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/photos" TargetMode="External"/><Relationship Id="rId93256a2bd8491c208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243#28334cdc-8482-49b0-b47c-56c3c3271fcc" TargetMode="External"/><Relationship Id="rId34516a2bd8491d0b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpo.org/10.1007/978-3-319-50648-7" TargetMode="External"/><Relationship Id="rId79476a2bd8491d188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3924" TargetMode="External"/><Relationship Id="rId95636a2bd8491e372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243" TargetMode="External"/><Relationship Id="rId14556a2bd8491e46a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44226a2bd8491e5f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02782.x" TargetMode="External"/><Relationship Id="rId52206a2bd8491e611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId82656a2bd84918e96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82656a2bd84918e96.jpg"/><Relationship Id="rId15636a2bd8491b7d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15636a2bd8491b7d9.jpg"/><Relationship Id="rId52806a2bd8491e91e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52806a2bd8491e91e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId918532738" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId184517115" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40066a46618120303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/" TargetMode="External"/><Relationship Id="rId36276a46618120379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/categorization" TargetMode="External"/><Relationship Id="rId47996a46618120aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/photos" TargetMode="External"/><Relationship Id="rId54356a46618123cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243#28334cdc-8482-49b0-b47c-56c3c3271fcc" TargetMode="External"/><Relationship Id="rId68856a46618124cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpo.org/10.1007/978-3-319-50648-7" TargetMode="External"/><Relationship Id="rId73316a46618124d91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3924" TargetMode="External"/><Relationship Id="rId90796a46618126091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243" TargetMode="External"/><Relationship Id="rId42766a46618126191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21846a4661812633c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02782.x" TargetMode="External"/><Relationship Id="rId35176a4661812635f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId91486a46618120974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91486a46618120974.jpg"/><Relationship Id="rId10226a466181231f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10226a466181231f1.jpg"/><Relationship Id="rId54336a466181263dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54336a466181263dd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>