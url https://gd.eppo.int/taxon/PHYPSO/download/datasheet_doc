--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -348,51 +348,51 @@
               <w:t xml:space="preserve">Stolbur phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> STOL, black wood of grapevine, maize redness, metabolbur, parastolbur, stolbur of potato, stolbur of tobacco, stolbur of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40066a46618120303" w:history="1">
+            <w:hyperlink r:id="rId44576a60e21fb34da" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -408,51 +408,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36276a46618120379" w:history="1">
+            <w:hyperlink r:id="rId99866a60e21fb3545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -466,86 +466,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21180309" name="name79216a46618120976" descr="12707.jpg"/>
+                  <wp:docPr id="76541823" name="name99916a60e21fb3987" descr="12707.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12707.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId91486a46618120974" cstate="print"/>
+                          <a:blip r:embed="rId81936a60e21fb3985" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId47996a46618120aa1" w:history="1">
+            <w:hyperlink r:id="rId32786a60e21fb3a8d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4940,63 +4940,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Phytoplasma solani'.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53574050" name="name94466a466181231f5" descr="PHYPSO_distribution_map.jpg"/>
+            <wp:docPr id="9135320" name="name88156a60e21fb663a" descr="PHYPSO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPSO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10226a466181231f1" cstate="print"/>
+                    <a:blip r:embed="rId81556a60e21fb6636" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6205,51 +6205,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">On lavender (lavender decline)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Early symptoms of lavender decline are low vigour and leaf yellowing, then the canopy of infected lavender dries in sectors and plants eventually die (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId54356a46618123cbf" w:history="1">
+      <w:hyperlink r:id="rId72526a60e21fb6fc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">S</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">émétey </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -8426,51 +8426,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dermastia M, Bertaccini A, Constable F &amp; Mehle N (2017) Grapevine Yellows Diseases and Their Phytoplasma Agents. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Springer International Publishing. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cham, (SZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68856a46618124cb4" w:history="1">
+      <w:hyperlink r:id="rId31896a60e21fb7e1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpo.org/10.1007/978-3-319-50648-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8556,51 +8556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73316a46618124d91" w:history="1">
+      <w:hyperlink r:id="rId58806a60e21fb7ef0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3924</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11313,51 +11313,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytoplasma solani’ (Stolbur phytoplasma) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId90796a46618126091" w:history="1">
+      <w:hyperlink r:id="rId28306a60e21fb9061" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/108243</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; date of the last modification: 10 December 2020; accessed on May 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11432,51 +11432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma solani'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42766a46618126191" w:history="1">
+      <w:hyperlink r:id="rId66686a60e21fb9125" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11647,91 +11647,91 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 115-120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21846a4661812633c" w:history="1">
+      <w:hyperlink r:id="rId71406a60e21fb9292" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02782.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35176a4661812635f" w:history="1"/>
+      <w:hyperlink r:id="rId75576a60e21fb92b2" w:history="1"/>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="519103" name="name37746a466181263df" descr="eu_funding_250.png"/>
+            <wp:docPr id="15158772" name="name10836a60e21fb9300" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54336a466181263dd" cstate="print"/>
+                    <a:blip r:embed="rId83336a60e21fb92ff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -11830,137 +11830,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24807859">
+  <w:abstractNum w:abstractNumId="12607939">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75896212">
+    <w:lvl w:ilvl="0" w:tplc="48089534">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75896212" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48089534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75896212" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48089534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75896212" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48089534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75896212" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48089534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75896212" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48089534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75896212" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48089534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75896212" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48089534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75896212" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48089534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24807858">
+  <w:abstractNum w:abstractNumId="12607938">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37454992">
+    <w:lvl w:ilvl="0" w:tplc="91436987">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12712,55 +12712,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24807858">
-    <w:abstractNumId w:val="24807858"/>
+  <w:num w:numId="12607938">
+    <w:abstractNumId w:val="12607938"/>
   </w:num>
-  <w:num w:numId="24807859">
-    <w:abstractNumId w:val="24807859"/>
+  <w:num w:numId="12607939">
+    <w:abstractNumId w:val="12607939"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24310,51 +24310,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId918532738" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId184517115" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40066a46618120303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/" TargetMode="External"/><Relationship Id="rId36276a46618120379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/categorization" TargetMode="External"/><Relationship Id="rId47996a46618120aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/photos" TargetMode="External"/><Relationship Id="rId54356a46618123cbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243#28334cdc-8482-49b0-b47c-56c3c3271fcc" TargetMode="External"/><Relationship Id="rId68856a46618124cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpo.org/10.1007/978-3-319-50648-7" TargetMode="External"/><Relationship Id="rId73316a46618124d91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3924" TargetMode="External"/><Relationship Id="rId90796a46618126091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243" TargetMode="External"/><Relationship Id="rId42766a46618126191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21846a4661812633c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02782.x" TargetMode="External"/><Relationship Id="rId35176a4661812635f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId91486a46618120974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91486a46618120974.jpg"/><Relationship Id="rId10226a466181231f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10226a466181231f1.jpg"/><Relationship Id="rId54336a466181263dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54336a466181263dd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId856438222" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId719651053" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44576a60e21fb34da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/" TargetMode="External"/><Relationship Id="rId99866a60e21fb3545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/categorization" TargetMode="External"/><Relationship Id="rId32786a60e21fb3a8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/photos" TargetMode="External"/><Relationship Id="rId72526a60e21fb6fc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243#28334cdc-8482-49b0-b47c-56c3c3271fcc" TargetMode="External"/><Relationship Id="rId31896a60e21fb7e1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpo.org/10.1007/978-3-319-50648-7" TargetMode="External"/><Relationship Id="rId58806a60e21fb7ef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3924" TargetMode="External"/><Relationship Id="rId28306a60e21fb9061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243" TargetMode="External"/><Relationship Id="rId66686a60e21fb9125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71406a60e21fb9292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02782.x" TargetMode="External"/><Relationship Id="rId75576a60e21fb92b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId81936a60e21fb3985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81936a60e21fb3985.jpg"/><Relationship Id="rId81556a60e21fb6636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81556a60e21fb6636.jpg"/><Relationship Id="rId83336a60e21fb92ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83336a60e21fb92ff.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>