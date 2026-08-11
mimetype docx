--- v13 (2026-07-22)
+++ v14 (2026-08-11)
@@ -348,51 +348,51 @@
               <w:t xml:space="preserve">Stolbur phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> STOL, black wood of grapevine, maize redness, metabolbur, parastolbur, stolbur of potato, stolbur of tobacco, stolbur of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44576a60e21fb34da" w:history="1">
+            <w:hyperlink r:id="rId39376a7b6218b9535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -408,51 +408,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99866a60e21fb3545" w:history="1">
+            <w:hyperlink r:id="rId82596a7b6218b95a2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -466,86 +466,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76541823" name="name99916a60e21fb3987" descr="12707.jpg"/>
+                  <wp:docPr id="60656707" name="name42556a7b6218b9f90" descr="12707.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12707.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId81936a60e21fb3985" cstate="print"/>
+                          <a:blip r:embed="rId41236a7b6218b9f8f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32786a60e21fb3a8d" w:history="1">
+            <w:hyperlink r:id="rId22556a7b6218ba0dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4940,63 +4940,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Phytoplasma solani'.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9135320" name="name88156a60e21fb663a" descr="PHYPSO_distribution_map.jpg"/>
+            <wp:docPr id="37065962" name="name25806a7b6218bd054" descr="PHYPSO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPSO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81556a60e21fb6636" cstate="print"/>
+                    <a:blip r:embed="rId92416a7b6218bd050" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6205,51 +6205,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">On lavender (lavender decline)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Early symptoms of lavender decline are low vigour and leaf yellowing, then the canopy of infected lavender dries in sectors and plants eventually die (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId72526a60e21fb6fc6" w:history="1">
+      <w:hyperlink r:id="rId80076a7b6218bda3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">S</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">émétey </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -8426,51 +8426,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dermastia M, Bertaccini A, Constable F &amp; Mehle N (2017) Grapevine Yellows Diseases and Their Phytoplasma Agents. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Springer International Publishing. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cham, (SZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31896a60e21fb7e1b" w:history="1">
+      <w:hyperlink r:id="rId66216a7b6218be8ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpo.org/10.1007/978-3-319-50648-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8556,51 +8556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58806a60e21fb7ef0" w:history="1">
+      <w:hyperlink r:id="rId27526a7b6218be9a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3924</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11313,51 +11313,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytoplasma solani’ (Stolbur phytoplasma) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId28306a60e21fb9061" w:history="1">
+      <w:hyperlink r:id="rId44976a7b6218bfbaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/108243</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; date of the last modification: 10 December 2020; accessed on May 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11432,51 +11432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma solani'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66686a60e21fb9125" w:history="1">
+      <w:hyperlink r:id="rId45586a7b6218bfc70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11647,91 +11647,91 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 115-120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71406a60e21fb9292" w:history="1">
+      <w:hyperlink r:id="rId36586a7b6218bfdeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02782.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75576a60e21fb92b2" w:history="1"/>
+      <w:hyperlink r:id="rId62476a7b6218bfe0c" w:history="1"/>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15158772" name="name10836a60e21fb9300" descr="eu_funding_250.png"/>
+            <wp:docPr id="33732399" name="name87956a7b6218bfe9d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83336a60e21fb92ff" cstate="print"/>
+                    <a:blip r:embed="rId84256a7b6218bfe9c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -11830,137 +11830,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12607939">
+  <w:abstractNum w:abstractNumId="35296316">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48089534">
+    <w:lvl w:ilvl="0" w:tplc="49282105">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48089534" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49282105" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48089534" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49282105" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48089534" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49282105" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48089534" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49282105" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48089534" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49282105" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48089534" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49282105" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48089534" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49282105" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48089534" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49282105" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12607938">
+  <w:abstractNum w:abstractNumId="35296315">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91436987">
+    <w:lvl w:ilvl="0" w:tplc="90498086">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12712,55 +12712,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12607938">
-    <w:abstractNumId w:val="12607938"/>
+  <w:num w:numId="35296315">
+    <w:abstractNumId w:val="35296315"/>
   </w:num>
-  <w:num w:numId="12607939">
-    <w:abstractNumId w:val="12607939"/>
+  <w:num w:numId="35296316">
+    <w:abstractNumId w:val="35296316"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24310,51 +24310,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId856438222" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId719651053" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44576a60e21fb34da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/" TargetMode="External"/><Relationship Id="rId99866a60e21fb3545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/categorization" TargetMode="External"/><Relationship Id="rId32786a60e21fb3a8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/photos" TargetMode="External"/><Relationship Id="rId72526a60e21fb6fc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243#28334cdc-8482-49b0-b47c-56c3c3271fcc" TargetMode="External"/><Relationship Id="rId31896a60e21fb7e1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpo.org/10.1007/978-3-319-50648-7" TargetMode="External"/><Relationship Id="rId58806a60e21fb7ef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3924" TargetMode="External"/><Relationship Id="rId28306a60e21fb9061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243" TargetMode="External"/><Relationship Id="rId66686a60e21fb9125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71406a60e21fb9292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02782.x" TargetMode="External"/><Relationship Id="rId75576a60e21fb92b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId81936a60e21fb3985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81936a60e21fb3985.jpg"/><Relationship Id="rId81556a60e21fb6636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81556a60e21fb6636.jpg"/><Relationship Id="rId83336a60e21fb92ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83336a60e21fb92ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId855497987" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId203786768" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39376a7b6218b9535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/" TargetMode="External"/><Relationship Id="rId82596a7b6218b95a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/categorization" TargetMode="External"/><Relationship Id="rId22556a7b6218ba0dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/photos" TargetMode="External"/><Relationship Id="rId80076a7b6218bda3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243#28334cdc-8482-49b0-b47c-56c3c3271fcc" TargetMode="External"/><Relationship Id="rId66216a7b6218be8ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpo.org/10.1007/978-3-319-50648-7" TargetMode="External"/><Relationship Id="rId27526a7b6218be9a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3924" TargetMode="External"/><Relationship Id="rId44976a7b6218bfbaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243" TargetMode="External"/><Relationship Id="rId45586a7b6218bfc70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36586a7b6218bfdeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02782.x" TargetMode="External"/><Relationship Id="rId62476a7b6218bfe0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId41236a7b6218b9f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41236a7b6218b9f8f.jpg"/><Relationship Id="rId92416a7b6218bd050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92416a7b6218bd050.jpg"/><Relationship Id="rId84256a7b6218bfe9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84256a7b6218bfe9c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>