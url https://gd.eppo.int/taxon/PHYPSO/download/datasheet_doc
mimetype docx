--- v14 (2026-08-11)
+++ v15 (2026-09-01)
@@ -348,51 +348,51 @@
               <w:t xml:space="preserve">Stolbur phytoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> STOL, black wood of grapevine, maize redness, metabolbur, parastolbur, stolbur of potato, stolbur of tobacco, stolbur of tomato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39376a7b6218b9535" w:history="1">
+            <w:hyperlink r:id="rId78836a9639f4a359a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -408,51 +408,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82596a7b6218b95a2" w:history="1">
+            <w:hyperlink r:id="rId13126a9639f4a3607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -466,86 +466,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PHYPSO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60656707" name="name42556a7b6218b9f90" descr="12707.jpg"/>
+                  <wp:docPr id="40282085" name="name73226a9639f4a404c" descr="12707.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12707.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41236a7b6218b9f8f" cstate="print"/>
+                          <a:blip r:embed="rId73606a9639f4a404b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId22556a7b6218ba0dd" w:history="1">
+            <w:hyperlink r:id="rId38816a9639f4a4189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4940,63 +4940,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ca</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Phytoplasma solani'.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37065962" name="name25806a7b6218bd054" descr="PHYPSO_distribution_map.jpg"/>
+            <wp:docPr id="59258541" name="name20466a9639f4a6e33" descr="PHYPSO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="PHYPSO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92416a7b6218bd050" cstate="print"/>
+                    <a:blip r:embed="rId11126a9639f4a6e2f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6205,51 +6205,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">On lavender (lavender decline)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Early symptoms of lavender decline are low vigour and leaf yellowing, then the canopy of infected lavender dries in sectors and plants eventually die (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId80076a7b6218bda3e" w:history="1">
+      <w:hyperlink r:id="rId43606a9639f4a78f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">S</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">émétey </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -8426,51 +8426,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dermastia M, Bertaccini A, Constable F &amp; Mehle N (2017) Grapevine Yellows Diseases and Their Phytoplasma Agents. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Springer International Publishing. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cham, (SZ). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66216a7b6218be8ca" w:history="1">
+      <w:hyperlink r:id="rId94336a9639f4a87d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dpo.org/10.1007/978-3-319-50648-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8556,51 +8556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27526a7b6218be9a5" w:history="1">
+      <w:hyperlink r:id="rId39366a9639f4a88b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3924</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11313,51 +11313,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Candidatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Phytoplasma solani’ (Stolbur phytoplasma) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId44976a7b6218bfbaa" w:history="1">
+      <w:hyperlink r:id="rId33426a9639f4a9bea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/108243</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; date of the last modification: 10 December 2020; accessed on May 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11432,51 +11432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">'Candidatus Phytoplasma solani'</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45586a7b6218bfc70" w:history="1">
+      <w:hyperlink r:id="rId49746a9639f4a9cba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11647,91 +11647,91 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 115-120. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36586a7b6218bfdeb" w:history="1">
+      <w:hyperlink r:id="rId10566a9639f4a9e48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02782.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62476a7b6218bfe0c" w:history="1"/>
+      <w:hyperlink r:id="rId16616a9639f4a9e6a" w:history="1"/>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33732399" name="name87956a7b6218bfe9d" descr="eu_funding_250.png"/>
+            <wp:docPr id="14490150" name="name43366a9639f4a9ef2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84256a7b6218bfe9c" cstate="print"/>
+                    <a:blip r:embed="rId68956a9639f4a9ef1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p/>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
@@ -11830,137 +11830,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35296316">
+  <w:abstractNum w:abstractNumId="55005299">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49282105">
+    <w:lvl w:ilvl="0" w:tplc="19263651">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49282105" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19263651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49282105" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19263651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49282105" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19263651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49282105" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19263651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49282105" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19263651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49282105" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19263651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49282105" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19263651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49282105" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19263651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35296315">
+  <w:abstractNum w:abstractNumId="55005298">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90498086">
+    <w:lvl w:ilvl="0" w:tplc="62005742">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12712,55 +12712,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35296315">
-    <w:abstractNumId w:val="35296315"/>
+  <w:num w:numId="55005298">
+    <w:abstractNumId w:val="55005298"/>
   </w:num>
-  <w:num w:numId="35296316">
-    <w:abstractNumId w:val="35296316"/>
+  <w:num w:numId="55005299">
+    <w:abstractNumId w:val="55005299"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24310,51 +24310,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId855497987" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId203786768" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39376a7b6218b9535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/" TargetMode="External"/><Relationship Id="rId82596a7b6218b95a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/categorization" TargetMode="External"/><Relationship Id="rId22556a7b6218ba0dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/photos" TargetMode="External"/><Relationship Id="rId80076a7b6218bda3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243#28334cdc-8482-49b0-b47c-56c3c3271fcc" TargetMode="External"/><Relationship Id="rId66216a7b6218be8ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpo.org/10.1007/978-3-319-50648-7" TargetMode="External"/><Relationship Id="rId27526a7b6218be9a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3924" TargetMode="External"/><Relationship Id="rId44976a7b6218bfbaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243" TargetMode="External"/><Relationship Id="rId45586a7b6218bfc70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36586a7b6218bfdeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02782.x" TargetMode="External"/><Relationship Id="rId62476a7b6218bfe0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId41236a7b6218b9f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41236a7b6218b9f8f.jpg"/><Relationship Id="rId92416a7b6218bd050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92416a7b6218bd050.jpg"/><Relationship Id="rId84256a7b6218bfe9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84256a7b6218bfe9c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId416488319" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId226961797" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78836a9639f4a359a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/" TargetMode="External"/><Relationship Id="rId13126a9639f4a3607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/categorization" TargetMode="External"/><Relationship Id="rId38816a9639f4a4189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PHYPSO/photos" TargetMode="External"/><Relationship Id="rId43606a9639f4a78f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243#28334cdc-8482-49b0-b47c-56c3c3271fcc" TargetMode="External"/><Relationship Id="rId94336a9639f4a87d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dpo.org/10.1007/978-3-319-50648-7" TargetMode="External"/><Relationship Id="rId39366a9639f4a88b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3924" TargetMode="External"/><Relationship Id="rId33426a9639f4a9bea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/108243" TargetMode="External"/><Relationship Id="rId49746a9639f4a9cba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10566a9639f4a9e48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02782.x" TargetMode="External"/><Relationship Id="rId16616a9639f4a9e6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId73606a9639f4a404b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73606a9639f4a404b.jpg"/><Relationship Id="rId11126a9639f4a6e2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11126a9639f4a6e2f.jpg"/><Relationship Id="rId68956a9639f4a9ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68956a9639f4a9ef1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>